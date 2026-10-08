--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d636090638257b887db586eb2e4ecc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f05e0e84b281456812b954cbd12ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b083cb3a6b5a3bd91ec19096c7f1393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078fe9778ae420d770d620d3bb29f7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f2e122a5f014df37a8c8eb4787745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9a1c69d34e52cff6c836b7237f0f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184a14cc50f2990fd2ebacf1a4278af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04ce2ff56802727a42accf6c040878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b191741fda39dfe295129ff59ad39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dc22805effe3b4b99884eaa28291e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8742f95271573ca8044dd18f8e0050b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43492cbb9675486ebcd145d2d427e0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65d81d1945b4082bb275914fb24ca313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6c1d2affcd9a437477f1cba9b2eeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae3514f0ca717169902c5448d4bd6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b615171167daa980cd17883a6775b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72680f7b6da27899dae6fdd32140f53c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9185a29b75d01e01c4aa8526e32a9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d2a3b8e94ce27b26e1c125ca4f8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9ccd165c2b95b2460b2fd39d82a9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c78c9c3ac72c67ff6d9e82efcb84d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a750da105c362b296578faa0d13ce522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0136aa6b102fde2bb65c95706e31e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbe71d64fe581605f9ee2178337c8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424c4d6a30afdf5a1502f0993a704a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13235d530075f34033171ae7f5855c5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe194c8332829136566bf3496c8f60427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376826ca0079d7e9c11e3ca8b392325428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be49ca61208967b7a6c0c2173e42a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8766f114e79136b975a524e7b2ec030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac361e281051ad0a0057b9c77e61d95b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8232b1665469373f34da9b7fea3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04eb24443eff95c7c04ba5a4ac82c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0e36a6be8ef3c542dd2ec48e3c18034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ad32c1a05c4f31f0409b24076b7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c4da35f971eda1949b49b17a3261136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51106846a54a79c291cc3dd31642a97037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a7421fa5687ed0ff2bf73c92d7ecf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47ac6d191cacfdf1786eb8b34c330d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210e2cacbd9e5c53f7b68c855c6bffe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618d25a8be32f79a597525a89e43ac741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16f265277c7524ce0cf9a7703531bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983089b9db84f8588c4ed32bce3b9c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383ea1a73671052a0fc918b795708af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f6548daf5955e42fff3b6de6e73f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c8e1a84a841c19e6c8f7eb52f214f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19429e77b94ecb3dbbe3e9b13350af647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523385dccacb7bf508fe346f8924940d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268682a69a814ba49db08fa3d37963a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088c225bfef51b1d8895aad74486aa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b992055e5c694cc505c478088c1d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd6372ba04750edd32b441b561b4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1309e13ef569a54d5288ca9d00a8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a982e0f8aae624c7cb80937918d8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b043f6410e483e51635560dcccb08e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a543d84cd73bb901105da898632879756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f788cd9157b2b080746603211e43e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a438e3f317d67772d447b94af9b3db358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b34209e990747e203d3b2f77b31e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec370c053e3d1781db27d1bed7dfd64960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34fa090f3d396757b5158d9cbba14161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef1448ccfb44043052bf9cbbdec11262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18a769950597aff6d9a168100ee91e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ac613ddaff3f52df5ea1c46ba3d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191be8eceeefc5e34aae74da8f3b94e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470583d26a01fe594db4cd74164780a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee5425f586ced8b94b15112efff99367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad187a12851623431dcf22ce6e6bcce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b22fa4763ae172fb7ecb6598c2f0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bf03b939e0ffb2501534ae56a912670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa476abeb7c464ee299d0badc86b2de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c863cf1317d88aa7dac31f199dc6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16eefb431f2d5b6121a6e3c0116b6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac53fae205e7d842980dc73a2312c8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9a9b275225cfdb2bad927c014396c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aea32e7e104ef9f2a656e9205e2a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ef0282c6f14c4f86eb151b0482dae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8ec1fda137aeb17d1a551676cae8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aaf60f6d86297dd7d0daedffe572a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bde10a432b28b9c55f84ff7c57afd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef78708abfc21bd1fbc1adbc8d851681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb9b8ad06f7146f238657ad08768082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e9e63a6afb214392eb0360ee7a0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d3b42ce38588e95a083204c6b21e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08f87151b594fef1243e5d7186b62285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618e8ecfb9762491071e24a78b9293286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d266001b25c6cd967ed8fc933176d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935a65a168a42ffaf68acdf8f73749e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c19f2b1905e1e5f865da5104e9e1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30007565d4bb2e39483edc1c5f5163cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142010b9f44ff38bd7b6e3238c20e4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5acef0518279ad6a36a0e9b103426a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e040005fbf71067e52a4913bec67df093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746506762e71a18b4d936b1f90ed1ef794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d2e2ad2531a8fa41a5cdf6dcf85895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc955f7c91d7691a8aeb62bef1afd49096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd1d06fc51e74b44765247c2769f8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aee471ff964523b042b8430f67e87898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eccbc8d974a4dcb8d55be4e28960199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab9c328448c6854da0a3787cab908d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d9c213709c55f5e2ab43e9f3a9ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa63480ce8f5c50e53bf21e6d11955102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975ff368b1c06e8e6c90675bd34071a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea5fc017fdd777b9cdbd99e90bb163104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4aae2c9a73fba5c96b293c3e081b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008a3492119621c764d393cb90d77b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded7ac7a472f79bc71552fd4f45b794107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118625e1bb0ab759ecd6cde3a27b777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cda02f7c872a69e7401bd54506844109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e0de733bfbd444064b478e41e552d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8688a9b3dadef4526a62d6e32764895111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8ba990311df018b6cdbf616a0614112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c70e01db83b617418b53f220a34177113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0d815cc9558025e0ecc3d80afa1d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1941628a890508933069e907b707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad170cf8fee8f4ea01422a69aa6267c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70d184d2c7c2389fc8222d711f214a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4ebb3692256eb4f5ccaad404a5354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aa49a3a4f0e40da1d685e044863ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d102543978f3f6a1d5ab90795d1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e84dfbf021d08199e3d4c6fd21510121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ad1c1a7680442641e9336e9a1db25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1905b8bb77b613cd5dee2e8d8965a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43f66f1c812fbc13743bc9686ce77d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd3af363ffec659f6fcf4c1a7aaaf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042282326d487957d2476b699747b2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eed12fbbc8e1744470268870804f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2841cd52966515713bd51c3dbfe8b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401257f8cc42df72ee02325ed0ea15c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f623858f07318b1f5b3f55d4c9527130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ccbfc2283dca4b84a626f49344a32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bee56c9367f534f669371f37eb404132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ec1beb7ad8282ea836a52f7883f97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c24aa641f1d02a0cf7a5543b28ac4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced3af99b474f7eb5ce22ef4ebb58b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc082cbb9e1963e515e66356ab7d6a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd46e560280890599ac73da3172734137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02712439de0f7d3829015251c5bf10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a67a507e320546a9412dc391a1458139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a51321166f3eda1fc925fc79e9f827140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01735dcdf91d716e6b9949c2f12eb876141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd10e0d3947b129509f3be8d9a59b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559dc39110e241b8a84ed972db9a984143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b015aed8f55e9fa9c41c619b34c44cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475be3db6316503a8571f69a4acc9e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17d5057c8b567bae1086d9fc7be033146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bfc16f78e68c5af4794a742485d92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6109e0aa62a5e2282e74286e46bbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816e576fbc365a0491a1ac294897f85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bec8abf53393f8112c710ae8d72103150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4913d79e601b6d409b22c6eb0fe4019151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf36637a89923b1d743d37bdbf0aa1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b231c6e3b01bb214a8740cdbccb3e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74675459aad718630a899a8a9bced5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeb3d23cb5823b949da61dd5d0873b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d24cc31055c98b18ff7c086ce18c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cddd5215d93ea0fd60cf591cfbdd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae2fcd6b5fb329624c932d65451bed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab26a6841c59770286eb3e8dc4d06c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302b622c9819ffbb5146a4c8a167a95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de229a4207b1329ffe3ef93f3eec4065161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486edcabce7c163fcd3761f5f5bf13de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cf89166d87f4063568aea925edb43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f28e4a25f5c0a8eeb4114dba85fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe0e963cad478ec0277e1af0845ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badef983f3ea00bf97707aefc7bda23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf2da63884ba890624cb7b532d838f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0041e7541a730821e8532b549f11c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128709e71d963b31003cac032aa61f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05092273d02f77fba71fb97950a11d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451a94d39534177300faa543cd6b1f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ebdbecd25b3051ca76ba0a19fe7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af4975f1467180fda67101ae84287e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8024b31a3a4c5706f5ee718b2732e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ff6b47f1f757bf5910f4a51a0c638175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521579659e068aed61c3a5dbe175b28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894117d607a66ed44ca570f4930ee449177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67830a44e00ec08f3e87fa3b23e30f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f29b6843bb17ee994ecbd840e6fda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880577dd105c83f7dba875f92039276180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e09b5a97bcef91e9284d8a4399e3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117614caedde7d38e4e1c315824e117182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc86493374a524f559f7702cf8cd907183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a6008e23832edaa9bf286caa7f44e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abc007cd6c9ed5f0e58bde7f90c4fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e66ee56e535305e9ba2f6536cbf531186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdc74c8c25cbf8c3effe3bfb164a89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1dfa299842f0bbc06e70cdf70396f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc3e4242a6da0ce2d5864d4062bf4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd755346525e762a80251bd2812fd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c8f47c34ac90035d1300ed8830342191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99266d0ebd3166cabe2ef16ab4530d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfc30927e27290373562d8c7b2adb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44c1c334f32ce424eab55a78b8922194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6be3d83599fc9b55b24334f93f48b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412ea81da5f447cde1997afa8baebd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ec35268fe4557ebdf4a4fca76e4a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b60b0f413c3873946c52a1d8ec847c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c38e508127bf46b791acabad3bd49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170919fab42ac978df2b0753c54cf60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1983f60509c6f89101e1bfba7ccea12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e0612a8aa688e921838da47895629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af45f6430154eb05f46969221274844203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f6572865088ee7fda757e2febc501204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38f13daf6cd2d3646e0a2f62b7b414205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6778682e1dcc314b46acca871de333206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0b24a3af53d47cba7cf46a8bbd80b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a1d6aeca2cbf8d2da1fa9fa38641208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaf3e2ca986cf6989ee5b725e9e193209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cbb8eda496d59595ec8df6aa2397d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafbc595b47ba3ef5b65a0d2335bb2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a893bc12c35702ae7e5181ec4ad2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8ed2bba89e74106be6bd56d3bb0f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e07b40707adc57b5a80e9ac924085214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb3c004d450f2edd34daa2aa9151b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b80064256f8ff86375401c5fe093b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0886495f4efa932dcd281eb905d58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc860c86ec7f254b15f58e289e23cd6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f00e2af7ca4ce753159aafc1fa3dcd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf09489364494a8e1d4115bc91c905220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b95988673d9e515830d2766394b2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc30a293688a6de82f4066714973fe8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9078fbb7ff04d3758a3f928700f7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef98c71cf3c4837fddef8613f8ade9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f641f30b58b323f97ed23b07d3efaeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563296088cae961d4f11746adabd29f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171da9b218a4422c7f659971aefaa133227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de67f39979be29e72a42350da0e6767228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150586ddc228689cf5e18e007a796f10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a459c8c2b2c7c5e23204b68aee158230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218619e0321e5fb101dad94284c93dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3709015f2c07ce52bd4b94b7c244eea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec769a2e213265c1782410aa6f5d8a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05112a763a5cd09763884ad082a71a02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac432b60714ac1dd42e3b5b79b2385d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d99585fcb99e7e8e394a40cb3962236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62620a234e38348d53ab90124fc912237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f4acb928f0791379ca5924bf80cdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86f5f885869c28b0ab213c5d1a57eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21cf06bdce7d29fb75a1624ffd3a22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ec6f2315dca4cfb9dd3e3cebfc73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67426a338517304b429bbe510b047c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e2f54723246bc4ec81cef5c901544243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d4eaeb6e8d5ddf9d5b9f207c7d71b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d48d93fd6a1e463bbd01154f2e65fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a145566090900efa05b274d183746d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841ef0ad9c2c193b9fb27322c709f1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ccacbdc931aa6c4db241e9cdd46a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3624b8942f1fe20bd9427f218a1c2aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be355f618dc57f4935a222825abc0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5b09651019a8cca51f300f3421487251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f0c9d0d8bf08bed6f61ddf99c3a2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62463b92070cfd72764539e20e45ae80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cfcf89c22c142ce73b0db782d8bce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8032b1a5acbd8ff948e746b3bc1c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372f91d59da418b4eddbd53844aeb79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c499bdcac3fa8b9345a4106db3cbd15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4b1d4afb143b94c642119c3a2e8ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d5dc9a8d320f207660499d0732b53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d3ae2324b8fffa7ece95d3ccffb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416aa54005010cd19453f303d8d8bfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e23fc050b89ab914e16f75d2150a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b902124d7045e1e7ad83606f971a35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7a82d97ab5a2a71db2c1395633348264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303df665050b7cc9b3e856dce197901265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1e36b78d4a53571dd8e564af4976a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178594b796b3728a773ed08e46bd45e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e25acd61b8d8090c9ae8c6198395a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d037612348aa1b8922ef099fe593b61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c7d268df686516c16b7dccf5983e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d07dbd2e8d585053413e890a1144b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8671229239c4731518eb62e40a5e353272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5d683739f1fb9e1cc86a55313a1cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faeed24accc3a939797fcfc77c876f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda03d8c4fd28efdc35031cf286b33d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce6bc19cc890f00f46c5ed0f04b6a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b73711f79e7e531e120d1f3f2962a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27aee0b2086298053d6336ffc360e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273bdb5a8a42d19061aa13f22f0b3f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aae2813fc2fa8a656e37970870139280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382f53c2500687bf6383b08815abb83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5461810b68bbfe5f8295229fe41e4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaf912b46f6ea924b61afb8e964370283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b41b0cdf4d89983aff6c63cc65f9af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569841d46efa458a44b897d7f6a19fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d549c82e7c58928b7fd980543af087286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089d5efcb1525a10f4015cd4eee838f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb30aad44fc5af264cba74863406c6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912f656f0e10c5dc5d3c0497b0383e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddf381e931bc754eaf8c38c9954b5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acbefbe83fa9c406fb46bd2cc37625291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723046f7dd5ec4bfe963fe14217705fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1d99cf11773526e7a1bd065a07e89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c43792420bf6a41a8a005cc44f229294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19fec9c6ae7b2687689ee37ab68c1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c59577efd226e3e3c0f0fbe70d7198296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bc9fcf92bcb6a38209b9f150ac591297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085afbc19a96926519a049bf3a2416f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6525e86303860e1313ec5ea2a20c4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab000d85595ad2445ec8cb77b13ad0b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247568902cbac389d347700f49925f7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae6676187b2d163ed1ada942f99cc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4732f92acb276b3c9de60fdcecc619303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313d35905bc327b014b161ea1a517c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7a4c6b89ad286a88666e73f92a2a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fa80c61d5695c273dd759e4982620306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c6c151913ec29f9ca1aeb5129a20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1f6817a73d0ed734be72062165310308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed34edf2df8989d2fe7545b7f36e776309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3e186c9dc73d990a814bc4f53782310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b02dd1a1616fb9eddafc3900ee4032311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb7c2366caf9aee1a3ea52014ac9d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2dbf6513d23d30bf9202fb7283ac5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad0c706ae2c14de00854c5cc4d1764314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c4d36f7fb6f0903339771533b79e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c06bbc81d07854b817e3a44078d3c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e3569600a8348531d6373daf302bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971fe48e1a436e86b7d7b185811d8c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18599189054bb1f72c5bf213787ed7a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f59613a1fe8429a358705476fbf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d56ec8e15ba22e8953499fbf8dabe5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c14bc0e9de1b11e28e808ff009601322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ded1a89ca9759499d67e08a5a07b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc974134bbdd38874f80fc83c583e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29529bdfb36b72f90860af36018e5fb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42bd990f1bf417c832942a3d0495f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab82f6dcf4734b30bbf6754f25ea3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a0ffcc547372912be393c7018188328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863ade4efa5ff596aee10691fcfa830329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68a8cc89493751769b2bdff3031e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5fba1dc7383a5b0556fb9952a3a46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d940f533b2073f9a9ec003a3a4ee45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9914bb1be097a15fc9a0ee0a245dea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3987331ab70b44f36f0c8d973b684b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957813d68975758ba55d499d430001f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd67ba1fb9ce823e827e196e14ac21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a705ba01af384009a17040c192909337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49384a156b3e9434b7217f9a2e0265b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112181ea8fc3fd0c207d90af4a657185339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5cea0fb946021e39dbab999b9ae88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef057b949f16544951adff3665e61a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70512b825a5e3a89064d105ca0b3e279342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1792a1ce456e47d32c9213723c136343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d683a3824b4a515aca4fe8ef495b2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc5b05fb477e557d4c5440400bdbdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c0e440030da102b2f9aa169f2f220346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ac45e044fe7c97c368ab727514b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ba5139eb8d9434a0018d37642064348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8027d5354d0806ce31617c2c76cf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de00c2c68fa28f6f41b19ffa497e317350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae20d65dd0202132c90b29a05f98b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e441cf6461416c2c06a023bccf82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263e9e9e4dd909890159b6a1dc565aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a613fd744ce2dfe75bc89b6c26631354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fa96747c38e97ca6a22b3deff820d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c2490274dd3c65cd8ab6699a798b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce1e86589ea577862aa54f364ba092357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a2d233f6ed34c483e9d156f206ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579225d0cf5dbda6695eb959d73b5cff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a4cb2dcb77629b53228c28df11d52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46c070e0fc68adada668dec8d602df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724f07ae6f8edfe34a79522d60c59d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e3f8b5b2fab6f41c710299c81688363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3b3057025c880625951cd7783e863364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970df6da131d192464863c7ecea8cf4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30374d1a08d5782868f7443bf5c059fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b0d90989750f574613bf7f27685d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ec267e8d6d9c48dee094ae916ecb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bbff9b82a4325d38b2e7531290a3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f70262ba18d031dc96809bdd03e265370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fec09f3da31a2b06b0de62270810e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ae7cbf3effc5b20b74958da894ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd277082c30ef94fca2636c24e0ca0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922746707a5a56bbe08fc77292e16096374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c85112c93f7dc545af44c4319f9c86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9fc6d294c469c419b26d6b6111121376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086efd52e91c8b3d5a8018a648eb0159377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f19e52e2d28991fb5b19908546bad8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27c9e3de89906bd3e6b59441e48a2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06860fad3a3eda4f74c5025e0ca34d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b90622937ff29bcfc43ce36ab5d1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce69f359c6279e81bf47bf8de49c94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef72ba7df13ed00dac03c27e9f5be0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bcafacb4e699721efccd12ed17ade384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31261a3cab1c87fec789273e2468d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4225b3b66a46f9f7fddf03617b74593386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72cb60b8d530e2bc9d7d38ba8a67b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892bc8a1ce9777e0311cd995a53681388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb5722d05b245e2d7ceb00b40a7044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fef426b4bc41a15f30318c9b9b43a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c894a80722420aac420cb19993173391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df277a7a5e4ecbe9fc651439ec5aa8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3c436c8849bc4fb7e17e394f262b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48689c5bbc80d8c60dafa8d31a970e76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bcc0cda31751d65b043f1463b6458395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a305ba90a79a615917ec5b3f4071c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093028e70a1fdb35d7d85f8a8ac6f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be6f314f9d1220eec78d2a9962b20e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3aee71df0be4e1e71f65b038d501a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac673cbef4a14449b860ef9e165412d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d7ddbcaca5fce217ad6f45c75c53f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882c82a18d52839d0c380073b72289c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910476421c3ec4704d4e0b5af0606ff6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ed8389a7338ca0ea2cd29f1c05bf6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7d1b344aada4da47fa8a5074e6ff8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021eb595c2eb0116bd32af097a9baee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406ca3fd5c20a1ede537c04fa72ae0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefca1030de49bfeba23dabbe29db30e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a93642cf338eb4d37c77a6026929c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172bff0e9eb4f0a7483d5b2ce7bcc30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeb4425382eca7feb3a45c1b25d786411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd209476725f4f999d9aee04d98b85bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016177bf0225d74acf337d3d5e126154413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea0314ea0527a664973706b38b7395414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff24545b43215bac72c0a50179c26b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec76a8b558aae1f65aa3d8d9a56a6bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebcac436eb3b38d05a2aa47aa77652417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b4a0132c8bdd675105e061404a97f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc5b4da029a272c0eec2a90c787b0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4b3365f0e259d05f4401662cff6d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50500445faf6bdcf3d70a037622d5c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf3419fa79155385d55d51074c0fa1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827397f777f1b5153f621cf362ccdfb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6bb184a05562e85731a1fb7ebd0a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a62f98efc1347e4de7be8b63ca0a93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd25350c7ddf73c62144f0c36eb3609426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253e1e6e62ec7af8b2ac102cf2f558f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f56a06825e61dea3915acde05a0ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deabc00602372428c10f72a2ea349f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ac82fbc4cfa874140b5407a70807430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeae1787396408377c4018de8484ecf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122da8813d0573421def57af1687f22d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323acec4081ea725f8eb28f4d5c0c963433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e743467ef386b7620fde70a95a124dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb9251a510ac5df6c6eed7685cd9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186d45d1663141e1c2640695d8902bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf20ef01d5d87431f61211b958a4cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71689eee3d8461381b38f784a19cb57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dfefd9db38d626c911dde02da63a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a47e933dbfb9fa11c96431463320440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17599b3e933e622a16f2e80306facbea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7c6a48c3aa53ce257eb7a2beca023442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c8e4c303f54bd62c963b33de19e03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062b86bb563fc1e20c73bf3edb4143d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0492f3b0f3465a1652400e7859c67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93e0810dd58cdb7716e5d7c111e760446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46d8c34fd1cf7d614570e16ea93358447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ec78187ad985b48632c1fc94808a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d42dafea4700e26efb2314d2926d54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db02d0c549c3c952a91d14f424f2b6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e39b25e3c9ef952e14abb917a4a12d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e715e502c30bbbe75be27bdcc08d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61881a333d85298e57e57524ec8a646e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb20a8bdb8fca23db27cb35c0fcd359454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a4aa1783ab8f59a1dfb4eb8ef0ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20e0b7a157b0d7b8d2203e0ecfa43b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa32ed34356c0a92b7ca3b5da7bf16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a8aede8fd1bdafb2f0ba9e62b1dc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8bd1f8a796ae04b4a460d16fc14db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e62cbf85103e61027c88ca4f259ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00d2dc9452ab88853116eddd717bf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef845fa2ef0a0f2b79045b441fcabe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8c046d9473f40a56460d076025cb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1ef9b9a402d9f242cccfc96f9e9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f1fdefa4ed31d4df7243cde890b2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3a05fb6f88491057946d18ef4109c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbfc106bc3e74e3db29683c9bd5938467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f321d9f8d04949d4d7e51fe9d6d4c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad246d25c712e2968d2bb035c8bfb21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fcf2a0e9f45936e8e05061e1f5e1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352781d1f4cc05ad81b64aa1a357ac3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba0ec58191bfad7a8f100311b797d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912d45ac2029f46d602fe87cf5ea1ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417fd8ad1c1cefef79a069ff831ad15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05477a91a07c1231d8a914be954f9e90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c40d26116006437bccac3db333fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be269e9c12fda83cc278e37b5448aeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f18e8f377720380e9870a106c45a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687215b62a6be344a9bf6f17208296fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e76c24a82c12706d50c1debaa132e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e507166385f6d73774fda1efe03ca86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d72a7acb781ae77bada132d711a64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad7683ec8f68becae3f8032f1c6687483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61058afe06e44c5249813bf7ab3fba8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0ddb0c95e9222c73c712a73bf85b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c72dd4621ad6b919fc6b6f3f1dc7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f137bfc0acf87dad777363190a0fe9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b795ca057197c4e30a4e19f7cc013488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b14bb2079aa35015cc15fa1c13f6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b29d875a054d0b2c72c36347e25c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e879362e47e0b0046ed839aefc5fe9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e6561fdd393e3ffd08b41caebb4ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32937b0caba32681a6687ca3bb19cd50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17655a28bc6a5393293fbc6cc9be6bf8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a03bb6af1ce23e6640e8d13f03baf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33418c6c281ebb1a1ecd063234097624496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d52352945460714ed22c4b3218a84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd1756cfe71d4e91f47754f13b63ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62da7a0c5fb48dc043a6e4ba8d9eaa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66862788410ba2939541bc7bd71fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aa3beef2b58a109ac9067df43aea8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b4331910dd78f6bd3bb03bfb8eb18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c790131a1bde87714c14f9eb3215d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e321af0eb6f8172527ea443531a43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71996507b8f220b416a2c3c69b066a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e8db045bea10590f70c8ae12313a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52696c6e9780ab9e83fbbf9166d2c8cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f037d5fd1b5816e2e6f22aff92ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6439611f5526ab40989370171c25f7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea2ef0afb2a4e0b9ebebbac61ef844510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e4623c6fe8f1d1b6095809063111f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a2241a0d32219794be868e4062abf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07ded37818fdb8df612f90162d1446513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8068410f29cd51ada475a7c2a3b381514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663354e64956f28ed0d6fb5cff368fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f5cbaa2a51ad0e48c3c846184609b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d811ff36b3ab74281392ce6cb93e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88866334906f5e6addcd1dabcd8455518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da730568a66178d35757e83532e46d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9999292a5368e89249fd5258ace1cb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127e1608e5672fd886712caa36a7c7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cece8282e825fd3ba6503ed20ba9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95879151b4d1489c824c4ff57c20475523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19858b72adb0e8a42215f2a23069ce1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9ce5bdbf6bae0ec7455fccaf7c226525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601df2b25f07b3f607160413a8b144f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cc3bac9664565eabff3761a2922f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa3d1e243fe7908f8733ee622bc935528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f1af4e60a28241fdbaa775303f93d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99082d37eade15390eb9ae700a4c1264530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa22f9fcadfdf60f98c9f88ad021d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3001698762ff8c5a8e9a9c87cc829532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc1554700e2fe3ca785df649bf410e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990477215e46c32f8e0c71bfab16a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a88e2068a101025694493209a88e6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db51b1877d2b5a043f7f5c07a4b389536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca25ac90046957f5eeacfee89660e27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54a3025b260c8362d6eb721de1082d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b81ec62c768d4e3e5db5d758c776c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59ead2bc8d6026971b14b0390a4d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665110203729f80e94653aaac6cbb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f34566a060e16b079df62cfd41da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccb9275abaa4da7a754558de3f12b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64c9a74c4209d26f70c27aa3cd38cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4c30f65420cacbcb82c2e5471f2de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2804e31fdf12f10a73aa7e06197c3b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c2d1cc0840a7afbd4d23fe4cfbc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef575844c5e9b109fd38f8e9894ebe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f43eed0c19cbcdb51c7aacf32d98c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc5f7ca042e00cb365fc2d0d54bd4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5d180ab5887852881c034609aca2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c88e1efc67243e9d59694a7a9eabd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f594428494d8500e804803e4f6886553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14551fa79813dcf87cac2748dad5043554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e19b1acdbf8cef82d801059a50850b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e44688383d46ff80b85666325c58f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac695634c3f0e3e91eecffcf240917557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851af54b42d02ea9095b789fd8fbe18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d18cbf22f5b961ded8f919060c927559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a4ff210d0b13b7e1d23ae0196171560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeab976ba987d2d58612d56ca5f039561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97ae030fbea5b0945a42708fe4cb13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2747454a7e505ace1105c02887f47dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e2b57cc51d6f884fda983d5ca896564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d0b38fa2c4e0f0e354a972b76009565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766d97de1b20f9e8d478726785f41bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede99dc76e7ccd837bcd0b0b55be2ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd955ae8fb5f4fb69b2c8a30b902a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05b8f37aacdd8405875f098cc043a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e29daa9d6318e608487045a4bc00b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac199effe28ca3875c765c7267035571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400c16f4bf1abecdc6a9529d351813e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfd1cd435408a2a95ee43befd05b94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be01476f03270da1ff23a64cbf025a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257598061199cacf4d71bff8c854c324575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11740f580da00a255e6c57b2cd3b85d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2929171b93900409baeffed01b9a7ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac3a970331d56185c80de36979bab4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adf8cbe734715cedbcfb650d4a0185579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24479e28680298742289be3a6c2986d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370591f16f578969388a2f2a8ed62b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08874965f51a685600599fdcdb8569a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f1bb3442bdd5f4500d71f1e0ac9ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826bb802fb0c8da9e3d406859d887cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9527f43feab6d13dfd33e6e910e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a987fc5b35e3726d90aef7f275b898b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd08f2b74ca3942d2f5c45b911bef2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b423378da7ffd7229b150d7a1bc2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d1b75aa0097a5cb45877b57f38ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145648abb797bf19619b72058b5d98f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2cba8675a83c808b07f79d9cfa186591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f0c22d3814b36bb92ab4bf72a674592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec456f8f3990a016545d5286aadf59f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674abcd206c31e58af32a5b7f638737d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1919fcc84f0bc1f193dd5151c30624595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e114093cc0ae3beb63e157f1c40d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccecbcaf6423e0de4cf6ed6b9ffca4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a50673a1a1989d65c2b3bc18ed8c79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c459c49af955632998af79d2c705e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad236f25c4c19163699cead2059f474a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae695f14b621405a5863147163904c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd2144b2a23ef96e50ca41a31b596602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0f91ba222d209b071cc0d59537f10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c09c02a1964c8d43afaba851abe5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982842d87cb19be6e2696e87a405933b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3882ee69bb57cd6052b3d41925cf16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05fdd42e902512735dd81a3d2a2a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce4d0424bd4f22a2a3a5b9c7fb8c44608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b997bf4c786328b7a28a043354258e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940ef18aa517e3b7498a5b42caf2c6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11796c042a8819345624f51be47a1e58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c73045589ed0e1a51f73808c429f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee2782e778f4686b16c0dfbe84402613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d486f3e963d72153ce61e3991a41a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b15ad9b4c4a44fd23445917bb693615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26789be09ea269f8869bd5a791d4cae6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbd5cbbcdce44ea6400cd8eff8ca02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ec396cf2fbb125d692eb8a4f43f61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80f5b0e75c899a7c3a509376d7b5fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cfd7d2e40660992efc046e843a855620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e367c421963dc79509f9b8e4df4495621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cac306cd8213ff1f16ad4fb20a9c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec323e94c54fcc0af4ef8597d9877e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a433889d6350d59ad6bce5161b15fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761064ddd8f72b62f3978de4c00633c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4540ef29bbd7343a9525cf0735df9aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa829ad1066445b7b9aeb05d0bb410a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796449fe59c1d6f9b37c310f040cd2ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5253da676810ec86dea50feaa6c44a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd28dcb185998f595211a6ea39c467630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf562c2e5b7a93ed8b54bd32f44384631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d795f31accc3167d0cd5a34ce84a1e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba82b5e8f2691ed55ed2d391a251158633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c71a85a56c6738922c92a879b064634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcec5dd8abedc082cf292fed80ef08d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e982ab111162cd457fe7b8329bdb519636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14af6467119ef9aa7a5595193fa3d70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7df8234ab751ab4a242c1eda0d7b80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f1947b90382fd01e6497f77a6a777639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d43925735dac908cb5e7e2e8a420a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192a78d557ada502018b4f4404ac5e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caf7b78b4185e4b1ae64c627f8fd77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e702a1b853446330bb5ff5c57fc34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1ca490f24e5caafb409a183fd732644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9840828adea53704cb97e7cf437bff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcfe7f6f685fdab9209adf289d2cd8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a164560052846bc1ba4a7ab6c8e7ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf5606b9045262b55919a93ff85e87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44f3518bd0f80ece0cc1e6b4d75095649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b7707437ce04ee9c7e86f91ac11ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d22ea19d50ba41349fe8b5b2a36e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747aeda3989c4bfdb7c692cc1afed32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5863d07b74adfcfdd4de8437e8164653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53327d26271d4e610ae4ca44598e1e11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f6eb6f2a192a18bb07978f8d54367655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a4c8c8e1585440d35e0bd4736c665656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f799b4c9e918a37c6d614f5a058a32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e770927d7ab587e0acf22a91bb9a4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0364d2824091e2fdae843c7931e477659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a67963a88233a64fab3b2a390a544660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d45dd49d08e5b9e11bfd01d1de25b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2f87e497899a153784789f151358c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852b5932982ff8b95203137ecce6c25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb342ca45c412e4125ab7c6ca5b40f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d95715d020747f8fff2428379cd31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833232fe705f6aeaeac75374dd5590ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12875753daedb1b2b9fabdb4325bee48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debbd9db48f65fe5d28973eaa57e401668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c7d2280f35fdb780532539958d504669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6bfec29899050f21286cb3e4b1eb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab757056c97ae8eda2a62d6b11d1d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b399f25813eeaf64fa8a85ec9fb2d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc45c37e83ce2e6b0dcb4437907d39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885beaac59d615127144f6f7931c4f01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807aa090b46e6900a3d5e94dfac5ad0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc083ea168939192d00016a1a8e34407676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40b0e087ad3f5c8c3fc8baae9a6adc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081ec30cda7c5d7da0a8e9bbe171c5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96f18a40ac97a924ea42a9da3cde4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf510fcdd27acfd0d5b531c4d8a37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775c425dd2a6a53e0413de217083ba0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef43d569b8c0a24cb61da499c5f959682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0692504de7fc8d6b8b583a24a3ecd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22060fe4ff34b07dab2b7c40d8f06cbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455120a6c93b32cec0b23168d8d3eeb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c89032b3ae4a4e6981db3402ce05ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81aa72cc29a932442aacec6b27707687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3db6893e6db44f806f719d2644076688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e0a30873fb30d1be7f02e4f9101d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390705e98125f036c7226d06b5511f88690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60d8034584ce092f50fb75596539c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dda8276d5323c5a87a4c21772ced4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b889afb3e2387a1e83bd3ce8fa880d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53de25d7c3539a7972cba439de46833694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf56d7e43d94c8f3a6afa6d367a826b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d662bbc6c722bf84b0c7f48699655696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3a333829abc212a4fc3bf47f1b94b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eb294259b9f8df4d6226261024a03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71681a5c8d975641a601facecc1f5fa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5062e46de387c5bda1272b8311f459700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e0dd2529c8a605e346a86df2dc155701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b87da168c638bec565c11c79496aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759f8286aeccf6f49d1f1c806a4801c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309013cc1de1fbe51e43296de554c5f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e442d8f5ebacd0277fbe0e4776c3de1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9697d5b3c3ff67d1df7ce3b998d912706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952615f1696cc30531f5854c2f29110707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e042fc7f71aa1c42817ef97005689708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcafeb5c0ed9cbccd00342bde1c73a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b619a662b86306703cb037b444d7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d54f48f1a136c1ff5cdc7c6c0ccd1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3620dedb9dec2a8deb9b8f4789a288712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef9fbe8e589309eacf322a3a31d898713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac67020d3735679db216be20d5a05f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df72628e022093a8b777714a7173439715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45309b43ec37c3580b5418bf786f44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17a84f376b8c23865e52c2371b6fe0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012925513d1b1e7f33b6efffcc79730a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb2770daf85d7faeda80a9b928ae85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbf0380793a7a17e95c8b08da8f801720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0bf000e74150f4582ad2b4823a3b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9bc0c75c65e71b4a1c3d9b5c156c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1bd7ec26322b49bc4fe012a56df55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81d5109ab3c583737d36614d428f68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075ff86582b28aaaf19bc3475e07313725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47707a7049719d67f14d0977fff02a51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815018081968eac807595111110e9c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147dd7493a058aa90117bdc90cc74b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80e237e6d7ee6eaca4c44b9e8f10a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516386c6f98f71dca427974b3acc122730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347a881c758073fea551ba70b25df41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9aa48c1c9f25750a55880e1589c7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d4773177c1beb633e7d29f5cb21e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee948a6184805c4221cd3a038d57fc92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ac59e0cb547516f40a87e99ad5ff3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a03b888fe1506c57687ef6b624ace736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37244c584705915cb567cb40a01248a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0253341936f58e0409eb76c58a919738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858212d66b4b452f7935088944072c39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4205696ff50d5975d37513fdbf5a3a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596a3f454c3b3dd0ebbf2d6c31cdb8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fdd698b5a6fc7dafd80581f23b6b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6a03c7cfdd979f8ff673acfd2d536743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2759420afb4eed4f8eceb2f51e6e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d9f4097df1aa78d6a20b14dd32a48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b5094e47d1bd0ca173b7220fb4c51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6469917503598cb4cf8966fcee72c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f2d30da08ade73b74f098235868a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277273c3f01b8911c9439c681cc476e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aa91e7ac75407a09303a2d59aa3ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df936a4ef9383797886701a3618d1ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7fd9e77bccf0b20dff7134f4ba3bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd0f155aa2a263f8a60451282a1106753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca044603f9dae850d823ae01d6012ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c314896447e800a4a58155ed8ac0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236385ff974aba37162aa3536d198c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f541aeb6095d7d05853d51a429bbd5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf19950e3031728ed4c79190fe9e2cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73a9f0191aaf84345d8d1ba49c0076759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec9364074fb57125e9820687892fd4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0ed542849bfba23646fd7a430ec4c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b382564d364cfef6db2133a4958c0a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c48bb6552b4d51160fafec06b74ce9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e110b5e3a3b55eae010a7612fdd2e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63b151da3cf330f644be8a8276c79765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a3d1f5068e81c5b89ccba72ddba88766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134ff56e2b8b8afb703b54d8f62c10767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8aed1f1710c2d02c5385840e27e1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778ef0da5cdfeb4375d21e179b977d6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e68858569adec4aae81cccc752b154770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a298a734e567d19a6b150d8cff5e5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c28473faa74bba266750b0c96e5b31772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3eb1a52502202e1a935108bc766ce773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d0623de6ab814ed73d0b891d3a757774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b430a8e47f9381dd3996d4af96043775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d2dd7078f4d3e62660fdbcdd4976f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9ad317223a5dc3d93b0cf8193eaa7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87bfe57d8ce69b5947413b2470c20e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ee8932fc9cc882558025b85a4f9f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0643e7386e98656ebb297f8486ade5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb25d784248cfaaaf70a3f1a6d665781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205664cda452d425ffc74e9406b1e21a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1fcc49a2b5f2914a3c3ec1a846816783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402bcf4b91494bb0057451f5931ebd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700575d859e485ebc6aa0c6c6144b4d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bea8bfed39d1544514af17f096efb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6895b03edde69ee01866cee0fffbc1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b712e1c0525279518e26a5dda83393c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ba54278f37e10826ea5f9eb85264f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5670193c38eaa85a07bd14f75dd22790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ff447a32aca9e3cc31263011fb9ad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8acb3af13b33ba1370267522429f0e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afab03f628ae8240e348de5797f903793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e31f268519bf2855446c47fd97f10a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc80ec0ab6ff147d88a2a9ee49d0e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b206d5af295f6459271b10cc16728ff796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4f30eb154a18f37db661fd7bd9415797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4924234bca8f3bf8810c8352de99bf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033a42bf92e18f2b02f896c8c547845799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14622fb22256f2ec1508b6d05edfe4df800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e63300a8185b8ca411b015db8b6a27801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14099f7dd891bc65f063f47c0f3fda802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9f80acb3c115e19ee21f1f418011d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6ce082353c6a0680c26e3f8dae7e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddecbd092d492950a4199e3448a486a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f23b51468cf7d379ae94f1652ca9a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc040d03b9bf968767889f06a7abaaf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255299df89f761e78d813dae88bbac808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd247d9be469ddadf3a41cbe1cf4a16809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b8b3b7f25292bf66983900f9cef02810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb834eb299274a39096b5481813e192f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d9bda6dca0ee90570ac74d3ce44d9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9097eecffadd85197d4ff763c3fb2f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1334d6af33548ef0a2fe785450d4b9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fd12bdd5b91c10a956422decd8e6d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b5ed695b0393b97e6e1fc3e5abc6f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fa6b26d3516d12deda07a10287f01817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f05e78fefb3876e61293eab4fb26818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450e630d7221cba3cd43949974e75be819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0092c1ebad163bd1f01b4eef701c1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084e3dfd4b9d442ca7cdab9bd27913a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18896758399546f3797ab3b7263f64822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3772e2353cf8a3a40ad3f5b2a1c97823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029889172a500c29d48e9d9ff965353824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf0935b45e2b5096cb467f721f18ae825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda30b65e27f6fe0f6a6efe849809c7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738f63d1f1af849decce13b6804c6de827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3bfb154b989dbb6ff232ef2e862d9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531e262909b437cd63984a3a084c78c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632dbd4733e0b42e0d783fea0c6ea87830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc186de81763cd898fba1d4f34bbce7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a17ac710a79ff97cc5eae411d0aaa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1119c8d101345335133629cd8bf7f9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06158a05e985c83333f8eb3896dcf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd51428256dd25f8670387b6fcfc82835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f73426de9a0fb65c972be75bbbefd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7095be858b54e0d38dc86cc163f8b9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5baa0158d0ead3de6a76aaae8d59ab838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f72eb5b296e5d8a245cbe7b21917839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4c74345c66eff38eeea305b2f200f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d43bfcd2e50074b948a6627261bb0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc780395ff80751559b4dfced6892b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3090af22d1b8cf645e35745f07877843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5e29d0cb04ad8b09fd88a3148159d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf0e0bd51c50d023051f4e32422f612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3ba479f3fb58e09b0e63213d75eac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb727e8fde311b8894fde50b6912ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d7425d5bdc4465efebabda248154a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c140219505ee6352f19b45cfadc94076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6030ae0e83b24792a12cd8ea727e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbe03f40def8c742096ba1f7fd88488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a41380e8432ca29fc7069788ac838b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badc12b5e637e7a59c07784bc176ce210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9d6e1bcc6c07ff1f9b3a53867a3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cee4c3544261ed6f31fde9aa7262da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13993d6bb19b0fb889eacbe3683f2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a5b29e86e8ddb12f842ebe1bf0f1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655cee48499008422b6d8cdcc04ba1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915a8f35034702477e9d9d62deaa7b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56617a9d8ba10ae77b9b9862d856b2f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24877783932f6b25d0beb0ba37b35c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4abd31a4a1f3043946bdc6e3783e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501c16d37c2a6316469a27d8b816a3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc593906865b8c599cdadebe4074a4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e3e65f21cbc4dc098880aa04d47122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0e483eb92b9830755e865ff8815523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138783aee54bf77bdf9b44270e47d9b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c7010fbe5bc314d3a93904fce242425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc053ba214bc86fca609ea8f70348a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f451c93b6001bcb6b8d42f180b1d6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d6eb8701c13a344ebb675eacdf05928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d582c56b08fdc8456574e957e32a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bc73809ed2a8ee3781ad09f1d07ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb5ca106c79b371d5bf815d6d30a9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8adbb365ed213cc83840e15b9756a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69808735c26be20dcd80329b7408d98f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dba9336d3e685d32622a652ac78c4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f60518ef6eac5dc17c98f87151ac1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e23323d810a24109a19a3be3328a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788e5cc823c8ca922005173bf7a40d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526697bde3f2856a2ddd44e22ca28b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd46994c45c4b9310dd2220d81e79b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35169e54baf598369ef7952e04714e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f2ca854dd4021492f9426cce4a93541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89dc39d076962e6be92570dd56d93142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc20985de972080604ec6cf3eed720d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae429069f6a4866d567f66e8d491c4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d316de5258305ff078e8b7c475da5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff650f03f66383ab0c2227ae4b10d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd4e1bc08296724833f649625f36af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376cac7a9816f74aa3d525988a1919248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50d229ed7aecfa48f2eab8475b3e2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868a32edf4d2d2486c004db4015052050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82c8f1a987d43426369e1b4ae27af851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b3147a8e94e6145fd0e9fca0cbcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a328c23cfae7bbdb99244c6f9d1272853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337a6604f164c90cba1d5ef80f2187f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9ea85d2f5c59e1a2c1f53325006c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a0ac18d53b4018fc686c0a81f609656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adfe63c1977a868eeca40ec258442857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd6a2c8cc0bdbd9f2640bc8234a90d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8c56a7e7020d4bf16dbf0679f728859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0607696f6bf33f666f603c8449f4eff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffac0cf9435d3088aa36097a8ace9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034be4efbfb8dc412e925dee9719e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6f1fdc4d4ed2771c6210c9d6ecd9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3025c3a2976cdb125c3c7b4674c3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec65d2bae3dccb2fd89d856dee1e1c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a29c500ab3da776f5c80726435b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c1dece191a51b41f787bb634ecb3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3847822aec634d4390d42a47497dfee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f14131b428b5aa7418f81bae61d6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7343377a562eaf1556fea4c29d3d1d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac3826799e66156b7c38b6e0a275271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f73685855eb6a2dd8fb0c9a665ab4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2993eee0c44a41a3c7f9394cd3867c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f712cbc41cc1574ec1ba47dd5b900974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554f6dca2c6d7e9a1185b40f4cd10a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0354914852c5e02b65fdeaf075f01b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecacceac127110732fa0ec4bee41d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17872a802a5b379c9a8bfe2480544bd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b6d233263e5fd41e0403e96f142e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78038feeb6c3cd677eaf0b4b79a0172980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb1f1c9dd4349bc161c97f7fd44fd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c204941ea1022fc1ecadacf84d124a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5874e25e635c413a88e13d21cf4ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4464b9e364c72a11f64f451451938984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be2695040dfca21b31ca669667cf8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455bd894d123e2331fd3ea102efa96c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cc51ba2a3f8ef9b473f9a708216e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86f1b9e7f16522ad04ee532b5ce46f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d2c3bcbe2e5ff5929a8857a639e7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfa4f67c0cda672f0bb26f8cc50c8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c34aaac0a259dde1d220b5cf261a3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2912e97c437c5876c6ae74f8e8f4f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56e3e35435248810a83bdc644caa0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74a276ac39c80025a5d009a3bf532394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe861f01a2eda3901477ac40f94190e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1b46fe150f0022da5f677d6d81b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab75a3285cab3893aee533d3a50c4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501cc139fc5d790ddde24e28eafdb8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa660cc53625837512315aeee992d1f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87689d45d156917f644c4fbea0c1194a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8619fd61e33631702ce64c6f75dff13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2033450b197a6ab445d575eb6b85113102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2227ce23b7f665d39b32e8e8bc69a79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bfed506178872ae06ec9b252667a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f02d0370b6a94346ae2454881a1b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffb91e6bc8c40cccb0e60c7f7e834106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97baca240ead465baadd40858f85d87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9204fe95d404a1435b868302ffc87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28d76fb41b868d05508fcc12b06a97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b95a34a76e0429a5ba485733871764110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deb93d80232728b343fd6acf61832d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17339acbcca6cb17b297adb28986c9db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a749c44d6949bd165c895707b2b1603113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea0330812acb5c384b16bf0a69ba49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a83008b18c96a0722d975273c9870c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c348f52ad3f0900509080168b93a73b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904064204b669ec7842916587c6a7fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751a0d884b28bc1e3031aa69a19de39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c0331aac10986edd7bae02883f6c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7714d71b396eabd986be5bceb00ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14cf76ec4b5441cd0b91f1aa777812121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb504e066a77afbacd69f66985adb78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de701d48633b76f9e4e38a6d5d4d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33930519dc713acf9c7d7ec8f8127249124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0dc075a452f2e9cf14e9c46cfd54f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2b38d0e1c6327bde7a5ed985cb440126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b4ab6e4bc5622f3cc64325a4f6137127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194cb08b00da89cf53a9e8307b0805128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cc44f6cab955f278f50e21db0dc6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54467dbbd9f43e0cc83c8661087b9e26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69cc944b8baf18819839b4cc9d60e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed613d9a1b03950e37ed13a4dc88e85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bcf10de9c630293e80552402728c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da01f25cca2e402a4f46982211ab34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b047f31a1e7cd52a0a465f588e04cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88668f05a00a12dd78bd745e070bc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2caec8aee06cbb71d349870914f46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971871152fb5eeae1b0d96e6aa447ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302617d43928aac7110aca4a671cc521139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3a8c47012707e2c6114a904cd4a43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f251280dd8a64d9a7bcb68a178e1061141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c011748b8b72cc8feb0cc9123596743142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadfdfede6a21bce210ea745caea870143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a941b45964ef57d560f752adbec2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad65c0a2dd51f3f8d0e647b13ad6ee6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aad06851a025e869fc2eb115fbb015146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e577b92ba16f823742e62bc70a683147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b02d477911bca9561b80e1bc7788148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f0933c93e36227b15b29c565e909149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2db1b85d9fa36ba6f13ec8f37a0a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccfec9c748535db8bf0fe6c692a7b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced84cd48c7c9ab71d9ae109be08232c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82178973a16c4dd1049160074de008dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98641ea442bbf2e6eaf2dc0d471da04b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bfb45f259478253c66757f3ac6444155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c32dc74da90af697594f7e043c1bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09f52108ef01fc599e040d77512dc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512a8ac0e30a85e6f2531d02cf0e113158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1520b508bdf2d3c66f6b4a00c8397159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f343b747c8294c22e3640f23f232588160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4a2aa71bc82a2012382300369a466161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f40b50afdffe2e677e9e1e5c0a73b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f561026c8b09a31678f0a810b97fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fc3f8d41cdc4d1072f50b8c5edd91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99d9384467c11be48bf050bd2db9dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a264b918668f433261f056b537b542166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fd36dd22126e7c7d00ec349e59925167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94252433ee370c883538a90d0ef6f15d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc85463dcf3c7926ebec3ed81b5374169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d880c17e60750d31f0c6ef703d6c192170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771a7896c86ee5c1299228699f00355171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729478705efccfe8553e698cefccbbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec717dec207c9e3bd6dcf707a3f179173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb25a8770ae803d1def2da6514a7bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090bc26e60efc9acd248e612408fd94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b574e8a82e6af90e5d7c67147cc0cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167d08cfc2e3c691f09d384c7b03af4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7d049c1717ca1305560dea38325fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702e5eb466dc79e13c37e121d53fb32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8760f15b6462e9558ae0573e824caae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8297ae0bae208efad78072c3ae3a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492cf7de492c6ea6c18b39233e81ace182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cab9be615df437839b72b74ab063b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f370ea0e72f116f9f21d736924070184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054799fc84c85d79cf00e5d3ab45a0ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd51b83f4913699aab2df8b87b258c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bae65554067ae36d8b61ee49bf689f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a6af35aa425a2546949c80ecd4474188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4f6717089b013f2886341620aa01b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30206de2e7f65e6753d0cb06bc28ccad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a787f70914f130f31ca45f4057a4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aa48cc2d4eb6b16ae29b0b815d7ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5134a2b54bce34b0638ed0422bc8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691123ae0ac0b7a4a8d08c151d77da66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cac881649d7e180706c043d94a394d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea217ccf1e980eae023ba77979e0056196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca69e9c1bb4ca142402704eaa7a350b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a322115c47b28c2df89504578fc4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd377cd4417ed0ec71b3d6ef0a950b84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331ed55af0843ed73993e63fd6b0d6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39742b87ecf07bdba255a267568fb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915823a1627517032f9dd98367e40d10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad950ee9bb88d76a40a2f5277dc4067203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028dd9955bf1b066eb9ca8c03c432bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c4cdebc78096513c51fcc86ee51e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888171f3d5dc4020270ffcfda0727184206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f36c19b09af4999b190ee5a29cb280207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15fca34d878016b44193150b3c38bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64f9325672b2975e668f7c685fc400209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2395e20293543836f4c4e204919f286210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68998790beafe079a0c9f93627ae1e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dfaab866ebbf33dbdb97e982cf18a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eb145aa6bc86bf775b08effe3e9a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c86611383208f20bde95e349d21a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5e1a91829a6d4e012f96acaf48431215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a9739ec801af4e1fbbcedf2c3a1f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1176e1c7e5cd3a9e480c06d043ff8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe98e760dd597013621a2ec441cb53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0d86a7a907aaa7223820e030c7513219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee3e2c4ee68ad1fa66617adf136e68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38977cee0ae2f825f94b30995436f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cbbcfe454e039dc7cabdaa35d70c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9a3462e31d674f41f5e83f56d5b99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a9af7460bfc16a72da765c06b335224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20060ceb35376e2125a6462bc20a8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd3fe8f1ea0069ba38b08ba2e4bc1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93540ea4585010534b620ac247cdc36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2be446b7e40d348b2e8e9064ab9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6c4f1b001c8d88cf751a5f962db70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48614bf30b706c7196b2b402c690dfc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1682e6cbf600d4e9aadef5d548ad6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882847291e2ceda54667f3745428feeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c4e79d8bbeb0484102f130b5075dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60fbc8d3a92a878821c53a87938a12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a92a0576dba3b49b545e3ad8d415235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6d8cabbfb1374e1a855db3a960a25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f277f718a440cd7e3050b57367209237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedfbb36a52cf90375a999eaf7db1af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa712577e3d9d635cadfce957b43d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda70b3ee3a5fe562185e8f9a8dc90d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ac19c1985cf3c2cb3d0e17bc4fb80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aed859207a06ad73ab65de59df77d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b9591bc07638d6a0ad259b8af95d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320ba597d93caf4bc06199c5205283e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942347f28c6eb9eaf358bcc0e55594a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3ea55b5995658cd39e02e1e2569a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e73886c1d4f4afb87abe8e6d7632d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d409dc2d6b33dc1cb45679b6a1b88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee45ed8a72c5502d2aecc6e1970d94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204277e4c7f02b2c339dc8880d35e20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975d762da30b605d361a95bc3be0541251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d7c6cbcd9dcfe250fa00b3f55b4b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e84f02aef523f9d18aeb4c313869253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150069f966e2dbeeb46b7d15a85d69c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41da65bfb621a3b6340672a6b6b6b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f721af9d4a5d004f8ba0e3757ee8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3cda743922372e8f60fc8133cd02d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb12324454f53f6965a60e6790c076258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa285fe5f486c6d7bf974d6f74ecb98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c772cadebf000ee3cf1cb4bb2fc03b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99983c7aa1734106ad7aa7c44395fefb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3972a81669ad6ff7281124bddcdd8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75a9ba58cace4e11d90649b9750e60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a4ca814c18049ddc8ea16c91190b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01c7f6c3926e7d9b555d2d73d0d088265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44127ca2c9a5ef0b8129f8b1f8e576e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcc2c032b1548f9ec67911b7aef407267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c318a5b37157e725fede50fa8248268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec723fb3446e12d3e082b92359efd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6602ea692b8b4d6da44bc751dd46b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a1b9cc4553c84ff091c458b6c9688271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ca183934087524db772d02b243cb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587db98e2efbfc50510e6feee9142c0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23000945f8e3981a96726c6b1793eb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b49476012923184393bbbee2cde62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f86366e67a92059a4cc38a2c94fad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf76b56d13cdf8d808dc796b76480277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036455d30ada44ccf2306d2f97a2eb35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e738050c07560f2285ae2491fd26d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b21946293e5833af8e0de40ac42c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ffcfbead74ac29d5f80bced6501f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fc14ff1d6da260cad6d55c2c0de9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f91b4048c5444f52393072b7de0b81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742f21a525ce307488e69bf844526b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebde0b5ef764eea966ead042b770d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce12d78ae1bed78d1130c1dcafcc818286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b809eaed454ecf1a7d5c02ba0d9ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8f76b96bffe90978ff9e67b7a2783288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ee3cae45a0bcf9453257e72a2ad2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1ec071f5da99f84aa9ee7b5475775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935176231d30c6cc0d005ff6fb396cd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf991a43a2ce53b926aed73ba6c438292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbdb4348fa37dab5270a6350556b51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c242b255b42a45e7f43ad8b286fb38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657fd5884484f0908bea3f758aaee05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de4b2cf59822bf9f96072fb6fede99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af7ea012dbb9d2afcd14ebecfb8aca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa9f054b0efd7986c117e2e790e993298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bad7f0bbfc91f27ad2bc74721c3090299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b4e930c43ccc17016c1e103a0969300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043612a6b36ad9a362f0b2866680f1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c216aee3c3d32b8d2fd441a453226302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659fe740a398e3b450256e6c7051ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d223b170c1e50d70231e87106ddddf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98289621e94ff9f10ea64e3ab54fae89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea0f3ce98415a30b99731baf9aef62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5f74f30e4eb0c316b059b7b53b4ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb96a05f140306c568228a4af6e93b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df809675aa52b23da8546ecf6b12a212309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864130a2d03f09edc9859b6c49b501c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25a0dfeee45723d728d67ab5f8416311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9388f05c431f2bac9766d3cfcf7164312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ca078f48f221e19fa85a606f5ccc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad606e2a5ed33b5541318ea18c0fba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1cd83cba252093cf96e3fcb1d4f8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637714bd6aacf622a54bd92d0c4fb6ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eab5e695b82afd574f18a93a75f78c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787440fc10860a7a0a2493b132d9b93c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427763cfca468a657ddc26ab77e89559319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4c5af2b6f937989dd76e626fa9485320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded903e292254853179c8ad4e9278158321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec01a2cba130e7f1680bb09df37714322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954db1c5f3562f6c6eb86555ad9108bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa66c0f7614c1623a15cfd08ebcc5a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b3cf432bcae8f0edd4da1d61bcd5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea598304c507f2c7aa05c4ce0c494d83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ba6dc39dc81d0db633953a14df36e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7551db386c64ea73affa26467fdc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15701a56e18524fa59d5e58a4e540553329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643faca8f00057f4cff04e3386397b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ec974ea8755840c7c257dcb2be923331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddeda13d615b250285229db83f44d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e17b6ae87f72f679abf66303e83a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a24aa2a04a7d39a8244cb8961969334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a4232a0dd4b33d54da691eab0f5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f837c122817b62368b1d2a2cc9f222336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4026d5442607870b60651c92f879db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b607cb5bea1f60497e5e9a1c930163338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c48b3560aa0287bd647a6ab6165cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d343f992327425604f265657375462340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f9f43457d6e66c5fce47361546390341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a432cf2e98663d85b19a3809abc55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8130aa4c5f4cd89ac2d666ba9235ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06a9164932ea8e27ee0d0a2375999f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591af018c7c60c05c21ec422c1ed0ecd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a0e82a4d0e41f781d160191932cf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7c2785153963556cc75c74b52edd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9984efaa5d99c51c4a3e9082eceb92b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246226ec23f0dea371829dd53769bfbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166bcd210775be22153ebbc2dbaf95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165c8b42abad8b64974c1f615ac97e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb9f25cc507a84bc7edec455041fa4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf9d468c60a5795c259a540b54a5e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422375bf55ba7488adfdf3045b1047e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62aa57670d67ae130e6f9b790bd92a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e2ef53670c80a1ce3f36cd5f3c9aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6657d577589c476deb11d1b54687d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb54cd2d70112e0616f82eddd0e59a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183564624a0ef87395c64b57ba4fc7a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef19c6ca9b715b45b3c947963b8bfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fdd4003f73338ed95c6585df4c27e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ae24bcc3bf6eb4e95940439278df3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d91c883dcc793aff3894662e687b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4125954e881aaca0f3a0efe003fd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6555ad7a8b9c6dac51fa3a6174bad9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868838b8c4ff5037a7759d950eccba42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904aa7aa82f75a63325557f48d06a73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27ae33f244a9126309e4039143b3d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c056583dbeeae1d4218a786e46254369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c1b4ff0192d5135ce21992e0eb845370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef410efec611a95ff8fbbb2d184c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323a741287ad1267885f938c63cb661372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d250b3eaa9a7249cfd849904a6273a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a8cff5be9287d84ba9894fe864369374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3754215ccf27eb04966e7ace44fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44762b30da96b45083873ec86c603b05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528d5346c616441c769362c828f8ec4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7458cd07879adc0496c902a12764a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28414ab2a09b5744e383591e8a8f5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04473a94dd8768736e2ed2c85b096b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b6e342d29da51e22479c367553755381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc54f021f825b647ffad1d115e236382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381f7906cbc65f621f651ae3d0479bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd22d9b74cb20e7beeb80e797b03ff1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c225c335bb6c8c3e34048a049f5d7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718166f86a6b60eef83c12152fc42273386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cefb698ed4ef09bc555cb5da1747be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d06364765f3f843718ce4e9da8dd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d173515adec9513fcf5da93d527d248389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b21904eb6e26b810661cb69e97e7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355a1d5cf1e02e694dd8d89dcf83a8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b786cb41a269332c8f0c64b596532392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9551d080475c4b712c4b87c10ea4508393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2294666b433714751feb1640b3c3faa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e22fa1f2d4abfa6a7ff857363f8ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fe3187674c8595a8cf99bf2520ddd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97855a82a9409c6ab5e49ad57269665397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703d9a49c637c4aba10356b2f19ace9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cda1346282036c8d74ea0438dbfee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77961080f28018fb632dbf3e06feb63a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8521afa0f6d40d64de6ffbcf2e8648401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff1e16a5b918218e49454c891ec064402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886150cda371a7886939b3fea4a1cff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599b77eaa641355009146db3de7cda8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beaa7835a8411f32ca979383a6ccb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f7bfb000a6493b1c3d10fd337aa3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d64a94503a7a2078b0d9ed10cfbd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5e5033d153860a360cce82a62be97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf561a4c150265adb5c48dd9327ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559229708bc20cbda1122f0d730679e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b93a28805f42e3bafa185850b50803411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3f3370eb371a376faf57e9945c94f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc1db55472ea0f0db29fe79966a9ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c34c04bdbd15d62c0d1bd3edf18e06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d74d864896c54a933302bf01854b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39b45fe36a5ac39cee032710e2b689416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff834375ad78a327fefff211414fe2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20d679a2f94597a33460ca174eaa19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3494fcc4ea2d75b1eb769795e19eb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fe0410703b3ac794500b34c94febc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb9521d45dd616fd7992322db0ead421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9123333b5119cccf46b0aced2431762422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd222517cd8e6c20e829cd51331b12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4f59bfe27ddf75b2a206515f9534c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89655e5b2475e924ac64333716e32a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138abf6c27aa1fe20f792bef80b2d8d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81098fe5de5102b82e1a61f217644535427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c91809fbf5da21dea353fb08e010b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa8db733e13db64dd402a2f56b8bbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8cd4570be967f77f049345a764eea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e154dc35c45ed0dfae3a1b73e517d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de903e7f8f47c310e17b568b7feaee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f46d10bb8d5151cc6bb16e8a0bbb4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ae16ac01aab65793e7c5278eb31b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f151e49888cde0a959c9ca65903dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc4f6a36caedf937994dcd1ec958af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209b2c51238a583c1e81083be54b719437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ecdc2928bbe82c95b84bb502de4a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd388a7a75ab4e7161d1bdcb9c2894df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221d4ec3e19dc37703a45bab724cb7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcb7350d78857ea7b0f54406358bfa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccf6243bcba964f09ae6a96f01c25c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed25f40f18cf57364449a4d39446e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee02f63256e747bc9267b506127b86b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbfee63589e0a83fde52daeceee19b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c0b74fb99cf30f0d4acdfedc6e462446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b81fb0f61cf0f68f6750be91b572db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6ce5af11e7dc726462b151e0cf1b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a8d8503468b7f47783317493988e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71bb4f9c4aadbb83c3b201b1f892df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a63de21caf87043b5018dcb4867f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6acdee0e68d8b2043496f330b36b6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02312948bf41075fd62adef36e0a2e63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86290044729fbb1a30feeb45f09d975454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71469a84243fc27234786a28228e64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace456d117adb24216bd5d97d649f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd942cf17f0f5fd2731a76b822f7ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bfee10f702cf656e3edf9fa2d4cba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998e3417b85f23a67d81bf8f71b7441459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1e57923d29add48b5302dd78d2c20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cdf41b55a2019c44ee96cc174da9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea7140fb2ca81484ab9810044ea2f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b55c2bf4dec8f674578d705a73dd0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f1c4e7875e3d8c12b82ca2994eb8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bc19cd5bfe7503c8aa8fe954506ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59732e6d926d5facd2c7f96878e9ff25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583672a8461629552469188f6f88867467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653027d1504ac7ac80c8cb0327a6f027468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9227475f5f2a607d084fbfa9535f8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41464995727bbeb0de0b7e5f4eec4eda470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffd51d5ac58be0142693232fb8567d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65577647afc8c32f8f329884cf375746472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3439f4c008cef2b3c9f27232510569473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dd2984625e1c1adf324a7e9d9f9c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7e81816c5334068d1e6cdd4dc649475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde07ab469ef83931a9c666ce7ce882b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9475e65f94951f9e566380aadbda2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eaf48c3d20078625ad720394d338a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549aff74277d1ad31f779543a707d70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd493ec221d499394aa2d6acf142f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f92981d77b89e12ee12390c991d4be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f0d81ecb0b9e110412ddb2732bf7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc2afab5279ba5c2879dd41a516428483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733e09df1f027fa1b42b04979c4c99f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43e448c44eb007e9f1d885b9ea00e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98583453009c98f442cb4352dd54f8ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7aa16ae0db9ad517915bf1e0f99e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c7f359751603154f495a65cc4cf1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bfe720f9e1f57bce79e1b9f827628489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb58ba8effa8ae6391c17f58683fbc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b1a94ee0bb25cc6f41824cfd8464e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d553f995e04d006d4a02c490f2308492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623966d690af1b166ad767533d1544d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127300c3bb331d3068bb83e1e9d6aaeb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26510aa36635be06c5900aba85bfbf50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ade4f605f16228fad7e4531951346496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f0f2e5688e8f7a2fecc8bf5bf8f42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73f51a1eb3b4a84a17482c756982e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a7ba5fa1038a3e4a2c1f26b77bd7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb8b9308df7984e344eeed492a4919500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f84a21b773e7cbaa61aa98ca270f1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713625fab414fe406a1aab2945d408fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a854bb7e8ee84cf4c158ab8637ad9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84e8d2635729a3acbfde460f803f1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70818290a942f8e2e553c25ab1c3bf6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de4b925b9bbef1ad51ea1eb1c32470506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b46f7e7cd83cab47152d110780fe4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228ad798b9c005d3238d857840b098e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5b76a145b8ee34e25a5873accf1c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d263d29d44742faf009f5f00c66013510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee41123a7469d3eb13cd73ce3e1c623511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ca5a7f629fa23f8031f27c75528a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d7a0a0e9d7fe76573d9276bfdd27f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8ff8e98c5eb3b74eab5e473b3dd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bfd1440ff5bdd0e58ba6d6848ed8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57844247d1734cfd73ae653d055af0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4a6b440daf155910a7698e618ffa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c825f4266bfc3c770eef68e822657518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2afe3664ff9fa13ad4da65f342649519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb21a42e2e3d37ee316ee75f272bf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d74bd5420cf009817cb45d4f127b45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffc4dc0bec5693b80a712040fb5e33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958873172f637ad40ffdcb3ee6fdd5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c5f2309fff210e516bb152121bfe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290d11a72c9641db5d273d957a4cdb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed088ad66b7a42b155e56b8fc219edc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e677a4731ea5a497abf18432c800e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af9c37992925cc4ba5f6da142a1e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2ee46e17ed4e2688d50830fe2ffc6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b78dfb593753b96f0ba6b19356a9b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57456690bebb36d0cf8212653988f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239686622cfe8bbabd77393f0379d55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce1c06778a46d01ccfa718c786dcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21282465284ca6383d91f3abcce0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb62d3564d6a9df248d83ae4fbb800535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9bfb3fcbe56704eade7376e74dd16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7453410925f70524694471df513c3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc0a42baa0f9a7787e0050df2106b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355da697cde8997321c142ee25c65a56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aee9ec478c880a4a8f032e38078f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35fadee3302ab1e3e5cc609ae1db37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb07f0a29c93f356bb90ab4db6e95c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39b6835f4b999a5676ca423630ad5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca409774afd02ec1c80d40cf84dbcf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30182de7894a30d539fd64243fdb17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77802983fbe93f932b80b36692363283546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47448678b1187d56e4f8d6e39085584b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07acc08074ecbcf0fd67d28e6649c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6827d3651126c10608a64c09a472c7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaf662313b7efa34b618cff944f847550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b33c1b3f89b13ae57a49f15cf21a17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3783e8f56f2197724bb76f64dd09d6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe435fcc2fd97519d5a91d925d5677b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61633b966c403684c78c8a00aca069fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5599925b9e2d7d42d747de6bde43030555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c344b4ab55848d0afcc4901ba4e164f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4968407a8f78731236acb8a3781e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f177ff51647086e2c5206b8bc88b7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6395204f1138333d4da9f9e6353890559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c10786e2a606b7067ece63e6ef048560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce798e3caf50af5a0d3ddaed199dde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e3ee0e904c519e1e259348bb0f33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd860238df6a075d8d3327a685c537b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a2af4d573324aa88091b339c1506564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42149c6540f9756c8e32114a132eb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ca25dec7cea1c1ee7a49c7cdad2c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a67b241b1a7f290374ca4dc475e67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc820dd6ba71cefa17905a7f7d016568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171a2f1fcb987ca966db5f8deb44c96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f030ce4ea7de21d01bf310cb8bd28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbc3a1aafabcc9328bcdb0d34e1f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0976add895967bc9ac7cc2686dd84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a39210082f303abeb98a8532043ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08396bbd31519ad089dd655e08847876574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767589bf92cb74de64c317e59410de2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482e8c05b83f5d4871a955c131d910a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3da4b0058e30022ff000af8ae00133577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1201a30d539c43d91ff7c52610bbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef5daa695e0de84953c18329534ad0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54123ef5114601a98d311f8fc1b9a04f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d967a455c38435c79939ea50f67c581581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9476cbd785f509b1b88bb91ce806f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb92f49a85e09a8423a4dbbdc8fa08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d881fd722501b90ef3d6738c24ed3a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb401d0855f639a122600e63d431e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81556a6a6af894d9e7e2a958a789110b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f134b278c680321afbdcacd071035b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc2082999ca09b56a708fae44a0077588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34634fc2a3797a9e40aae5894e125758589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfa9886a768fce1ff5c38edc87beab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567133adca0943a829cd137962b505e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2d4246b9acde547a0bd75f84c790f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdd2d6b4fd080a0baae7d1daa743cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2124525834ccbff146a518c727754594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f3aa74863ef9f5d2334fd88524004595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc4ca67489571e96a3df744724d8d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850bc4982e6f5c3387afedf72a5bad0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9079cd98dff3eecd73e543a237729e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985cc114edebedc623a0d228cb1b2ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111a4bbf978ea1a8a52e216f748b04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac5f130f06bca43e114dcf247c05ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7be55d54f980f4d7b9d6c705f2ed8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2aee29b93cb9214e37ff1aa6708bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e274bd31f4685892b3f06e81e80577604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc15733d70c5814b7e98c5776c37e2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6ac9b14d98116c0dd4d1d37b48715606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5b30b45ef4ca425b2d172a9a47c1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a23fa88ef2d0c01640fa7fb6949b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280255d76304b7a71f2e5361dff8e00c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c047956c10e2e169e65192a3c07a7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd819708cc36289a660d23a7c2b73b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deee4655962ef5e9cc2c9cd4746ec36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a2a0b2a26f8257b3b0959167e21ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34729b52b8bf23c23e78052071983d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d7a28ee71aca0a32fa77ffec60432615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38839a3e89b69979096f71012dfb57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1016dfc67d89c11cc84abcbc0755c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b539c8d23186b503b098e292ccfd8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053672c062d9dc5af85f8f21fd56afe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746fb485bb69813e425021490ed5d7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ee059e22cd24cf984da367b96f9b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a49a6983a674b92a1eeb6f8d8d3b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc4025796033c416a3adb1ac38b9b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd954cf12893f58cfbdf1ef9de88a0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4195afcc834bef65e447af4b2d833625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec14712648546f801d55b9541b622fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d843dc3b76fb1400f332bcad8d6bc4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e0160531d31297c9de552e8ebf99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d27ce46e22b12af311527e6088f6c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298371f8fdafd3c1bbdc6b73146227f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd62c39f31756fc3b497e61d6f33428631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952dff1de5bd7e6dd46917be1df4978632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d57ee5b40dad8450626fde36f7cdd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2e64143f0cece6250abea88420e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dca12a09280bed82e426e62050c5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10726e17da942d7ace50b1027909a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159921c8708929f1b7e76fbefc05d4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23c6f802a895bcf6109aff73634593638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dd20ac75514b6f0ff42cd6f46b32f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999f14de56191e88a5438602151a74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b14a0a212943e97bb564cf1bc2592641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbce6c7d2ae42206202fc832c5ca66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f4dc2ebd5b8c05a89723c74e80609643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccab2b21035f35832a0432be15a6e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9993396e501b1317d098d1a856ca96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164a53c096b386f015950c3d4d9b59c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea3cc9e86e4ff5b3c3e475abfa939a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f585d9623fb6f2218228b702c2dd79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ae9d533dd1f87f14f830434dad5c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf04b8a4449fde3fe628e90b808294a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3115f3f37de0fdf8e2eaff3929e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be510e4b805a50b5474bb5ffa91ec8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651128237724016249d7cf8cd0052092653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6748f633552f92c609ce0922e0a8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee1c64a0a5fcf5fe7aeb193eba47c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee780c87c7bead03ed3e271818f39e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd22ca216fdbf461b6e97f74c2b20c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3381989764d2398be7a61f324ef9e42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b021e09a6556e5217312509d612f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1571df4765c5a09ee39f6a544d6c565660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadc32a8a032f57ab958d6ef1a8b16f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c063060a7c5004e9a938bc94ac73615662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454648d11ec3a955c5548c2824106a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f77d992571ea9f9b9bd6c2f5ec3f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8d4eecbccc932d64b5bac99ec7bdc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d975e31e78e7449973b345472981d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da12e9534b2475e512d05c8c859476d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820394d5bc83953108d1335f5dc8979a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9161d88dc360883201a939d8f2731669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f6d3264d865f6594ae5a2b4b3a7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2fb91c708cb83ffe04c71d771ac1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4fa9a197995ef7f80931462a327fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664ca63ec761c0f2a18cd67f70640af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363f15bf3c01143f4fc8c9d48f8592f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f467f79144aeecead8a8181bf7da1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a73354b6d08463526eceb612bcaf6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d904d580ed916a0a4cfc85e064b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171790eee66a0c704109a120159d3ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc467453dec1d9fefa3f8e6c5c6bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde69a782fa74870f05470157187934680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b12354f1909f0806db913672741c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67257b647b4891ce23f788408ac9be50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac3fe39550792a1afdb5e1c293772683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7746c018e86dad5b9a4b9961123a40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292c414c5ded123a4a64d4fbd9430f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a93846652df1d7fbfacd5b002c6a91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2484969c14f5eb6ac7489d79826c749687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66c13db1895db813f0f5b95d93f87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a85c68b61bc64f6f8584f344a185b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e58ae7a69f6249681de85c240d7018690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775192940e5e03c7479df215c2dd3def691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155967eaaaacc32022f846101d2ef1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde365afe7d8a145c6831da4c2bafa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e54bc51a41d85af725854f97353c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3c508b3b41f9b470ed377b8c3a565695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dcd8180ada94e691c3f163028e112696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27ca50abf119fca3f026ed17c845e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c100623ec1b23b8c478a70976f2f9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03710b258f55dd8afc6359b948ff1692699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2554ad50df33d90921bc7ce0b3f7fe6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1339c6a076da3c43b7ab0a108e054df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a53598cbd10723192bfb42a6b952c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ebd39e9d26b6b78f3c1c583c69292703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff8e1fa14932bc828dd4531f6b7805704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8aa18f0865b241d69b74b57001b6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499bc46b532b2b364d04732ed5f38b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ad0359de1ab11d68e323d62b91ad6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a188288f574c0de725d8d970048b793708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dab8695a9d56af27d25ea6d275cce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96dcfb910346aa3af18064f8425984710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe80a93197a43128f5f20d3acbb4461711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758fd4a6cf8b3b490384475063c5c33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2905d604c8379be58df018fceec5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178f34a40bd97dc4b06f2f06babb80b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80caa5514747fa8944379d33985af9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf17b47a03446bed578c7d1e1f820ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c09a06cb0a2847fbdcc1e4ce3af55c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981d8605c1ca6a406b322f004b270d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9e00c2b02eaffa9c12f92d8fc2150719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bef0abcf9c1e9baf4da8b8fe27129720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb618f0eaf9d6bc1aea4b9d583225721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ab2abc4c9a6654ad6db4ce1b72c38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6484ac871c068104d93b67a5bffca7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1e8472bfedf341bd5c8e5b9caad4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90820c9e9af2eb95f42f80fdf1c27f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e630e6a296fa45620975ffc554786eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986a0dc9bc4aa68a28407e7e057d93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99ff0eea9b1f220d3f80af48e45f87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c808d9f648f0d8491f90c7663e301729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045783dbbab47d18c6aebb762ad1bcd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d092ae456a80a8b21cb9bafcd199a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80682c23a12549cf5dfdda4e4286aa6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d25885b94301f4f1e1eca4906cccdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d45a1d1a9a8e898cd102245fef634734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd7107c404ce5f1cfb6e9dddb75e7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a692c2b351aa93f2f3476a03ebab6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2b680f57eb23116b45ae6e19cb54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa288f7abbfc76b08823570a20fa83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099332ee4eae817317c64b23d727c12a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62579be1b7b701a0521c1003c912b9b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e568059cc43a371c92b4d00e90930c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e07879cc9f5c095fd9cd231e7650d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29049d33f6b1c0a7f76fc3ae3a20d19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee62b022fa9d2231d85830e5bf4a1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd6797e4b147d816c7c616c232aaf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a275161308eb0c43100a9cff6c8b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db028ad15b9d7fc708f8e8e2424c5736747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b449e525b39bc9871525272b76d057748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22636ef15803762a294878ca265e01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136faa3aa99e10e25ca941305cf240d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4789a83d1f2f60189fb03e741c2350751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069be6221e59838869dec3b7e2576f50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569777a3f5c9ba6c60ee02cf1e10c44c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12cb856c9733f8e2363ff46927df76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794902b697e70367e52d19015872967755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3a274b652e397b3530b5a331fdfb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee64dc0aaabddbddd589c89e8908ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6daa1ccb384beb91cb1ffb3a7d0674758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547962bdaa061364bbd3c5d93b1417ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a195197f1bf65b892aacc27080302760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa48eb3185fceb83e4029c1366b0a95761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10815b02e437b5be3770f4b3674837762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894c83ef0e1d5be5c709aa1388f48d4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429284918e86e6c2e12b79b6c9f57b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500668226dcbc0ad77e072d384bdc0a9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fc78441bbb239f812c3fc312057b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d91493129b76648580567d3db0a89767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>