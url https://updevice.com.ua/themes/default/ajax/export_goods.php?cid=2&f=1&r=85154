--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed82a65116a8f485bd2e3ebf78dc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f77c0f0983643e582dc62f41771382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891354d09e28b10b071530c8ad2ab3e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daeda25b2fb12eebc8999c3754b2f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37087478e7527c7f399ee5a55b3544b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b7d958c0cc5dffc6c5117bf589776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420552458cca774bc6e44f43eb0ec247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6b15074f2f043949e83bf46611cd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e3d4ca871f4bc55a43cc7fbc842189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e1f18a0278b419e222d13f49a8cca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a69ce5baf7bd37a555d90413bf22e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd632bb95bcf44cc3fca9ec1fc39ad912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9205a9d6b5a6dd82a5af68fbcd5d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8ca96c926819ead0ea6e200077e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aff9e7b7a44cf5e25dd9b3c6487c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c959850f15af7afb6daf36c7bb6a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be84a4fa1230813261170c1616b544b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7921803bdbab06cf3098d39247311818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c508dae379fd6cabf9eb79999632919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378007831099524457570c3f2f4b77c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc1a7ed94a774d1b9c4efc7696ad221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac03d58f796c463b854c59983a572822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e30c00c61ac58878aa90cab4a9e73d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aeb56ef668ca9f7b150863a0133ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11ae61cf3c824b88106834a04e42d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427cfbc960aac80fd80cd2b45ff41826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac97c498032b4b30e92d16139ec36a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a1dfaaf602fcb88e434dabba0d37c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f11b8c03e2438d17ee8d0a97925f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bda9cb3812d9b110aa5c87ef91f3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb10fd56bb299f1c1090e04a5dac37c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8faa063877254c236e67c5949dcee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8576bf5ec110e08bf4c57f17ec30c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e7bb99c017524f2d72768f058a0c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe6bbe024c6e251eb071c81878e5f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75134634b43d1ef87febee42a7e269f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba95d4040dd5070e9ffa894912987637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28420a2b03f1a920b87bfb2305f9279a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057792f0db93612c1e053ba1df57d80739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09739329773367fad55e3daa15c41f1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431c061a976d1a4526d935ca817532241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b21ffb27404974641517b5272e49e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16ad1f30647647c16c7894af2a1e7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083bd2826ccc0bea7e5641ada6f799644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381397d3b57b0a9c4946a7347058520d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd2ab9ffd977cee032ecf608cbda946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08108a75f156bd041e59fdf4dbf524a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f9edd3fe2f6fa721eff48164dcdf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd31d94d5835529b4c475663fc7c1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed283958603dbe00e678deb209e3862d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caf30775b3eefdcb8512780270f19851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8915e3284db750006880a2b7248b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a06fb246a10c553963fa4ef1512153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f190d6a97ab0983bae878f95e1a8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ead382792e7ac95a163c9c8873d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cefe47fd44eac739f09264d5d3cb7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be7845d2d9d51ef2f635dfee13866657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a28258725fc1c2e58d81239d07218258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215a095838dc19efb28bc5ee124f7c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f96c22f30590a9a4551941f859c24960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e538f8760d8a7855b3d7a5941accc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb9e33d721f214238effb71c90fe0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adc8c3178fc4e8abbc00364e21b31f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fbd855909b23b28823aaa284bca5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5924207413a56e37703dda460251dd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1b557444705e2107d8d5e37130c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb074c03d8f63620cea06be1d92a0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61392c39333db998e922695d32849568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238ae17eadb2ed36afdf517854f251c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2989386562d874fa75bbe2bd0eae770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922a3af8146624f32a7d09961e4fce771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67054854eaed87bb968ddb28441edbaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d37a91d68fa151826f2023953f77f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43881d2a783628496427b62ce9d2b86e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e8f7f54efe3b4e970c9f5517443c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfee0518029dc8f1aa623633f3292176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df5bd815edd2d274bb01c7fab27aed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df689ab5bd6fd0f33da1ef90ceef145e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855d8d085400481f18523f931cd279e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fb8a426e63980dc3a1efe3c304c3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea23a5c31ef1b1fd759d27d0b539be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b63784681a3559e8ab0ecfdd0e35e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcb1640e8b7ddf6d37de63ea29fc7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a51ea4fa095e21f73b7e3728ed70084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbca50eea5e815c385c3e295129bb9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8867b4b000e8b4422ee4c4651c9a59386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4e3f8eadb390864c1a20a9149dcc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c554c0b894f1ce78b3792625212f6ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f16700b8a9ac6cb9a4394bfd5bd82c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7387cd067c23e2a6e279f8d033d9d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0959fc32798f5b2423e7bc6c29d9f6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee3554d1328908a115b6fb59d33faa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31b05514dad4ae6a49cca3281bf89193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb0e2ef361173ee44d4527ed7168c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11fe6bec3ca3823604baf68b4a8da495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e817031f8b7c4f2b0331249ab100b0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1df60eae7b338b0888e094e575d7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b361a77d961eb13b117a7549be74098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e713c09a5a76387d2944a2c27a2d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c945cb14015ae18b45b4296a66f43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6175364195486ce3a4dc0632d57d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c860befd26b303a08a41f1b078c21b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb00dd0ad81e040acccf1a0809c6e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9565e817efc8e93008c832bc9dbb14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb259f9ab4a694245601d37035d70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2248387be05c0be67c738f9d3fde9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881fef6215b1e339893ddd6d1e4431107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46b68798b43f46faed8361fcb8c7e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ddaaee450aa99c14ae20e31070ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eb7723a16b2a8ce061d1f3b15d902110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe340c91cd9bae7e144605b1362961111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee3ed957be406c0167a9bbe685130c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd16665fdc5f6ab837b8fdee0078e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9311386631069fa10e9a0db004d493114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6140e176c51928236e808bb4856a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7bf2d8a31a9a3631fc071beab5d99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c835f2cdcbf0286e0a1f5bc3bfcde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8feb8ef227e9a4afeff936de40dadb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdc7edab03a81b4aff0953ddd73309119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae086510ee87c520a7f9653f603d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073cb1655175f0e3d28964732aca1ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610ae1f9291534763aba277f2109ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436c757a7f7bf0430f36c4e3d17d94e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21145ce086463842719d2cad7b94f054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b26a2a702bcd7df9c36a55fc75a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902625f72a047233ccbc62e81b5b61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93d3ed1e5b9cdf5c920db608f13df0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e8d0431045f891685993682fb7e38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ba5d73a63f65e0dc78315e3ed44d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a172b487914ea2dda50cc8c59230956130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabdcaea3c6baf41ab1e96f53903f92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f1ff846b53bdccd779b22ec76eced132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0996498c1f60e71099c8c786e1d519133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e22fe7152d8c5e0f380e4fe8fc5556134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0730ec9fed01ef77db652e45820c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038947579ed64d63b8a86511991b3ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de205854a2316298551a630b38e5cd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2701ca1c159b302ed2932e29059389c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97db220a17a1c47f68c7ca5cf0cf42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5b377c8e00b95b7856c49ac6bcd32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a5d891012cbc0a72bec1f17eee0e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829eeb9a62c6a0edeb26311f8597f85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b62df8216a4b044ae11318409ea51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d72d2f5a7f68c31f39e4c4aaedb6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0008ae462229eb85a8da7bd7cb47f26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c3fad6c1a3eb2d49ffd88c125985b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c0b7addb01dde2ddcc1bdade8aa2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d88608ef9450c47406bbf9d32d0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2fc7f3a770dcbb2c7048b418d8afa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011584e327442a3ea72e4d5e2e23e752150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6336f5401b953ec88e72172d891d11c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38a185ac8443f05f26594389125587152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3acfee30cc4a9465fff5f95f3654e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5476f72b7da15e5c9d15de3f950f089154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d41d55c84180a868725574079923a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025c8c35f76190dc4dd07a982630254156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40db2ccb46d765401746c245527259157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7b1676340b5eaa73f59ccb863154158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ca2152f59e2581f3f20840feaf768159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09909d0944692f0ee72c2735e55a8e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f648f5cfe80b45312cb5be6a954ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc208eb02ffab522a759c05625988b04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7731f1fd9934baf61be0be0abf29e9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bcf2e6c80d2ce206547770c992142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413b780748557f8e183f52baab59747165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377afc9644633c65b97dd3857c644194166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf4089a09df434a479d49323c0b006167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea497cbbf5f32145027cad2505653e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae35c0c5f064bab7c7c420dc05422c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d2f9b944151ed08cf9e71a6a81834170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8e99e410473fb74d69994b6875974171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6b3c09c9d9014dddcd6ba3db6f8a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dda38e3bd65026141e0f8397035143173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276af0b2ff22cc011b952024076ee448174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955c436a3c9c4c83943d51ededdbc9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fcb0d28b607ca6d13851ec35320ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cfa85866692de99b2f2120e6f89c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2071cba0cd61c2ddb046b43dad4cb3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94b0336de7a02d0f90d54af65ce5e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b240a327218842bb0bbf350c9b6afdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7b9ba60e07990bde15477fef97885181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb8c6e7a52934770934bd0fe438ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df4f680dc301aec0547b20126a468e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f7a41023c1e5c9e21f42c11054954184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811207c0f622cd36fa912229f2e5a2a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6028dcfa53bb515e8a9895942a2ea0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8504aef7f96bf6520c4e43eee042722187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae0580ccbfbd91b34cbfe996ded3aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf8c7a5fa5d2e36c6ab966b3187688189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eacbf2284a9b48176ef6359f321dce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111c2e2e7e22965ff4affb43da10b14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50052dcaeb54566ac3df5ab45e422720192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af60300c567a58cdd0894c83f39d26c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279ff587e3119739d66677410fbadaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f815b80e184dd6b19afeec3560493195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb040403bd074775f88bab0e03b1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00250e2c17183898a6c5c838021154f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca606f875edf05d319781632ce546195198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdda54268d2c267c424d94e420787f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccb6636a9ede724b2d3f377cdd98ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bc035d1743d13a75190719bb907dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967134c4592adac0c4666004a48a101f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d9d36c40f18a626b801e41faedd51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b728b768231dc5c4dd5bef9fbc525f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa8657d626df1b898d250a48934d4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f044af7f0933d3b171805c7f9122342206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8826eb9f41610d1558120d5eaf75667207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8f0d2eb68effd9470aa27ed268665208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015998852042fe9182447ae3b6cb16ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e84f59a7717cc0a18baea234630f32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa460ca9891f8648d3646bd52a42df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb9ae61004afc918ea0f57a0327b80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0dd1ac7aa867754d0b5483fe1e04b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1fec927e0f62f318a740398550816214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed079d2812a154f0c865be62a113f9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c870b848006cfad8c41339e6a75779216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726035868375f508f635d3ce621b61b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f530675ff13e05f58912dc580260585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d92e3603dab319120113849ae151b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ac6e6c752c2a1c5c415c8bc2231f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64a3d57ce4c7ed78bf8230b0ab51e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574973ffc8f30cd6f4e946d5631c56f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d71f23ed918558cf83959beea96cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ab2f1af8c795d338a08ab9a22c576224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d86b6219429be2701dc33ab069f2f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2875f0cb61f76916426c726c731c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0e382f2d84ecf98cd00ef2c3012f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44731c653805d96f7aa6cfcf3ec5ce66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c78bb36a8aa2354b54863245229f50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8ebad0eb92450f66416ecc399358f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff7f708b22a569556d8c2d06aca70d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140e97d6a32dc289e9e285efe1363d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dc67e39aa0db508a494e335987a8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d162542054fc81e17c9bc1dbd819a06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a98369e4057642e5bbd744951fa12e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f0e8c6bf89020971ce0a1be213cb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965635f3ea93e632aaf25f6c3b2f956237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dada103582525f155622b44050c73dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86406dea5f5a235299025983d8d3aa5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9805c464efab7729104aa840247e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e731f4a3c984c33c566e757c4cc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bebc3923a9167d5ce75372a165e94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eca150548212e81dddfccb0a31756243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417632a54a6e2a9bc1bf4ec68391d31a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321e83114fb6c70b7e8f9b467f9e073245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d5b2bf4bec0c385f6366677ce90c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f993862735973f1420ef694db78b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e661fe9a4a22ce20a7a63605d0a3d6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db40e7780a2571bc602ebed2d13e96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7299002f1d9fdfceed0f00214a812f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73583dc63f002483d8cc059c2549a53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c86f87e58306ce05845238ab7ad54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d4167115e9f2ff210021d6cd8e0fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fcd5703ebf8d9ad5945bb2a5451a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb21ac218e75ce3e6fb53639017f59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebf9ad0d97a6b45f3b6d3d7862afdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754def2bfb9a0e3443cacdcac08c67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b25f1ef37528e4775079e0017e687e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013392121637effbe935f064b8edcb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee734dcf120ab17cf03b5acc187e7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c415019dba87fb4f89bde003180fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11984b0f6298b50560358430959f98b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e9b0af27d2a3d06da7bd010c95ddf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba433b3b6213558a39b25b00d56e71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc08500afe68e4daaa7e98922adc52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf34c911e35d09a7ac4f1e6cf605a99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006b7fb439bc3384cb2e641bf3c203267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c576844611ad974523ae684adea69f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d109a0a101214597bc9300374e53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a40c0dd2e0c321e52d6d7978dba67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fa82217e95787466f4052bf68e19b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1210533b7eaa9f5a0781f952df3c00a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda35f40766fdc47fa41c7252f8748273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25972e778cb3bfca47eec43b762d7584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d800910cd4c1f8dac8a6a32ea68f84b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa86f2d6297f59b2307bbd5d5a7671276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b33009790e8cab30d12c6cec8a85c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef877edff2b7153f40a56740750893278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777ac165d14a72717799bb84d04e988279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d80a7a5140e898c7ab2baaf5cb2cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc452a1c0001736ca92951a27c876b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3fbc3db79fc8d1b2a8f462406e739282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b353bb0783929f0cee4a718d88d9c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60348d55f8b66758505297df2fcb3eb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c62bc3006d1bef549dc6c00e545ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcd5536c9a65af2eed3a9a5960f933286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ec3511b4a4381ed0c9288f0584946287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af216e9ce9d7fcae602b3d49f7f5bd76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9883297493cc3ec0723877d5d989bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6c2162b8a6050346d51e2c1cd3fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b30edc5c0d968194bfcb0fe5004aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0f59304987d39b9856e67114251a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc75c66095da343db8adc6e3c62fc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27ab571b87153941dde03394b37b2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91348a87109cffd82bfba19dd6387b30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62770baaeffb1d1292090de467afb32c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1526b69e880720aa32fcbcbb1eddda2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb517bfc042800488ee926f2c46f8cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5348754acb4ed478d5bbb1d30516f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f71087aef9649947357d638054192300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0779f2b4cecbcb157f1fa65bf48f5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda88d6c747ffd4270bd44d329ac4c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ae3762cce2b018f9d69a2704673c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a23708cffc21918cbc42a02d47cdfc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615d20bf2ee61c8fea057bdfb4ccea1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d5d0f32388f5e398b505bfcdccb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5f95e90dcf5df286dab44e30e9b72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702fbd5d2346f5e052d7335498e668c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfbc39751d1e994b9920d752fd1cea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a363bedad3f56a4f4fb61b0c2f292310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faff0f4ca4385799af5af6d3a2f230311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9396d5fe2b3b81ba1c0d1e779651312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce44fbdb1bf009e1352fd6e4992c9d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e53f4eaacc0e1226c6a90365c4aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24800c7e1979bb4a807a33a5fcee9584315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c450577250a16003f6b83116d6e7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164721b16e997c48b97ce45b2644f72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95cf21a05eb2d6bdb071cdc85842ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db641cd24c998e0fa7487cadacd986319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e50571fea282c3d4d339cdfa454d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019feabd7118567fcbaee2915705bec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8a8306cb66d2dd8f17bfdce714e70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823d96bf6763504460f894fd7bcdea5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afca35452444809148b5c0a7dc8bfa5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ba9ef95c3f3de57804cba61a90012325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d04801c2b337a61afe2607283b36d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794021bdda9653c4d840c2ac9256fb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bade9ad35636ca8327544c88055c99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de17fb550458dcf64ffc51a11cef32b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea4c220ba8a1626048ce12b103dc6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb229867a5c46ec198fb86a21d36fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f1a90a22b186b530cf1a7435ce52a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa56716411635a0a3d81d05b9bb853333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c79f3e0b70122db98f199c7458255334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ace83807efd61d198d4f09c62e1268335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd709d1c08ea6c2ed36a0c2bec428a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475b3f94aaa096ff5e85f66ccf9a635337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76113598fbfcd1d03c8268e299d5e3a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9882c819c160e69d543c904c2b2fd4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a84472ea17b5bc07b15c368ebf0a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327cc3107590c96422cc3f6f657bc16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d9b4dbb864e0cb28ed442c96fd4d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8591c0d257aa9cb6d53e0785d0d05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d2c4b6cbbe2020c5d25100d24720d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6aeb1202b1f6f03d0a81cf354ec06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e87253680881b4557e332ccd91a4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb6aa8ab91c6969d2d2749efd71f37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db6576b5c58513122b30b205a891ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be54bf149c2cac08411d3c42068ab86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a461450b91fa92719910adfc570b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa53a95dbf2cebf12ba6e4c160e83be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1690951fe9e2f12530a0c0a465978352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be391cc92189c0018845316418073c31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b7e661df0416d44d520066caf5e31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd9d38b2f31c09219cc2a4e22d76ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e10be1a6cff3a74614981d6639981c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b337b8ee55838cd589d7e2e9e1109357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51950e6fc4974ebdfe93e38e80c193bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7f6349eab60764fc89a314e965fd9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a9f79501966451697b1d37ca60536360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759e9653418be4eea46f68009d970d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddcd399773b181f7e06dadbff9bd41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d902d0ead3a86522f836dece2bc804363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a90a9172291135d1b7100de6d4d2d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a7d02d6392a5e7d4b52e2200cc6d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a8f4104d651a7fb3b199a56056ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226133ad929a467d774ea6e96a057374367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f646202649b16a3c97fd88d95103368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a782af20a8396e393d13b23ec4a60e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1c4fcb89fde0ff0d8830d54bd1263370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39922155f2da5e8f09c424155687885371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddca05428078bd620cc2866fab077f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d9a9af1855a983f9fbe9957215423373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d1c49e5c8bd35cadae4f7ba33663e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c5501c63ddb8eda1d9e10be568b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f6896af839cad1baca97be6d70a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405855909ea878a9be559bbe14d8b67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdb0c3a2f87e60b2dd244ed0e17def378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34df6fb82a885ce9d8e2d397b7d26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b65e871ea5be8bf0e27242033b569380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acdadf2050270d2bf1df0082efda9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3a27c38921290090571a4eafa6ac8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001f33c47afce40700373f1a1186ba6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eefc9df30b7d57b3c7aac29f7ec403384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f156bf65f7b24112c9af2bdb53b51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd488a014950dd53c50ab81de0123386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66e294afc44ca1b8c43ec707d1a845387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734996da617af18072e7032357a9a414388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5ea721e1815961174476c67f417a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bf0042111f99471345ed64d8373a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be14bb92217f2d1050f2f5dcd27c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327af5fdcb5bc706e728c088ac259f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97764e5a3ed829cc462b48365d89b29d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158f5cbc33335e565d2e0487ecceb2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aab2817c97b6591ebb475406e81f98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cf18fdd25e50092313b1464d9fdf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f904a4628be5b8adf5783b862558e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab29e9254b9715e45269710b74756b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03567ecf707e383ef2dc64fb9afb522c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fbb451e5441e1df0834206e02ae9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757145cd5f62cd41d39e6f07f54a7495401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160ccbabdb07a87e2e3010ffd1b6fc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841acdb9fee1695ecccd348a5f472d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8414eb813236995c6ed7802503f337404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfa88d9658aaed94bd09509773a8e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703fb07ae1381d157a431048b4a153d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bbee20c69010e8491d7db0f32ec05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2fe6b529962b5683930108c3c3ff8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3599459779f539684f3658db6c5f62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbdf9f21ac58c79f18c89a92b3cd26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee86b5345af76ca47082639efe77714411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b629264e55eb8475e4e8760f0b6f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac208f57e44dd1013fe10e24cff0c216413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9455dd38e1c3e6b572bebaa970c1414414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b4fa43ce03a39e4f4f9af3a9dc7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4113bba03601522fa7f393faeea4513416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8749565c42cedb9f2bf43d2967344ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3b393ad5855276992e01b080cde65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff938ef33e4117b195fc345ab89845419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45d8e60df4992fc8b3bfd191d8caa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6f044937af784d1a5791289b9bd21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea9a4a4d20752b0047cd23b833daa6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82399cd81f26fab202013095456f2028423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964a69fcbf2a9dfa61f880eabd621bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d10c2ec59cb7ee2f864b1119cb42d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f7e72191210dd31c3368802be811426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cf57896f3ea7ce5e1ca94b64c76cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a57ed42e589d69a19a0f62cf12d60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99db3ee974f2a4424d0d2c0184d091429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6e8aff5dc0d998e5940afbc36707b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e196de6d14deca2d3d5ad137174977431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62547c232bb21c3e775bbd86757cbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a94191a5fc7afc39773ac8d9396910433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca70a388b1925e397a355b9a11c09c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11187ef960773255501500b15293c79b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981cdf5bdf2c9b4af5febb3b6a3d5b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc066156d44441e95352fd4daf08f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3cc0ca3c3101f6ab0e577279c78e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b5298190279ee4b2ca788c2e75973439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bf85e50fb77d84a14ceba41d48500440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be606928b6879cf8b93122b5f7fdc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21a52221bfe2e47e0158bb8370d550442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1ed1c8f69337caab955a6df12ec5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506f54ff7f48dd59d56498dc44be997444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68575f8677377595d3b05037d1549f63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb62593e1c470d38f359294e3f8503446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7280824f3795569ff92f377bef2e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a08ba6117dbd30d3d4b5e5ebcdc5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f5a124861a5cd92c4003f93a34a10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77211d5fe5ba5da1fed88bbabe83ea48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe4f5a9aafcce3a066d1808f14b226451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aac6f2d812b046ed032546be952b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be961053a6b3dcdbdfd8c571414ab5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c50ae039abab8df6a1981872eb03a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167814d79cc0b42228ed501ccc73d242455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f081d524ac6f2f08be90c2d090ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74c87c6a8ca1b5a31ca10c01a658c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ee9bf72e120e91a160aa958ae61e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214347cbdd4378109811f5c9bc31c274459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aade1bdca3f57886234fd2f0434f793460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffc3129fa3afdc06f3665517cc1664461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a845c668d4efa061ff8c21e4bc1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5681b190b5ac54b15071fe51ea367463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959a4fe1e818205da6abca852b26355464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b543238bd3407ddf3afc2f8910bddb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98915c1b12018918b4f64ff1367ba2a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3cc87091949433c872492525f18d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71804b02305504dd9f468b09e8a855468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cee61a50a0b0b84e1ab44392838a49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd9c8e9fcc21977660cc54b5dee9d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc852dd1982718cc9e3e419be431e5cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29851f6d5fc7b841361ac006b1d937472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb5cb2090770c5a9a33b29f9c886c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e19677b3d8dce186bd757fe4b97760474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961637f89ca7fb48de892f447db5ab5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7aa86bd14b7d72ae02cdd29ebb782476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493500b1b3fc35ca3c79d44df9cb2ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569749b4e19857607f1dbad2b43bd16b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f379e74f4081d0bb885690d85735763479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313ef3f0917f1ed04d027831197a756480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746da4af86844a5f22f01dc08ccf78e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ffcd347c7c84fd6e85063d7e845fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb87649ac88edf5c8a456c68a32e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b22eefbcf5890cdce530da9c10c82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae0276a2c76ab126109b97c9a03110485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2521baee76f6c7b6c68143da4d02ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61114e51adf88574482b7a70b36d8e31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187003a180384c6dbcbb3f147b30e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ea32c1e23f5b92aba80995cbb032b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e579cd5bab0962a0f68213d56a702a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa72b13b090370d3c64de454b5048e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6914ba4467cc11aed28adbba9ec71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa27a9a75f479a859c118acac0cfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47d5111e1af7cf2679d85a2e1a5c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b07e8da8698ecaf1ef614e8ad8d3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67db456d0a95811d49f72ba1a49fade496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef4b0cc81311f8f56d0b11bd1bda8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd54ef8450ccad96e8ec0a72665957498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd43206110686a68163c4d9f8d716e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecfb62c176c2f8e42b885f8243e836500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaa91d84c24148e2a02f063f12162a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896ac8fa5c63a71d7dc4a68521a6b88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a716c0d428c238eace498de48cc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26560fa2f1685bb5ff7739326c32bd38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ae905950fda0de017066a22712a50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71565a8030b2086acf8c0e12a9c10770506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05991830f8433b7947bec427b5d995af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703242a4ce4e0c10093810a696b301d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac869a3f9630b4299d753692c5af4326509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a29c65ffb3caff1fd38234094b246510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c490b3f293c84fabb3945878eeac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385c1e7988f4369578c272f50a5f9f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b936ffda303233974fc7bbf4d059911513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679517129db918e56b7dde475c64f24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a331b4c0db62706daecbf5e0c107f1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84802bb5b1a51a142bd30370e307822a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1c063016ceba7064cfc557bcd940b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb663fe2a071eff8ca4ceb92d6f63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3ff7bffe5889275919e66ac3a814519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccc6e8cf908275218ff19ef988514e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2fa9806eb76054b4e4922919f244521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23476e029c7180a2eef69c22335f297522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149ed36875bbdffcb27eb84964e68d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3710dbe52916f05901b1bec8f83d41d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baabc5c2fc9410ceb13277a359d691525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760cd6e2f376400cc2b680d5226d353526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef030e6013fba49dbc6a85b9db6c7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802052e7f486c650dfef031e973cf75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae300d29e04e9979f0cfd88af157fc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9388e8b3200c44800579d076c68859530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9b9812397a6fbff50060e89361398531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabf7f6ca024fb53626516a1dcdab07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3efc7374466803d96a31af302211a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3655e1b0a410430ae63a695d052881534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee739aab310cff3af1b4d766b84113a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f644f0964de1f3b8ff0c555898987536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321e7b6dab9933f83b7471ef62a4947537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cd0e546fc7c7f599af739653d3c7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcd8dd6c36f28ee8f44a8979356a7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fbcf3ca64e513447d85f96d310153540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146041f08136239adb6a68282a6c857541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b7eaaca3d89718cf2ec49bbd6df13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf063014dca732b8eab8b60a131f8a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06f698203955f999276271858be738544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0195e6a6e16d10c98dca832bc266545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce5e378f1e3b4fdd0d6f38789bc595546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b40820876d514f9de14bdf90706aee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c19474a945d14a8dbc7cbb2a67881548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e84ed2aada1abeafd8f561bc2b46c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99123bc013f8359b347f7a5d1e138cec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e20d1e1fc63d25ba7876416827c10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fcd232d71bc1987d3c5709ec9f63a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806bd09a07f3a902f359457fe1846ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92521d74e0c022cb904c2619a4d0d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455f6394aafb3ad8adccfee0ef6785b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c347a9aba24ae3f46c0c4432a1482556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df5a88f13cfe67667cda742d94ddf7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f36d0429ed3a08f61e835b8f3e47e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1179d9310173b3b0f140f0dea637d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d43c5fd5a4c80b854cb3dd7e328471560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964cbc73176de79249151882c54e983561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93f8836c31ce04c03cdd4bd31a5d47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748d20bbe801851437f4ff1eef41889563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10facfbba5ea6209e3a90cedc87f4950564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684a627dfbabdaa3cad70e19a32d14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4f0294f0361bacf3a0e2b685a5bc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb717296f1ba4a2eae27e03dfa33f56a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d24e221761b8b287c7fed05d76290568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe959b6f867562a28d00b81c17bbb8fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d553dde7594d674c828c189521c9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f598bd77918e649bd4f70a36197114e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25577b1313e71d29e68cb9418842a2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7330cc752a443b219ef2659db6fe2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240c93c5890b5d026106b974e5a86b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf54c48e5a197cf7ff87c4e2dbf3dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecb0e1dd06fa9160fa50d63397ed0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460710bac5efb6d82bd30c49131f229577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc7a687b11768da1a61106dce4d873578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e825d0f785cb5f4065d4468da7c83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3660dcc88e398b728dbdfd3596e22c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360c13d3dc9a95f4375b11cb7644bd6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce31d6793ab70773cabedf3bb38ba1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23239181ddd799ff00b389fcf2af8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d7932486b90e563f9db99bd1d8ee5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2d5ec6a56531149978aaf0962506e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a455750740d21dee4b96ea8422e368f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0a11dcb0689f19d8a0d4327b94404587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cef4928e78eb310c9ecd78cd9d7aa0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d542f26282c56166adcdefc1be3e10c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072fecc6d31997d1925dc6c67c80f6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9687df292ce3fc2e0df388c0c177b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcdc45e8ccfed1d842b5847b2512d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42831e6faa7dff90223faf312e02653a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb2862c85a99270154acb632225b71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e79de0c4d2238fd06d84ec7d8f7a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b6784eb663c65ee7ccd2856bb9116596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a47f9d326d1579c89d2c33e8a051b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc0f111359c94672ed720a905dd975598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e6a435494f96b8d7c4119a501c633599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ebb8e94399c0ec1d23f67b5aea015600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f6807b0059aa464d4d16757272d6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a8b9ec162e172bfa610fd60ea5fd1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa66c5602d04c7368c6348e7eae418603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fc3a7506a826f4b71bc66b7dba457604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3713a76fcbe607a994ae4e2d5e9f69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eb4ac1381c1e00e1d71c7e4a43151606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46296ebbac83f3d87751fbbc0705d21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb0cb77e69b6646a7101c18b7366ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a88bc87826c772908ddc7d521d1fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d2a438f732717565b4d918eda4e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e032105d66de3a6850814f3fec88e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf16c76bf097255582be68566d0cc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc30228f4ac860ba6ba0552a2991103613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9aaee16cf53a5856faf36d6e69381614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817851f3c9f457e95092ca33d291b66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f1196bea93b9f677bcf36dc006e90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755483b41dccdd00673ad86a0d2ed53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5748972e124e0ba43f72c12de7c325618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31f25fb66ddc8731fd80e18863094f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4817a16ed40e69f7ad55afd99f71a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cc1b95623fa639d4b61550298860b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df127a947630f28031932e26004b5a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be0f210193f78bdbafd461577d2ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534471f00ad1ad83c1d5159368ef92fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41408fb7e1244042e74ae6c4282d1dce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72097d8fcd527c80657b9994c5ddaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9c4db9f587b679e3f706dba9de6fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6ece21658746c6a46359923e74b6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3196aed93381fe159987b3a48884b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdd49755d7af3d0d9366fdaae013c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267cc5c35eb8ebb46ebbab0410a7342631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99b30c07bf977cf810397db3065645632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05499758f18355c5abdcfaf295e46a11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f0a8da77f918a872a044b8634841634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f337fb6c823d000426e00655d24cc98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea4590c2ec1a235ed7ac9b1c2dd528636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467df95fe02b093590e6baac0d10a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c35f84b146c4b8e2279dac152766638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6084db6de985fb591de90d21a4e8b56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366cbe30c1c75bba1e7936e484d9597640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68b6d0b7358b6938415795b1c4e71f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e37db7fc6cfedd7e614b06bf59dc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98d0abb26383de64072c6fb7024d16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825255870f5f005b4faaf513fb1c484644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf922f7a39c8263874cfdbf1b582cb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47852b7f00e89cafc1f611751451c95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6910d87ad7c85dc0ea6a74972009b00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ee30c2c96fcf3b53165027c124db5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a262d41a60c1bfe70dbe03bcfa3069649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a133c0329c7bab7627992cb1684680650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d454582048337cb28115b8908b422c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69584442748024b20278f363e159246a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c3ab76158f3865d36b94574ef37b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b28f3f3dfd8663768753a58c67ff3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77610085a92a23124e22602caefde6aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db1bf6a95dd636db4798405465fdb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4dcc69cb7248f94ef3288b8b733a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f2a9d0cc91e891a43e103aa64875b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaf89dcf412c3e580718ec92441978659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c5be2032ec98ef277745eb5cc20c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af910e877065e73a509f22f932cbf10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2ae5d5084d5dec2bb1a84bf3787cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3aa4ac2ed133988148bae04fdff52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2a240108f876649b2aade71e5f3a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde5261797acc3197b4a55a0546c68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dbd353086768fd940b6d858e5f94f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dbb05046e81a558a8f67137c4551a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423c84b21d100c568b3726bf775b614668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a12fd6def61e7ba06520e373a6d46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801748739efabba16282a2f555c97df8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b40e8c9eee115e2d05cae21ea789671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315866be0c0089fca8bbdefcb5c22a4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717462aa24ab05a30af51fe484f3406f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e305d0a4077c2af31f3e7ae866b0409674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaca86911b61b56c090c705302e4e63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282f0665d0595df586f70722f81830676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0604343dd9d63cf7d716362d942eb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511a2b43eaabbb71621a02fee21d86c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a072d262e5ba480bd134d0125fb48d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81527f71cec9e28f7b6fcbfe3afb7d3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2ed279863ae4b8890926d3c8fe3cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425764fb7bde60b19b0c485d6f92961682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92262fe04447538c8edda0ccaca870b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c59a0553597e163b5603c1b16b88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06857cac290daef4193f623ccfddb227685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaad9b13e168c3f6e391cb8cb9a012686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48189c0b9b9df694c4ff2fb0f438318687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94f7f991881a370d142c422c81877b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77923c48aeff2225f12b5c26ecb5375689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4120c85ca08e11a8fbd6270ef45ffa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060d18e4161d0e2212c5548360e2709691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22504c7584626172203798e5251d739692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc9e814261ccd7f6ffe412a2e803c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7398990c33748098ea495717fd6922d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6c2262c90361f1c37e571dabf705f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4873e058a65c20062a43214e7282102696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1094f3d160f88c382fb672a8413f5f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efc4e3d8e53e32577b0329c5011016698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0f2d7a117526f23627623d0f49f5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb9dd795989babf66dea4c36d78048700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aa1e4a7bc3bf4e226c068f48b7dae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2c10e8a18557a7aedeb2bbfaa14c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b4ce0521b3405dfb9d428cec0724e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0362e80b275fe5edaf9d48100fc3457704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09b070a5f90452f9d64bd40e4d2f0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a9cf0d4a2b12074d6ed0a74c274f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faf127eb43307ef3b44aa1c2f5f34c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd561ead30099f306b1c7ae955c5b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887836f5dfee31ab90f047620b9a22d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861aea0e927d4ab54687b02a42abae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126851cb96968e80e4aeed6b2d03308711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976738fcc2c9e15a9cf21a2ef2526d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02649e173cb80df1e8b8c2bbbfd0b786713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c225c8e1b2c90d96ef0ef71907209714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1954d979941d8529d0c96101d27b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494ca84cb2efa833bd436bb768a1770716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c52e6625c62ffd6b217a75b0c6c4ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88924e105b466c1a8a0251275e74fa79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298231340e9760758e37ae3d7fec25f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255e8c022fa896c128672e07b222f59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842942024325a5de9225d24291bad166721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205352b2196bee04b3e3944af7d71c9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c51e4c425cc510162004bd2caab768723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daca0fa2fe952b82c31a2b85c888bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a02934e8f574ea0fcb17df347d8dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9975ff5cb0d22a8b27b8000d174018726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eded6dfe62bf0de5b5ff5b150fee36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1ec30d7f66c8b536b4299c2626b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c90d9c35fc76be12d29945a359b3d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6aad61c129829ad303b86b39e4a13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a60562d59206fcc43047334eea0a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f81299c6751e6cd235752fcf88e59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fbf5689b11bf4884bfc1cb5211d05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a3597db3ba0ca9ade5be54bae0d26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013746a31c613b000798966b15866f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c206c375ec58882147341bf788291736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddda1c62a590804903fe0df3465c261737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d82b893046683cd508e0266552ed2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c82ca749a5fc28887c22511d9eb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859140b26523f0d338d31374f4437a9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c01eb55ba1127335fb557154e0bc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c01f387afaf2676625b90e1418a1b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b234deefc5d2ed1cbe35955cdfb25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9988e6b75ef2eb2f454fb2c08e2003744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32fd9bd1907cdc49348edc9d3b2ef3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240053dda755761762b733da6b96a5b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36027dbf255e2cc5b36ef0a93a2e9ee3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477ea8209d7db43e8441e727894abb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26869bf5ebeda3463ad1fac6c4760d13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b465d2f47e6edd97e04c801037020750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9496d6a4a8274d5599da47f26efcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6353b9ee875927877c42d780f46b00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3458e97060028fd3b9dab2f16ee5131753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab117fa3562c9712d85e90b3da8dc2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f409d9c90470ef32a066dca964f4a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48a2bab662392163b923b4fb8b89ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cc5b7cc7aea3f80042f39e7f46fb1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5783ab500787b45d3b5efcffe0d89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16565e5fed226cdffcfce3cf0caf2c41759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438bb9d3fc303e176c085aacada433a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca26830bb43d7d14da2858021c939b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283aa9ce050c13a8533205d62dc278a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf121f10c062a2110630dc8dc60711d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b2a16370c229f4f83f8389dc3a3c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e6e700393888587ce37d84d0f79d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73afa32d64da96ac43ca802889f7124766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6e7e240596350428e8a141c8e07ca767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a15a9ae66eef93a3482b05d458fc7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca299eb8dae45478a79f5e1c5e77f56f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959d048e61908b649d70f2dec2eb2b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae6f2c36c842e5c6aea9d64b0f3a15771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a20b228f62e3b7a6fc45439af05b44772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdc2a263e3694f2d411a9605f20fd7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ef9c892494d61991872f0534ff67774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64b4055edaabd73babad718cc59a57775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667158efe5d7944aa9ec63e5a541b741776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60276e1811aae56a5c6c83251ff3a1aa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2d68b0f93ed0a70334167acabdfc3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64534e25cf738ebeea77c9922ee6f565779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb6b922c82c0acfc694d89ddddfc42780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1842d765bf79165c0f64f86be034a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a2185065658734578de28f5cb8ef0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33080742992c4a34a0c8a90668d51091783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb99a122470d7842dcc21120800e5c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeab61120ac231e7f9167f577578d6a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811924616ce4abe53ca94732ff29436786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf94ee0746f492051e2e961951ee8ec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e7508f8916687268cca0999f7c24a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8bb0e28a10abe46f6d60f4575fcc2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9526ddfbf2588da0e519c9202cf385c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb573675489b73c4327c7b4710f08f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c924f4f45ef37e20d8029bc25eb23792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9ee1592349634c616b21a4e0fd108793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f346db41ed677d5792cad401cb92cc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cda2ec1220f0d259816f86710371fd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d00a1184f6e17a82fe9558ad1dcb98796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dfa3e5c342aac2ac2b709c22afff7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba4a2f12dac911ecb3aacd23c0471a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405da535a1958d166766a559a9484ba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040a2223f02c05376797b42e0d38c18800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d30f87f49b10621434f2398616c8e9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedfa93ebf54476b1d9295d84b3faf2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e409d738af3fe20af5b2811d29c0b6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df74fca8f25a3b60f0a90868ef6559804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c12ae51301dcdc840f41cdaf7940a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c79a716eef9e3c32d3fd6294111955806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf51a9ad184a97b55d53f3b5ab2168807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d49eef261110dadf1473c2e68257b6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46737e82482cf0b23603d37ec860c5c0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2f0df9e2877d24095b4764ee040b6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7eee076800f98841afaa92068f044811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a8f81e4dc6c5157624ec1e70d7fd5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b512f8fe8354f087c2602a92f6a45a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96659b5c31571b19c78a0e798d82d68d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96462c920a62fc1599c58267b28bd68815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52672bd3a7c9a761b58cdca58d8a711816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8e5704225d589c0b2632fb5da775817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73efc0ab00b6e8cb28c7326f64de361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b5a478c369c7e9302874f8bf7d12e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6adcb5a1b452dd450aa4eff81d0953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0725906244b4134e19c8c1a9a893f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343989b08548ea5695bfde8345b53725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d35c0c8db8c00082cfed76e7ebd8186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba037592048f4a0f2255f09fe2d8787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e520499b9be12846bd90c6b99c2e208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb113e388ac9fc8d8b0a2c5ad847159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec552df06bd87d95abb2d0726e486510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed234148ab030186782ef82329a6936d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b64b92fc99cfbaa99641ed7bb7d4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602c0e36cbc1c9b5907a1937aa8014b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a177b5f561fc216735908f2d2752a7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6998abd7bf51cb2a25098205293c2b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dadbdb94281de654732fd97d24cbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d48d90d486029cf29672b34fbabc9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad02c97202798c97e147cf6bc29eee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70185af87e132086d9798e2f43e01a7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7891044d1c5b726a4a1cc0943000a5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a22d9d1281dd5401d7d330b90425b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790016b310f65c2426cadfd79cf4deff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873538eadb286aee3f8c2a74f5954f8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4b4e4f5c8631898102baa63b2d6fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2a2da873d8d3a318ba3d3f49079d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0cca35c0c40237d4ae5de3972b5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f4aa0b0fdfe2d3c3860a66079ccff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e7c6bf4513132f2db81a13142b6f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d72d31a742dc916684b788e39b79d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9b47c22991426e32ba335def3c5ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265f78bc9b3be560849c9d2603894e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f676497af09ecc957450913e7f5fdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be3ab5b942eb2f25dd04b8f138d96033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c5d2a1f8b30cf9086655a389f28b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0bb3eff0cf9801284e69e9969608a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99764145be059db4b4dad0844817bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbe82b1320911b6e5a6a3b9edf5faf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a616fe5c575666f9e3bb69430b8f0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b19acd32a724b2e70fd9daf30a00d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87437142c7ff5d0081a52fba8f595fce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea0c73bcf2c6be161b34293cc48ef341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c591f3cf8f73aada5bfeb263490a0e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766e16f053ef4482df4f7c5fd67f91b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e20cb1a8d0da46fedd0e9f0e2037dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb8c4d2d536f0642f2c724789ec20745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26b08e656fac731cf4234500c572f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7a3a000856089bb6ec23f8449c24547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228c1fb4609cdcf479fd022d0c321af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaffec1e1a998f113004350f0aac24449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a04984ac9c8078864898de57d994c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8593673e4eb1b3a178360ffe0edb9a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d02d894f54f722787440faaf25632d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239bbc58e3a823da252a19601f749ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ea956148612051fd3f4b0b17f9eb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b8e11813dfc0ae66eafa74152113f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf73c5c1200ea691b22b87aa5bb84d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849316a08434f927fdb746166d4e03457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45e02834e1d5d44ad65612215f8e5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359048248c864a375e2bc578eedabc4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38240c85139b5a2f2aa5551281e17aaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c0c3723eda15009e3ff3ea9f7ae7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce0a01be5995ba4e4036c95a9787e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76533254f8b2530bb1aec6fa9516456063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26d33bfe50bf5f646a503d1b445cf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dc141b55fd8e0208b8088fbbcb1d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb34fedc41868397c0abf272bfdcca866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4932fd852290de8f35d9fbf5abcf467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c3fa0f77b21a4b926c12be10f114168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e89a6e565194d10e36a8873a7c7d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c4b635e0751c446fa2b1c7257d02370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04956b17d54df4b8a193af42193aff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314b7fe71b8b79c25005985499064b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd686074a12e3f4ed4f5beb5ae9ff373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56755632db6afd4e70c31ea76913ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5efeacc933c6fd659271a93f37f9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb7d0b88b946c344bd92b3407e33c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b70de7c0107a2d68bfe687e5ea73d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c970c23b1578374b68ea1e36cae0cb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61857e39945ec99dd21313cb5127d1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd034ed698475dc497de5b754f0256c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753a7d2316543f4a842fd2bb822eb4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74173bba13ec462116aa9dd223a750182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c1ef10c3785602a78192e0ae4763983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69629850ccc5cbefedf22a364290163d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905353929826aa0d03c7bfa1e58fba1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac67bc0b82705d46ba07ff5626147a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826f04b76d20ba924dc7b5da11424dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c0d6e6fc2c118b62baef8cc213bb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d70416f14d3b9701591e6689488c1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af080fe79f283ffb099fe58a804b85d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98818c492f6c1ddb17f95e801eba5d1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a15376f02fb4d34886c508ac1ad5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15274d5b38065c750cde96b0adbdabaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530588bc129fa8e07eca5712602eab8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0027668077bb28f551493ed0e338595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0319d98a45751769c24238a0dee396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1e20a0b02b160f0ba9d55cad15b4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247b0df6fd04ab9c608593b35d43b4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc58a6b21bb2748ae50ba4e89442e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0deecdf9445464a39f6298f24288ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368894ba2191408b7a541568d4d4798101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f15867a0e775c342b67e502f9645c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a64d40e6a8f76a2addb13a68759d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00b39f7d07a860c594a04fd09c0fcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc79766071fed4c601da1b9d1a3d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64313be792cb530e8a37dd43212c88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e4f2b2489a4ee23d0e070ce4aa4a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc3ff48f77be2963927e278a8b52c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd30dae6cbe7846986a1bdf1836ea8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6169ce3061b88877e794576fa774f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278acacde7d5aacc4e6d8e2de798cd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e418e50c79509aea6f0758507e3653112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26250e9032265c87c6d31869a429f7d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eba02c0ef38eff0fbb6ca7b8ba35b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dd71ee534ece86127620caff8b4d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd265f2e964050072b796a1477f1c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c197d79d6278bd3c863806cb8de8b75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e7bae74bfcc16a1afd62c2eb902de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f85fc077bb7a76584225bd2603de17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bc6bf7d59d6e9bb2a0a3b6e8e40a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccb61d89b1023ad890aaa986098075121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc98d7bdb3c47f8c6fb07939b18929122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b95555f0b5b6a6253748b3d8bf2643123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ae40bc7139907d6a715fe9dbe2a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0134891af9760d461abb8014e4bde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e31add04d6609aa0ec37c31db0a26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af19b69e3f05fcea6fcea062ff9f26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e90dfb09167971d3b50b08647d2d6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d433b9652b88c11035ccaadfb827b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb04f6ed929f8b913c5f415e0a95de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596584e5d6a05dea9649b2c8279e11c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec298fb2e910bea9d4463c3464fbe9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c79eea2ad7eb913bcacb2f2324e760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9d6f101c4668263f9da5d9440b022134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af471d63565330db72ea5e7afcedc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72329d058ed6eebc4ec1a1f6565e273136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875baaff7a7e75ac9acf57ae3de13546137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe82f6277d61ffd0a77dedb34a607cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dffe579757692928e5bafd72e6d61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30695e7a19ca6c88efffd8bff330ac9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812bf52b5bb45dfe26f9e70fd322bc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22604ed76bacf4336978652bb4a18251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09602506d0d32394924bb35397fb7b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e78b333610f0fb244b9ec1614f953144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df69588e6511df1271a70d9be4c101145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89e2f3438038d569f2be90ea077368146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd2450e6d4845cb53e36d19c92d8dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc158d47e337f94c820e71b179ca5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79b80d48a28dd2129438517d01eadd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33bfe5e1511281424be4ea1dcf891c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2b9325079905fcf45ea236ca907eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ceea05ee295785430af60f564c200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966d00bed7174ea6ab84f8bc7f43a67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a590c7643098d390f3887e8e5e33d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dc519a26e3b41d8726dcfb11ecec3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd8dc78b4f4f2e201ec0808ff5d3de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc876062f8964afe13c0508da13ad93f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8575f324751bf3d74ed50c98b603cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d66b6a589c890f4a0611e6468b2e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45522c49ab96282ac3f8735d3e726ccb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a0ce273ea62b0afe5c8ecb3d1cc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090d43ac728b12181ede2b12ced9f59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156bd89398b3c1cfda64b378394349b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754be790f6b31ac62dd5dcfc7f8ba43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7829a3975b7932a74106ea75c7531165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2e7cd469ff6dcda6040f0bc6e9c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854f20b500d40d831f2662d314006f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a478c715ee9f84fbb85bb43d5f5b9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fddb34d88a55cd5d01d389b3ec1906169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6c5dc294f5b4abe515a4e808cbb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d00be6a98483d7cd519d3ea178c12c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eb8a5efdd53e62e5ecac433f63bd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef781aa643cb68d52d24076a7677eaf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3667ff82fafebded0feb95635c0444174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab76fede05b468abdc618abc65bd665175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f106564d77eebdce5c7f62279851d24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88042e026a58c90e03ba2ba5f0b9a24b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872de5fac1b16b7e9a165adf109be79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b718fa36f18630360b5d8335568c4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22d2f4eaf841000afeb17de5b989b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae091a1184138694709bd998f9d93436181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688d6853bbec19ebc83399800b7df2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9053772589fb232544064f2ec771d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b9bb1ded35e279d68718bb1d667ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca171a5712f43cb0368afa7ec377541c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6aed04e9a291e691d9d1672cd1ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b18a65efc7c4ebaedae57937c7a415187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc365d87a312bfe9c2ee0460cadef408188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ef5c9cadef558e7976b0f731b1249189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e022b3603ff1e89f1421b728872f055190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9a9acee23919df2e5e9d9e7a04a18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de39ec53141a0624d670f60fbf66bdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660bfaf0508df291579012a072e0d0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef63cf55189e2d3fa9d2f948dc8caa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a38bb99aa53b8e4fdebfb291aeb7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84144eb3ebc84de677028955ccbe23a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607650f957501275c22137ec6066fc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63f84aa0b4d0db2d10e3d9c3bead31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364b0b1e0146c477a61c5ea42ea1e54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a308d752841b089ec1511f4ebbb1706200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b067459bdfdfeca5cee50cdebcc8a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3efe32283eda068df22ce23dc0de49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6222eb1fab1658f88ad1277ebf313203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a73e7a7a808fbd28b757894a1012d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc3db7dc1cfe6a0a35a07c57fb756a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417bc805bebeca27b81869cb702ffae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc4dd31350a84921cdad8c1c6e46a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37ea1bd4c0b35e5c8f29e4d2b32a3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f3e65cc393a9f0fffa2f9e64a2ea2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863cd9635d08411af1299907f8254ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845fe4fef724803eb4c2e9fa820860a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c83532c2f9ce25afadad978c9af39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed1f609fb2171827972accaec52b44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd546c11636cdf2480bb354a6a0eef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a79354f4b64f9a5ac440fc205e3717215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af462b1b396bb3279b1f52634194af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b170ab15876ed07a8d4800d051a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1ccf7921a84e504bf8b3c502f63dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df1a0b8be6aa4731cd49b8a20d3f32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a522d24fcda5b60b419a0eb5e598141220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b05b671472c846f05e5018aa89096221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58888b92c1ba837da5429b5adb03625d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7695964c22fe7f7bb5e2f6d7df2f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118805ba05bd2f877305d9dc865dd0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86e5f80f044264483908b6cf7a6011225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f989adcf67ce9df96066543a7b0f8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5707058485cd898b02eaeaa4863125227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467c1c9dd97c53582f066f5ac093614228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0898aca45fce8125b6d7200ca7fe5d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5481941fbdf71b4ca69d8e9b54bcaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7710adb24d459f1f7ba47c598d31438231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c7e8e1dcadcdd6f1e2e9fdb6dee83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf52f6b0244997197e3147cfb13054233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245d44d268ed7e67ecb80ce74b996a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd9c28f98d425f666d6f8a953e04bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65595a673f69074383d60c5feda3c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f10483f7a13349337e06f9ec23635237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ed74ceca1b833ea3aec7e34b8024238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17518fba4a3bf350fc1004779e3724239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e462ce4099debc4daef4581420fba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babba633efeb13a3e06723f08ab31b9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54bc67e3e03ad2e30c92eea69f720d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71a47239ddf2d8cd6d908b962dea0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffc38b4d0adbf16e81af61360bca17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da96c5b42e4223e24bac6b063f33aba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fee81b1214268172216b87c2c1b59a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c8b17583cc3b9cd536336ba7a929c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09996869a3fdfa039184f874c48ce28e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd76601b6218b3fd771e216dbb9831249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c075234ec4eefce617317da92e923250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701aab14476715e10de95b675b33986251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed39f1e0dfdb2e30122e5f6a2e337b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43daa88380273f6193fa6ef6d4c788f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dc852d331832065c6dd2fc72b2a2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaeb7c0ba2e57184063d0ff8c3385b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbe09409905898505a204f46ef9d80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992ac05c24dc5c44938e8d6e7c4ff1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478976116262c1b7df8c22702c6a587a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde84ce5d14dd946d3bf5620f60991e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1f841060bd0cff948f5dbff1fca20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920c529b645526c91dcb617755c430f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a6935e17ef172af9eab0930eb756262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2645bbf26dffbf0b72e47f08b78a817263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ed24d6ad6cc5cae333b425ea0e070264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0730b265ddd55fdcb1a3ce3f03c7cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcf34b8551662eec5ba4d8a8afa361266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b4d854f9395bcd8bdc89bc76279f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe22b7831be6b893828d8f565e763bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15339444b9a091c67092f1f69d03cb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51787f3f8a644a65d41d413ed8491e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54a12c629c5397ee9c5ca22752204f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5e73366e70414f1bac5c53e31d779272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f4c0dc42e49764e6ddb621eba99bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24312c10af4f09ee9769c03b1d68b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601688004fe866a80474e32b4f33f8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6635f1be702025ca21599a2d1745f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff6414b1493df8c3613b5bea1dd785277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f3dfbaacc57503a0ea1cbdacd1a9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d6ed2b0910580935d110759e6e462279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac34c5f7dfd3204da1c96284c57bb20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9911e757310ebfdd99dbbd6d566fbf2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fe78955652d515782a317474a40c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d0e5e01d83fb67934385d5fd59ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58386936e71c1de9c10d7178f0d4dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94bac255fb5aedd148385f8f2e982285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9f2aa3a93bfd2759756f6a325775b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dfa25078a53c6d00b0bb433cc7df1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf9bb46649152645249663b68dcf86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8cc23f724d518111d4e6cef024302289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b8f858b7a4f39925706e1de7cf149290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56c1063546df3ac4bb6d7c39275036291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c10a6f2eb779152d01e731d8f94d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59cd10ddf79e0ab95c0425e6fbf3c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765d99f1f3e620eb582be814cdba648294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b1aa5aa3321030cd8598582bae9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dc0b183f0e13d6e1c8f35ccc476cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e890a249db984cdf1a64d42e9ea69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9a9751b0aaafd35798b7e8a389794298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d830772dbeb2f69de86c8f8768b6cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4b1e7c0c5829ce105c9718e912b19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb70dd34ee5681ebfe9eba508c6453301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa97ab35e7dbae76e977acf01b52e94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7f6bae249c7e27cb020d1ad8e3628303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51aeb2f789fa292967effd3268acb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c17116d2b47b17c6c2a2c52a1a5c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5ebf4c9aa0a3bc187391146d53183306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9355b896d28d50afb97a967a47b433307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3a01f34c20059e329a7beb32eea12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca98b6fef3c51308a4f595abd292c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd0be67191f375878ecdb05babdf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52035d74f18f3e603b5bf383f1d9aef0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f700c5f4a3fe568bc22b97e6345443312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf6caefcb72d610570ba74e6894d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407564d79dcbe89d1b9869f5592a2296314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf783b5469cd47cf09d7a397804c2a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba0639e899772949da4a997793da7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7b07ff222068e53a8b2462969b9d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154274ee48356a92df77224e7c45b468318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1a3be3463506636d40c5037955d4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3f96d58dfa622a999aa4141ac1b71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34b360235bb2ac28dfaf722cfd2152321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3d4c2cf13b7d974bb357bfbe15516322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeff13b2f7de9c0a7a72a4fc8cb9455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3594094a49590a64664f7d6a65360ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7150136d84b47105dcff7ab0c6771325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c0461c68cfb0c66c949133d8a4020326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f6546ba6eecf735251065625b7db6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9aeb1507d7a94cf0c410d4d559520328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9059b6d289cd38bd02b0f55281841329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc1c909d9870d907f30e344c0aec55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0b0fcd0ae8e79dcf0c74cd97c4432331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca6223177701d2cda8e2644284451d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d8da98d2786fa3be951c18e3c85b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae1d006c2a56a0026431121b2cfa6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a56d6e93d7a9a7bfe07c041049a12b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170ad589f6eee7acc05dd006acb2392336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c27efe648e253ece3cfc81f7b5ca99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fba227c879ffba5843406ae88f44c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2635ad4a4ab909d9adbfbef98c5e78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d1c4854015623b90dc3e836aee11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821f8106b0e30fd43e17468b509480341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf0e9002777baf4ea6c41cc40594de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cb7fa1635ab30ed333f2c961390d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0c3e0be95689a8c012f6e6513a93b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a47c5faa7f0ff0dff15a32956ebb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae62090822d28610864ce1e2197332346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209707da8e5ad264f2c96180e08a7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d80278033af06cc83810d1c27e6ac2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05c9f60af8aa47199f01f1e29d9562349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7d3cc0e88af962285076f7f45566f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e97c45d61b52bca2930dea7f177528351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a56537f6a5a3b398f513e512a14c5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660d9a0644d8763f74af0ffe2c6abeb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0a962859a62d57c7ac57d509ec551354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8a514eb15004222a85bced5dd355e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d922780bb8d6ff16df5705772be951356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4adbcff11f35edac062f5bfd8d52d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386cf2227005407d50c1b468a1fa18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf1cddc1c808a3e429a50c03a30206359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa09122f596a073a4698b325f14f159360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871f6c383a1f9717b55f02e33f5fb3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dbc182b93c8fb2dff8afb97ddd54c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d7d1f3a4c151cf1c7c33b23430f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a58d83096b0303839fbbe136a2b7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0dfd52712dd6051217a1a76dbf01c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b21c93e7b40b6f21c7c6f2e0d0741f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b3e4710555016b263035333a78b5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb3de2c0111628d1d742cf89dc1a0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756c82c89b6f1e1fc56984719571f7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b369eafcaa7db59a7dd9ec8147e1c9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b448f657db164622ab43ad33fb699c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869844106f67226d1887b23d05b5d60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f2556b0e219eb481218909106bec1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911624dfafe36284695ffbccc586c01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf292d4549e25442657fd3200f91f1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cad1f41be4aae99e126fff1078912e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465a72076cd5610708710babcced112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b903c7eabae622b03e49efbc8619c7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9d2cbe27e7544b0ef30c0ef7616f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37fc38ef4c38004c12398590403664380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e220c25c68cb5cc719d1eebcca6f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a7b10b947ab8ca4a2d0be8eef13e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fad7290753f1eafdc78f1d6c795912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777fd4f4a5c8184d9ed5422c7996790384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e591a68b706ca4c0956160bee5b568385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426204de18792eba0a2f0e4dacf36a0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21d0f668a4546e6a224c96f1f276d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4d843fcfd32a8912f36dbce027bdc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5274b44abe1cc0db79ca5f93f0335389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab2cfecb47997b2fe0ac86f10bd45b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7088a19b4e8b7ee4ec30c865c5e2cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd915b00ea4c124c79b46806f693c44b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665c9a88e665763b401a4a69d0ad84393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8e42d762eb404926c8ef7cc9bb01d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548ae8a9af528f868b4a5c118d2beca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b45728adc436036a2214c31cebd69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c731ed38533bd0893a8daa6534d89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e886721d707fd77b210f70710b26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dccc1ee60070e04dbd0587bd1a3e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0126d44a7598a6a697995f8b0ada3f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6619f10a2cc1c3aba8ef56143cc12b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d26ecb502aadd0ff32134380b1fc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36bbe4a27613f4df6d63ca4bea62e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108514dcfb9c194ea0cd01807d8671e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7851ba337bbe5bdcf48fe7a83dd35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afee628abb83301db69c68ad517b37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f423859824ca2c58d5546af968829b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75261d7d650391eab42a006c561960408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1475cfb0bf0e2971728cb6161dc9014409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa1cdf8e690b46213484147196ecb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ebbbd00714ffb3b3f8488a113a296411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4289fd3aba8aa24f12e616f61564e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff054a004be4d6fac83539a21c4cc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dce0385607fc46485e8fc3f3394396414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec12130fe96c8a7655109ad62945b2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796223864ac134d1e21f9b8b4fa20f7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac202a4ff53601b2bcbbd0a2ad4a18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b336ede9859ff0492888ed34c5b736418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea47e3da10b7a46048615b561c6b61d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6722b2d13c8e057b4cd5a9f920a00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a909a566e51a93d9f13259a5891a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe636c4c6441b36723b7994fcd62d69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923f9c1e180415963d00878584e4c91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d30c4fd0731662ad45f67c97582f88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94120bb52212d239ef2dc86671efbe06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187125c6e992439584a6c809ad0dda9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f2ce5556f24dbc1a5b1a6584b2247427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba98dffa3423a35cd0f8f49fa3a4771428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90412a00d595899e19cfb59c663b56d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b82c2c94230240d927e78b7ba6ebf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f6aaf867d4d830330f2f0d173a93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372228b8ca1c220c65bd5061f244656432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a6f3c0d9d81569c37979ada156300433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eacb0356a56aa4589cba133ba02d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a726da16c836d262fc5f97ebb3bb0ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b053f775eafde62b8f3493b2e8a9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19d24c999fe0753dee117957dc111f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f74ad0f7d8a297cab6ed614b22af3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32b24e5c2198ee8744070dfeae4e79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe422aab7d7ea2d3e6d8ae08a2e6ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4e07d694f0c8aad9ec0023cb03911441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece97a3dca52da764eafa994149cbc7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744e396e8ff20df90ef92d3e0c4b252443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346c7e5f74856ce3652da94bf779d64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86dcda5c857eacda088a52d6053d86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893987ca7fbf85bbcb7cd5e67ff864f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098ad4aefd16130c7f74b210e1a8318447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48258fd36f7209f93d47a65347c94dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555053bdf2d3acd4247e6da137f3558449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84797889c5af5092762f646b9228a7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2afb1fc6b150e4633ce1d7bffc3981451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd3de15fbcb1fb2caf6c9f4776f934452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cfe119908213b5e2a25c426b37ad7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67403622f81864c72395d015742685454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9bc902a9aba375056b0e0c7eccd9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646655f5bad63617f72ff61d1d7b8f30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ce0a5af689151a0e80d844a23404457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756d803dd88806e2c9dfcef9546a04d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c501cf448fe2279d1f32d3882e36f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecf02976a1baa31605dcdad981a0b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3851829b1a9ca0e6d9cf967b38eca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb62f84ffff163d7723e90677132888462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c923b2fa4cfd83e9ae92cf939e11e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b14aded387a3dc49659d369aa8c97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1494c5e2ddf7e0cf119f94f816d70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa982a6cb5c6fe80d7e9c91ac26df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a4655993be6bd0dff2c40c9793dbf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1492806a8fb9c28076ee1bd14f372468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76579fcec1c12a3a7b74d4da28242b33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4c6aa475d82b3013376d4ae13e0fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8786c2562af93ecb033ab1be89ccaf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bab786d61c6d6fa894bd5b53f12019472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c5e9cb2ec3219464e353f41abf832473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7617dc2dfbb4fd1a6a2df0d35ec51f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd703a24da87369772b66ea99cc9e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7896d886df6557e834c80d915d3efe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517468888595d72e5cd2c005ad5b1e11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4673a694f520eec78e736c3439e32d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42be8fbc7048c8abca177b60c0b351b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d879466f068ab98ea701c66a0d82420480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e7572e763ee7592c56161de7f1c68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a4b81eb28062933a94a735dd1cee9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4e62979fbbba99654b534f62dc3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77af9c7992077700b2ee2ea6f72009484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42522e32101f5b830e2c183ce65dceb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60e883b5cc894986a831b7a5517f09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46293f2626107f48924ebd229611686d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029592ac02c17e45b41a042b4976a900488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc3d0b180dba409b2a1769de6c396c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ea3f5bea0f542bc753e2f1f0c83e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be001d6ac4b20cc6563bdcf31f6fd92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f50006f868ee43a1004d6a20ae56f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eb57afc90f0a4a812fd40f5845c44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2011a9223849a5a7f7a0768ae2c8982494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ce625017e60400eb9a63f31b56fc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b430b220a78a078e8eb363ea7e3b57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ca722fe106d8e99ef5857f557ee4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019a0df6bbbeb02ddd2d830b4f0b137498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3899e82f316d80b03c2b8cb2e5ec5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c494492a658ca9ff71bea342fc9a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af037fb053e55ad48bde21f82461d68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e4e1b943fba5eca0be281d117140502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542bf25f8b31f5510c4c14679ff6752503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a859b4dbc1bfac6f956017e051801504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a05b341899963ea7c216b96517a03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5314d398a45f97566f75fc209757443506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a36bc4c45b8d3dbc6f9a1add9f103507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b91c9bd7adb1df8ebd737b600e130f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb716c7032e83cd2818bbc81aef4ea9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c236578b82a5d339863ae54996f2731510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab29d364b52fa21e996873e8a33eb1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ff09b818669c576ee4be59b481048512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f86028e22a910f829f5a646172a41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7617213e4ad9dccca731ceed1759d24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66858b157fb24ffcc5a79f956c9987b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7805349454cdb3c90a273f60f63d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e7159979ba077e3598c74012da3b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bfac1f5576f89c461a1c175006254518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a2f57d8634d75b624ce32d31cb798519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5d4645ae9a60496fd8276bf8953e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac55995704d5ed0fc762728878cba69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d907c7db8a4b8dedd490ced16ca76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8222c871fd1018fa515c0eee93429523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebffbd3910dbf9c43ce1f05b6b4f4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764434c6e4ce84caa8bec7792da5ba71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5f194565a6662a351b6ed10cd0bd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709ab1b4f8d22b029db45c291a9ef12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac94932a56602c95543ac39e7224fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a59a9fa93a54cc78d4c5eac7706b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa76541208a07128f1599a850b187530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c3b913e42a6cdc5c194d2eb3b43f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd0e2bc832527caf7aa559c784aa31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0b08c1d5749f78f64c293cb7e4acc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a8d97d1938d785b93f1d2c2688d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed165cae44ea601ae24711492febd04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c556aaeae230710724c3e927da6b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bd853615193608cb675b2e871c971537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f9b4656976169c98b276773364d14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb35e243ce669232e07ae888812dd43539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d3580ec90f6d246098b5a8762037c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2068bcf7206bfe22028e75d6ad0cfd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3acef7e1570e58ef3599f939d70f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba0a55be2461a43311675966c58caf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001cbff5a11066796fc88189bee638b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357349f4df48fc63d97970c71ee2a9e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab1c79605cc377d861b42e2d333ba9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06d9c9c656b66093efbc61ab481c45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dae54d8f079d07acda84241543841548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9966db353fb5c388978693f2cf103549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3804cdd601b63e05e940c0c9712e0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114b37a94fc5acd6383dca0070e9705551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853cb0a16de64bf230ab5949cf96d3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6417ca7600862b4e49e73a83b4f5b93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b7ba24afbb0a3d50fcf8df0a3f961554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11404a2c6698b7e7261f14c4c1ad95f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceecb3c4ff271b86fa93946be455c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806348dc6713d6018a975793774078a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c6e9435225b311f8848594843efcc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1a1bb5bd1a94de94ca520c3119abc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd76559224913ff8e61c3327a85b96f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cc9ebca6a5475311fb3c4113a3f34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398004614f8624b9560e7b857069f9dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb96347363d6a81348b6ccdb2cdfa0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18019b0cf1022948151200770d2c7160564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bd7adc04995e99c578979d5ec7497565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfcdf54ec5041b51fc3d619bc0658a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da0f46b3e2aef9fb52455360cd1bf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceafca46153b12ef9edb84fb023ea38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dea0d70cb218d6bcc78be2b20c416a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74438671e4d2fb4dc99c3912569988a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035500bc865951b5d6b0f82cc20a43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e18a73b5f5e683ce994a37be1af2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce920ed6ae15de994e027a2f2e404f67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7de730c6ef3c836cc740e41232ab5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8784479d4460bf5262e4c79b05eb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0320e5ada6e515bc3fe6a5fb7fe883576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e5005025e9d6c0ea0c95a6f648056577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb05284e06dc5b03932f90610a5e6f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f99af1d2a60e11f166f91f1d7a2ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ffb38cc0c36e1304feb3bc0dbe1c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fff765bce5bed9e10041b5a0a27349581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b721b509af876919be295a4048d97c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e8c3d5e02e072084315c20585b4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3076630959642c5c81365c7b26c5891584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dd5e8097900d2203f645226092d2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59fda8785a6cfb8972b0b7cd4e4336586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4877ef69947709961f11d4cd62d1e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fbf710e0adf2c3d739397ea1cf4c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fbdc9a0c752a9e5accd548316b5b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764982885dacc6f829649465cad7151e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e9c6519c7ec35cffcf955ddf5658591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2268a370a17a6d9fa203d61e449b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb6464c434622c99fdbc10a6f5b84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc88d434f129b8c74637b2f413df21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48ac1da01f68827d6ce956599eab3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeeade6aa1c2a4c3316a5ef3af381a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da691d0de6ac055daa780f90d3a6dce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60eb14a2445bdc3e4a071442115ae6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796e546172c187d2ea79e5591ce61af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378f4cb44738aca1417498c9213b4d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29e57b60b53d3e7c1f53345c1bfae9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2da199b2f5a773a76ec17d19610207602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c57c06aad366eccef31b97ce2a8c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e207116e95603ba5726b3f55c6997604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029023e72b4bcdc167e321a6563563605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea881262953df4c67d4c614cddcd9da6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd541ed60f47065ac3284d8c8264526607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c92a2b3bca52186d59936e536b315608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0355eb55255be1fcbf90f10ee9d8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e9c2eda5fa53bb1ec9631869dfdc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c580bfed34156c5c4efca613deaa85a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59408392f2b18e839414820ca4947b0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c02c8edb95ad910084b54af6008c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d5ddce7ebecba5dfa195e7794c6ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924c60422c27e098200ddcef340273f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90256f5f8d64024311bdda317035e803616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bcccd20b48a41c3cc736456be5fb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a215b4de2bd46f1c2baa8fb90892f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc391021b8733cc1149eb281dd602afa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ffce7612209fe138678c0acb373c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af69fa7010cffe22ac16fdf89471d30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4714d5c169cd1d39fb6d66104e064c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f463a9694c2441dcb8e8b55ca42ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfd9b97da6157be6f75a85ada7db95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf9b3443b0b078054d1ecc482edc05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc87e0fad4a594ad5a61de3eb8ebce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5040edc93b0226f4c5afd01d7c9e74c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a598f5673cf4453bbaf50fee8156d98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e8db93764a3a2b8a6571f184e4eeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c497b754ad8454e235e8f8910660630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5b245dd75c23a0f2a5c9403d49a2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a558a5517d6e0ef489017b2292883e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe494e4c850157394504292e272954b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a2547922d7d7e7142326aa06d924634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d16bdb8c0f7d9cb5e0c8ed3107595635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbbf258263d59d18f434aced652158636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c232afd26ed932cabad1ccc5ed3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4848815cb33920badc9a8071db0df1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f7a54aa2ef3ae57b063aba4cd0560639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4780157dd2f10c0db4fceeab8386772640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4818117da3626ce9481551ddba133641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60ca66c40cedf3697887c90adbc49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be362256c1e34f51a75a120f0c197643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac941328a1c6789ea35604c818ebf82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d66645d4f67588078b252fa8e9aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fa270c0424a22767c8e03787b38a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51bcd18715f762a0f7f7b0942144c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e19d591ab26f7502eaba13c6164275648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754e82d3caea0695a48c8f1c4866e63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90add48ac145832bac66e5b8af7126650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f86046c147c68468df077ae4c4de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2fe876cd555db2c30a35afe0c0867652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1962f4511f10d0079a760429c7047653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2924db6fd24d3ac383194fb653ff4af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6156301f016fa34f9ef27e0e0795913655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af63b42e7faae4b6f280687fa37e24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19764c9d75db2cf76e835c05f36bd28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f21102e820d086c727e860d0ad4d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fc19cd5f7b21e8d0d3382a05b9a16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a613ba48c1e930c2efc51ab6a805baa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2761febba2c824b7f3ad5674172b25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f517ba2929da326b61161c429ff3c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef21772d56019dc4ab930ed6be17260663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b998ec0e6e7467e1f86296e26e2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c998c35693e0e79d876d3d90a97b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb16e8a0dded7e9f148d0dce1b300c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545da1c6a7e83df46cf850f0a146de4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1b2451438543430c10eff952c21f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5f75ce0a4e755e6d0d5550e176249669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265ff254e252f7c3ff0a7643db6cb6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24aaa497b4eae0d05e89b4fc0aee67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd4f18790ba8a739c5ce47ed85ae6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3cdc0b8cebf1a80eb9025078d7dff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd37076198e0db7678ada752a5b7e27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55bfb6db474ad57abd06a6d452ba14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73047872a528be2681fed0b5cc14be4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba4cd0294b870853880828666b849b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c71e35a5dfd8e2b808f3ba6f31494678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5933cd4dd54b1624ddd355e494e7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc100dd493060dbacb8927926e3cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0152b9ebb699c4fa333bd9d142575681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b209e5b75c1e02f9e1c3f0b4cbc818682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902f87dc0e11cd566c744dcfe4fc1fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddb2d2bf22bee9c6d5a8746d8af22c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c0c4672882c47218f4a7a7ccdb54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae056ffa783d1fc45870f65f2564df7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad156098ac6e43bb69f012d82af5f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ac728280a17796b2e00165e32db61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3092e2e51a769bb1ff83b231ba480689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01764917936c4b7b906a835988c418af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4964058085f07262f223740fcb68eee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca365b9986737c22b954b6d27366b64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457e3f513f7d6dd0508b5100e9693d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0e19790de16b7714db96b25f2c7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d3f897ff20c16c35fadad7e845a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96cc5b0eb58fadad3467ea9da2cf2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b02610618cf14665d34545c7b9e07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3491576d2e0952b281d6793a90885698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7d96a85c5728b2fd03a50c6c4e3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e252e55204e7869e5b89a39308293700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e2799a77b11e9b2ab2b2f2679888d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf64f1c3a48a99cc3eb717a993ed6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfacbcae3054ed1d0c25c8aec6b4c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb80349a7999c5bff705e0c642b11e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3528acfd6fd96c0c08cfed6111e116f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641566f9ca9a7784ae503887a6d36fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717666163baa54f68f21cbfe19af4556707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b66312e32f6e5962de26e9bcd7e03b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4873e63a87fc64fa63bc9ce5414637709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68496e27c915fb4847fd9c140b37bb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a9a17b54668145075ec3103a2290711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5b9b3184aa71546e797191b14b5d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f81064ed3ccc91128f6e97d91f961713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015124e72da1e8834268a70a96f039714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e3afeff7007b9d0b850420d64e57a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6323450d3442de9d22927710004767d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c80dfd4d3a034808e80805d40f2c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2905689793f12b4e259eaacd878743718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1792c2e2db7d217592f8aa1820867719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef4c62bb7268cedf7d3b557948f1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0df90178c882c23b698ff3464814a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc75b7306407f9d243c6ce4aa04baa8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f66cbf94a7c95c87b9af9e79ccf00c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a90802945ddb3dacf4a9ddfd2d0743724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596378ebe2e865bb1cd2773c4172dd35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a293d6abd7fcbe499fbe8844a4a74d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcec2c77ffdd87c6169507d96aa0273727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abc423074102950f00caac6f0c3cbe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ba3a068fdb7d4b9754ee8f8f5a26b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e33b492d6cb808c647f1de8006d31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90943b5db4e52e74c52a6f18e7722a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f201755370ba61bbf41d5f2a8725665732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba503edb4a2b1093b518408a194bee39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5f3449a0ec4538a9c263eb6d9b933734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47999b293e995040b4ee323a89b5da7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c473db148f8f222c87a4a646a95a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bfa32ceaf093072aba1b4580be037737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228a6a66d68f02cab4e0e95ebc511e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73685507e5dc66e6186adc91a8b37cf7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56176572a5956b97d47ffafd6b0767740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd1d76ce1df8574f41c1ac1a4072e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3385a0a4aa306b8be6948f6b86b365742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af928d066a3d28bd5fdfbacbd7955743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c55848fa1d3a713421a66651d3dd70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e547983fc870e3947e0e8d4648891745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddfee5696b76267b297015dc81df21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f43cfefeaad0b3e111342cfc9da1a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b76de52a427475bf57f89a1b7a813748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed635b7bda8d7e1ded4debec7a34198749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190de168d446589653121d15af34c5fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79857936e9912b0494f5bbc3ca6467e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b249e470a9975f32b93118a7bc33501752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db437bd4095593d4f0f10d62d62b9d95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5186f6985f0e4db3d2b3e72179c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce355a5eb2512678d74c1200bf90a9e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60648872811ebc715b3e78e534a635756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0f56f023eba3d94840e57108ddb48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ed11ed1709b45d39a4ea776400d9c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf27930a737e131f6b8db09ee55c1d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4948597ac2ce1db976fa040b1ed2fb7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820efbc54d75828f1aa308c69064b128761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973512b3e4ab2b0369bb07d15f18fc5c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6b34f5f5092fe80690bfa09b5bce8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946c7f49deca53c9b7b44f0b404e58d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8deaeab31eb04af724acb5b0478e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903989a3327c56e8a26143b914f82d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49af28beeb3b587603412a4bd1b92b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>