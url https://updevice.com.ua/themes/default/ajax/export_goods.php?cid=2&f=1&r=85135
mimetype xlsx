--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dcb3611e79a44ddd463b34b85d0441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ff56a1ee5ea7149091873e8854652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec305ded6507854f73cc389de571793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd686b3464fdb01f93684951cee07f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16bba0042fa5dc419abae6504b6b505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5e19d2dd4cf54026221ae2c451ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6da95b4bfb76aac519f9db60d631667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b01fb359c0cc55c7a35d13f2a781e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9ad0dfa533c3fb01966d79e20f1059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b88905563a7c47d52f01b3e661909c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a552c49078ccffca2d367d31e5d05f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b509f2822a31e093a8ae85e1f603b4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb79706f0b26fbea0a83764da0377b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3f65c875e08c7004cb73f01728a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39514ee500c8d8a6480816657450ea415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d194a46951a8645daabede08c60916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d06a2621862eade5533723cc2702517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c14f99f322d855ffd60a17ea481b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543d9bbb2dfe97fe8868c8e9c31290d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6b444540e94113b23f03e5a0a13f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878071525ad164cc004eb6a7843aee821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b9bf029d69cf20147eb2bd3ece0b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0851d78cbeebfa5c23fa3a51523074023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ca9f51fd565213d95f151f5d7c2b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac322370522c63620acce45d35e02525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00980af0ddaef66a36810d9b665b92de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b314114673f8175f065ffed3b37764427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3ee3af55fa9cd8b643519686cb0ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6cdb80ffee886cd2f2f2fa50f28fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afaa6704672ed5297dafdcfad66ec630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46348143659e351ca95388baaf75dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb631c214c4d4c0b0572485178c89232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25502b6b276627a1963e53eef1ac5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61530c93f8d6548022f34e5bace53a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b148f47038aa73038b673a8341e32e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4281c6bd49e8e9c2b2d612b126481636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de1a8cee192ed9f53e4316a60e4e4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d46a0c5e882641cb2f28d41abeeab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2348891729ec00eb4be6a5738cf47639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f455074e4b849566fb2750601a459c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b04902015ea087b911ba3dc1906a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab0c8f7d27bf89aeba70ae597c7a9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86947b11b5a3a1cab37315fb62b02d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0def29abf56713d96ea1e0fcc8c93444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6d079068414b0724c001a5f25a04145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a09c1ca906e697dee7da2c269bff9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42588a633bfde572ca88315250e1abd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0733a2a4627ad745658697c912c7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e43156b1de22269c7886d4e406ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85627269beb7c992690fb7a1c9a205e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf8e0e0b8af62b5c73d92ca0e922f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b511342688ebc319c3cceeb12da5e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9610056773923b8058ceb9f2c28894053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816e9c6dd7aaa78009f6b3d350d985854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61d84d009d15ae0f017a329c04dc8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36481ae21a313990b4ddffd060c2a35956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2171d0b8458b31c18243f894ce1ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a75c3a2bebc1e37787fc7a7e4f913758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf2f0f3c174479172e999e61ae4d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d3c7492983d25a6dda4609b8c524760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb38a993e65a167e2593f8fd06cab961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634ab4ee870b3a22768b53c8895fbbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d841919eedffc90712178d9d1fec9b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638abe54a931c513db987ac60dc7435664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c623fdd593afef9c3204bdf0c67365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1279a8d2edbe19e6b84d984c0ed70d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05a3297159ddd46562e05523ed4dbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc613604a100d95489cc32b4677912368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade7fc2caf022916040eff177c5e57e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f564f3aa34d1f9e76c7cabc17527470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2255d86de6e610f2e8291cc18570c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a869017b92c2fffc5ea33aa68cefe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96cb0a7556bc30a095bb8db295412873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e6d0e53f2d8ad2f9b6c1e841a653774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115c5e90528b365df697b39c7f517da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4ce3ebb5b41e99bf81f36d0b5031376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89982b350afdf811c74fade557ac719d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caf1a421efcf92d6a7f1ea6f5cb6c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94f2d10769dce52b9ab0db882c38f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5925154e183224c2228f3c5518c0db680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207faa869d9ba38dc52ad683998a4fed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197683f79e1d0ad79aa87f2b987bafd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2ceb5068ecc52e2c6b5b69416512a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77d1fa5da40b56c2f42d43815c81d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10db768f3edab63a2f22b14c8bcca785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627dc5e7f2d4f773bb59699821ad64986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a079ec1fa4e88a7e8fd96dfd5fd0f8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d0c1a489003cc7dea8cd64a0aa4b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e037cc96683bc52df5346d7333dbab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17925dc71e86f2499c5b3cd7c6930e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9903d7e726b52e669a33eb4dee3d6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62359d20ff2cdf2b2991556324009b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f44a8aaafebae7bb046acee390c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507431160badacfae8b567a2298709ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521d23877d4bf58928269268f01aaf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14227840955d8d009cb4e5989145596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a6d2a94a616c360bc707621a0455597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e22690fbb0cd7d8b7c2553037765198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b865c9cf6650523eed83fdf6511999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebb28f0a4505c3185178022ff0600f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfafe3e195b78ae767a5d4511973a3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e438b26579dc7d25e696d629a3301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bff878c39b10ec2bd87deb09492d48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26839f3cd17bcddf3c9bfaa13c398c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84c41df17e3c247e919e28f2b46625105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0aaee9ec1f9f39171fb0f7e74ccc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222286eb59b3788610d111f000b31ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602303c79f2e023b819c9ddc65c9d4f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5846f3bade92b5084360c1ccadc4ec0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f220fb0e01a2155ad3a9cc68be18164110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851af7f599821f13a17024bc55a98de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968a9ce080c42d9c3cecf119b702597112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa2cc70ab6c969a75952f3216373dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2ec564252a89751ece72a81d7810114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6556a2130b2cc0f1d4f2ed934965a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c91b854c8d988c6b8abdc6ca358dee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ddf15907a8e48c94772026cfaf78b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a949a5ddfe9a701253a93902527d87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95b3e594832a0491a474d74db5bed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecfe58b35eba32d64e974375ab574b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc836c80ad65bb02b8fb831be27f187121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764e08a3609c8e32337e487d937d7ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5479434d7d7ab7138db94d7ae49521123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1af2d01c5098628840bacf535567d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c17586484c3a87c6c31297eaf0aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee252593b0568e5edf3e946ab205ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db710e950de079e51d19006fb43a3ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cccf5229886a50f633351f0b9f3c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996312e84e1122ba86d24048d6b367b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3b4d8827d8b38546e318baf87f06e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a70687300c8622eadf728ab21d441131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f349aa9c4d550803e9c49a7fba519132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad15a1a2f5bb1fcf564cddb48a48124133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4238010b8a4d5d4c256249a18d2f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f27c5aab8352a111a0fd1ff18d3bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee4df4578088366606da893336062136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fa2be8b4fd6f6f993e96a115d199c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a328af0278ad8f8f258cee572777716138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e72b1bdc2813048a2591939b2e4b06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9af504cb9934b8044dd37e2db6c1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34aedba2b001cf9e6a49e0d45dc7f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea2fb0043bb5e61cd37ff29ea1a903142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9c9206f8597ef837dac9b1b86ae7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c2f988c5fac6182825f532978c280144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335b273697087ca723d359b00e9c6a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26a3eda218636ce88003a2f1422193146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd84733ddba6f29c2fd2215b629b662147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c8ff93e585686129d287de593fec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7798444dd4a25ffa20800f5e59b53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05f4dfb5f489c69199e239a6e16d62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618862ab64b99fb848c7055cb7532ff0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291d80ba02a95b2d4131cafe560ca79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26293a36c4cbad403b96d6b77f041e04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec14cbfae3269d4e80117fa1da716154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59546cecf9bf5498870f2317c9a61c20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2f7d47dec4db434093ddf525668b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85b0566700fc30c49312315b160905157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc015780bb7209c1bf869551daa16d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df4e92c634559435a9ec0f885dde1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f573c55406630b92f44beb2f1730e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da308aabf37f4159a1a0b8733bb1c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140e90a2343b356b2286fa17db89f38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95b5e1382d20562d480049d1dbc2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b368f49c690bf9ef9a6af2cc8dc942164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0c88cc2f23118f5416df75d854146165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe0c6d03b8633947325d7d91736ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d3b76a90926eff6345363ad5147f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed101e35a8d1233cd715b252f8a7c52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422fd3d3e72daf7cf1b81e74cf85a1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b116b306482faa7af1dacbfde95db04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbad47d896ae38f091c485239d4d7dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbfd02d9ceedbab52526ef96b91f89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617d233a7724c278cb7c1f686c20a27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d6190949c596537b43f8f3106d1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bd0165b55d93410b984003a3f288e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c95e89e5b17dc3c179581fee89cdb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa904896edba1851c862fa4edacd70bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64215b83eb6d9460b5f361da2e7e1090178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba74b3a017bd1d6e093a2588f10d00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3de4cdd9cc686f650595810b9f0c5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a19579d6d4f9521f2bba06ce97db67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5049ba5eea78caf5384fac859333b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efea8d831ff83031b46a1d73004997183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af8f3d5f41ae0cc26c7d4283ecd992184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae1592b721af8f70fab02c6685ef26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce470f46a45e5777cc35aa37c2e20f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb259e5e1785d1a359939bcaa65d4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b835dfcd79e73f151a5f9fe0b14cd04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c152c1065af8f48b9a0e1cec190250189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe3249320e7fa91655175a8fd33cf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383ea175d377106503c8252af179f87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d175e7939ca7d5faba4719718dbf0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe15bea8350b254d6770f123fa805e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6adc2a6ed45a6fd9a4df9a6ee15a29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd1cfc7920b1be0619cc34005318a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef6a1645ad1788b6de636009f0305e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0d127b050e8dea31e3d6cea0587af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda261ec2465e227b143f7d5f71ab5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308ce85f3cde756c4adfb2fdbb73990199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376449336a5ebf86ca216b350a175859200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f42e572027e27060f5da8310ca733201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfb0cdc4e5cb10868e9114e9c8d797202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd9b1d49cb892a915ff637907b3cfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412469adf27927d5d59f1461e8921148204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf6e3b2eb8916a02ec68cbf15fca8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a2702a18d1858aaf25c7d5ee17508206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32197860ff8b0c04b4770bc3e5092b5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293d417fd6982d5e33f3bf90f3fd5eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8f3972f51575379e666e203ee9d2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11705270d0181f0f0e8b6404c2f05c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aab373595508eeace778a1d59491b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a2c24965e6278d599ae23b5cc3ea6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e353862f541a217e51d158ee2ca0b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2705315d8c3bc48f184045acf9653214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f911d4597bf9df055aadfca9cd39c5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94773c164058a151cafca4957104a9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d80209d8c47815a180416d5ae759f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35a9704f27285880e0db7f8a3b1652218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552deb0f4ef83da22eacb6a0f1b6b13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa501c5d60010791d4abda13c79bef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e9068a81a27fc9189f84d38489805221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f14511dd47e077d9e99cc7c0fbafc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52637574a2539f294fd7b05b5b9d7191223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e04d0581a7c8a29243b933eb96222b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d35b1e1621b0de1c26bcc67f9317b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904f5001bc8478df9c1202ec36b6121226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6515bbd5f2f88e36407f2c8524c6f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fdafa068cedc8038cdb267459345b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320f549686252ca154fb8a1587d615a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c7b19525738a9ecb6c6c13246a691230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff9ea91fc941399540f87ad1dab349231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ececef2d67f21ecbaa604ca36e791232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d36eafc3e118d7e56eb281e6b72c6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9ca9bed68e1ae41c2eefed0f6856a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0f634dbef0df7c90bf9fde4862b6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1f722c461139226cf8cd717b70f19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb4ffdce3f5b53f069929761f43744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe86c3ef1b71037b65465e537684ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e926b091ff596169362ab8cfce1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081345c0a2bc9f0abd23650ad6499ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba98cd94e736ea62cd2f523440c601241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29810a2e3f8747cfd3d9464bcb28345242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f73b038296fea2c07d498be23475243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e760de2aae0b2108b928197c1053244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e769be54bb0b489de34ed14d49e942245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de564a3efe163c3701b06fd902ea34cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f9487f195721408f613c62da2b5c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1261239042dfc0d65405d8f8d37b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be83966f81f4ab739837f6bbae2aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15ec9ee0ab42b42e2c5da0cf6fb69b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb6bf6bbc918fe047aad694199767e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aaf1e2390fda5c443e3235ca0a76c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b0d22040aaed409280f4fd051c3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29764b00ef7b530675316e887fe59eed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019a1e0c9dc663736b8cfe6110167fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd1b3440c2d73715607a810b98524e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f88a7120f5fb72c903ce9a536b582257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c313e213a1d1fc9f3dc9902e1a47f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba63705c4657298b03c23cfb6d002259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0af640fc4464f0a80c6bc3e39f564260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94f79fcc4e22b7e41097f9e9e692b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc933ad921749c45fa4f247221b6438262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355d1fcc8cc51c35222d0e6cba5215263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f8f08fa0f5f2656bf43bdd2920905264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c395a9c479a92c07692a5e586ea646265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32844a4d9a480760568c85bb579c1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b640aa7d99cbf787e449e18e9f7fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fdf647dd81af7f0abfe82e726e469268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d637dd568250efa92d29b6c8edee2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f6b45425bde5e1e41386c2852a5e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877ef83936afc7ea1100237b7bf9556271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cd8f630daff39db48c9de1b69577a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c92009fe9e1c9d54a23416deda01b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fc533bf35459d088e9c7b4438827b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459771e300938d6d5502763d7b858ead275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c836cc41bec2359af45e292d3f1117276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8483e0d9da12e84c3a11e75470670277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d195352b74cbf80883bc870f53613278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722c716b627dddc52b0476d9208e58c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280925558cb1c639d7d995c7527c7b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e0f84b8433d2f9d52ba67ce5dad16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8985c969fee6d44bf28dfcb77ca9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24acbd201848104673418ad8fac10ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff1e922cccff5fb8df75f9579f8042284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8078eec29fd0e631839b4f2d3a3864285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc3e8814bf9124672baba633211c3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc6966a3e7666cd48aca1c66be0b67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9fe28cd3685563d981485a817e677288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a659efa2643d25734ef1196bb7807289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd36df1ae2bf8cb1364ef3a6e855d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b745f5efb742082c391dddee5b7d26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9cb19cf531aa758051bb4ffc8c08f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a73b3d9f1f3c121530145453eefd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf32ae7046a26ea8360f907e2914ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975577b7c7f76bf8d8784626930f0bfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a11e9222d414e22acea6beb10e68f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf995687524cddc8bf98bee9dd814ccc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e89eab4dbf9ee000be0dba63cb549298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071b4f69712e499107ead85eaff505c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2faa8ef451bcb0a5b8b3a7baf53f88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f01dc687f49d98c4b6506fd39487301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c98121abff86f0ce4e57f987dd6fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184b5e48065abe03593316418c8dc9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667659a2e36a32c1bdb34bc364c9a988304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaa342417b50e89b18fa5f98797e20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fc836975cb9000d6ea9c15ff0be1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896333eb9ca3d001788041df3f21bd35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814ee9c512cf76b8ff873cf4d495647308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37af690acbe910bd5a98edf2eeaa48a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe9adbd1cf41786872cfba03129b66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706c5845e4cbe0ec9ad98035718f823311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29e9c1a9469e05c9784780a952b960312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a3a59e8b0e29e792881036a068a77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cc0cef3e155ce8edbb553608f1910314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c787197600954f5ce11ee155b448e2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a444e1140f7678928941f50cd75af32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7639951fb8ccb5aca4c57b7e61d59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d826d6f9ecc6169d93ccb3de531b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60403b5317eea8fdb8f8b644eec9344319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7333254bce53faf85c92d754a6e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c470f891624508fd6d6c69341fd4f68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751cdd4486d835fafcedd2067e8433c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04c407592e9b9e4f7411e8fc02fc18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c265527cebbdb0b6ee9f6590dd0617324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e28c9e29191a6644b899243032511325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff8f955a1c3853f800cf091cead377326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3847b40b79b649e66458c5230fbbdab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5566bf6a13c508dc1053878f6e7300328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa110621eb1ec27080726ad25dc98af6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c441e7292be0f10dfd20f74642cd3e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72e8d02948e114d1ca0b2266ba86de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f2f2eef37bd501e55396d7c97f1c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc67d9c88ea1e635788c53e0dfaa873333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fac4e2f669432abdf467cb92cca831334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50597cf6615de71e71bb643818939c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fad69fc823cce553109f8cd856aba3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764059bc1a769258ee45c580d603bfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b9b094300f05402687920bb8ac02d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc8e00d1f0df844dfce1e73f6e0a1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c401eb7fdf87488308c6371e5b791340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c24b3e7502702b556f454da1ff963341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7184a96e1ed9e0b14cd848015d407b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106fb34164ef197ea081bffb47ea365343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4823a0d0d9dbc1f689f5d7b03f9862d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b68c36d460b6f6293036f483c26419345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eddeb058a6f445deb593e69ad52a9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24349b760824ada1c79e4fa44cd59b2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59a97bcb1d60ccfdf9a3f8ac4e1916348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fd1260ebae81e113a606868a96553349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f121fb35fe7b2282318d9207eaa8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23951c640c6eb40ece288da70cf02bea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee7f89db2f4aeff6fa0da707b79915352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6441f80e8f1707326fc0c21f46c69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8eb5100946b7c47d027e45ee9c756354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73971ccca2f6a0427a9bb12d923176fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc12bc1626a4a4bca7436d048693668356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48931bfb17fdbaaf3687e3e6c2a77dae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46896f4e80a15604bdf62c402a072081358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe20335d153b17f30216c6fb94321359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fe49860906450a4c6902b0fda10c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa34c3e331ef986327a392ad8d6c2b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fffcbb29ce2300b0d6874ccd4e10e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906530b3e64bc3205fc9a6c7b466ad9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c2e25bb67bd72feb96259523107db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af5a6f9ba05f93026c742e786b852f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed02c6c8fdeab728f3fa2f79cd173d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15b61c582b6964fc4be42bf8e6c760367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138f42ba79c8460035037424399f77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bf5c1e68714a47bc705399e3bf89e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39305a1e04201228cbd2bcace25acf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eada5b8b6a272bf31a44b711ebf76a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79319b5c35a98da6139eb2f9eddc8a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902c910ce59ff2583601bc8d46777db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3b6d4b0ab532a3d462849a561ab90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e323cc5af4731f4864caa84bb2719375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce87a12196f38de057bc09bfa4b556376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca1d194aceea7570fb496f9f0927c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676df06f06cfdb56c8ca1f268dce32e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2a342e18bb50052d710febf4b0763379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df9c511833e6dbdecdc58e068199ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2533d58f9cb8e4faf3d64105ff0ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2752eec6644e8413553f15690c012b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d3e42e50f0e694aa55058596ab3e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f98a84e73e94befd2f02f1a2b6fcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1bb54d741af548ecd9edd683bcb2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d1b9cb754d68d3fc99333b1d62a9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db359996d3aa9a3d0a22c7c60ee90d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc56cc0db4cc5e58f4a894fad07942388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f01f5b612974fbdb6672b8fc41263389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2c87b19c6d7a5b86fa812a03a9e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b11670e6c46b3b1d20ef921151475391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c34842031975a7f3ddd22b15a7d369392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c236fec1300ac4552dfb4ef9e4e5fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4f6bd0c6d7e5afdbd48ca8d651dbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e48f1d310e608864c381f72c57fd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433b3e707e804c526d69aa7017714ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801113a67572b9f03b81f21fb556558397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04ac489dc73924e86cb6786ab28336398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8d138a74116ec43901f2ed01c1669399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd4a90dc930c181e8fdeda9fd165ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1e1c6a77be0cf4feab027891f5fd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bf22b5b1af46b43410041d23ba4d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa2cb14a079f2140a8b0779f712a46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d1199f0d117c825e5d681b1b907c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c620e94bef4956984a84aa527a050c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca129c330e01ecb7ea66f8ef27338d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f174753c87e0226ac6b3b35354c8b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed17c25edb836a5b32e8f29e5d8b1ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892a9c90e8718c65f16a68955ccccbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804fbdb1cc4c59ec6023f4d45376d97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbebde65c912bf752ef47fcbbbc6be5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477240ca6275f780a62343e726e10191412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53432ea318a6175217bd23829880097e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4310867e02edb7b3ae5ef68838d69c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d528a650d0544edb8d8f6351ffb6ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cbc806b8ffdee06e60019811efc9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e5a519a90dc4ae12bae71881dbad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dfba9a09b7825d042c8a397fb9f56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbb5d3b87751683fc9fb57f0c8dac2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697964b46b718726806b01d32aa0e727420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e74d4d5e5878b05e00f5c9ea99a94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ce8d2e805a693b457750020ce9a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b580e8f6e49193a8aa226afb9fefa22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff7a32337ff576f5b315e3f54ff62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ce9f6ea1eac1623c86f9dde2de74d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c9c28253933ea3b4ae97db4aee2fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0d67109bf9ddef4b0a5d3bd85d9ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f2c062c0323b468727f7822c8427428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e78fc45ff069919ba7ff5e650f4b2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aa910126c77b58690b902a665f2f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe492d11fad70ebb2e505a0b855eb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51e82de8c77d86373563dc3260e7d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fcb8c78b7b65b354782e3891d1992433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19912dd59fb4152d8dad92b000ef5346434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6ebe515e9e0cbf0603817f3a0848435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b250079ae686dd8823ed5f13c8c1fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae9aaa975686bbe03ac17d7b00fcb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b32057314d9f0fb5e25938d496515438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f649fa5273e5d5240b7d5b8b55799439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcb714d1a4d8ba219a826a6f75182c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923d2bb0aec38e18640c85863902e2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192676b6ad219c77dd9c232720be3030442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fae4a86ada4321b35747e0b74bd8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15ff3b53f285d70a4a48db5062398d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049a22a0ff6322bce8e548ed00176c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b43c72d6195fa1a4270bf74bcf851446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddedb2f22e5e23d87b802df4db6403447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b90105f83b7a1bddb698645f700588448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3214ad1c8e52813ec1800e70f24db28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8992f9a37b719ac26e28aec60618b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389202663daf2cee92dfa560ea3c8e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea01a64ddeb71034fbea6c5267b9e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eff5e050f421fdc3975db324223e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfa003acd4bacc80e8cef697c773c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733551d078578ac96934284a7230deb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6281811568d17140ed9f3166e3f3bce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5418ecf1fc46f64408dd2f1526cee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30bd2b6957ba85da84a82ae3dd962e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbea19fb1812d3bc937b1aefa1017d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c489462978ce327f3bbe49a8e5ccd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419235492d653d00a133a59f2ebaa5e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3fe1250a9d4bfda75d521f2e5eee2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990de1a96a304cbdcde768918d71ba85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245134be233367591bb67ead53367688464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a03ee1e115eb1b96875de8f94ceed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b571d54ceee2687f4b65c2be6fd2835466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4371f89c9198e31fa8a39d0087f4166467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c8b7832396d122ee75695be9204b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81c3faea8c71c90763f13299742447469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43ad7af3679250c1f96fe56dd03ff3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa154e53636654304e6ddb44172216471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f17f0f56a69066365b19699cb31c4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fa599021e49a5f57fd41377c6ab76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef602f39cd9f302b8c76cd3194f9685a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e432eede111f0b876b8a5bcd9cb8f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73623425efe83288e3162d717a536b06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413e5610b43d572330dd64b90bb507f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484e802524caf2a50ec603689b7cbff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4070bded4c5e4c9a2a9d813c664c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf17a752d062eeb7a2f201ddcd21f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3a25d03dada2e17a8ae2cce4fe967481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac466bd7d457de255027f6530b67d35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeef7ea18e9311988827890cdaa69e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c74347809d345674d88336838c64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3ca3122594bf37be407fa3f15240485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2485b3da6f2b8acf5e5ba404b187e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b4a4a352af5b98f602aec699b7393487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd0a7d9d7b6ee99c60281c8a5754f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a50076c714acc5e5148b086e53d22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb027eb8747a6c8f3a980524635e19c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eaf80a5832ce0f60866012c71bc3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c44cd1a8e136dd6fd18ef5a06fc49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395e2193387961579a3cdcd157615f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0306de892aae2e47602134595d23e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20c95fc40282a6b6ec7e32dc8d047f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a457bc285ad6fdd67a55b90c04ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868430a1e907d5fa1bddf9a6f3d958c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c76e824557dc75733785930f5f7f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec74ea3918e8d2705e74f1d5d136a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fee16305eb348cff881645d9356726500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25063fa4973394bb19b3b60d840e60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dff949658589c5b23c20d17fd6108c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3e0876499907fa336b217dc1eb069503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa481d7cbf2b4fca959fd9c6e93ae37e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f3aae3d894be5ee0d0072ecee84c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9a8b24a215490088ee1587e19dafb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2626cb352a0242a8a1f91e5e294a41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf38f29b30cc4327771de784556fcf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cbdad81628743036391c0b9b46e37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce298d244d4fa78597a3f1bda283b43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70f5632fc824379cfa7db96d859df4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4af970341cb477599b3cdf581ba9e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55576dbaddb94b9d7516d8401f8e5259513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa296f6709614bb57e0e533b2250101514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3121174e6c3f632c855d142204e7e2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176b91ae8e37bfddabd6c6194fa9498516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f061415c369e72168205c8e66fae38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53b823ed95274013d31c34cc52e48d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd189fca13aa45d8ed3c330438fe0147519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa44ae98ea324e1c55c44a3fb8274c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314a688cf0f3d68809d36250d4e2db2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda83969cb77debe7fdb38ee95edde8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8864646fa8798d3d71b741ffe604dda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b277e535b2bbd07c0e42ba1b3bb243524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3873c4091b78585d28e92b0561701525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795eff6c97111d191d8b470e7540c37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1b2b7957f7990a18989d0213dc99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aec4df4d3f79b9f4f9b3990397ea85528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4c93f96f46224d2e8e553852b8b79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c19f132eff4fe7979ee91fc5c5d564530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4efb961181a69de0279399a3f1250531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2958a548fbe15df2f6d8742edd557532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a7d625ef075a15e69a6527233e2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34120a185649b83e4b14118f9992b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a949ade7bda21bc3ff25e1d513964c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323420f843596ca6613241982f48d249536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f651af1617cea02ce8ce1589544eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf85d2f9c49eedc0d4255360f9504c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157cda8f81cb77d6ddf71434336ca6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b19dcf3b237acee19dae7233075134540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fb20edf57ed333c0ee8f3b7a812d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a71bbbb07da2ca45f8ccaf6a7b415e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4a0d32bbfda70bd29f7330183b9b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70679be9c625a4414c14cfd84a07dd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85ca2191aba72b4458792423439491545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d971ce5ca48a007e6b0c783fa5322546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd567e10807b12a2f07b1282617b59f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596de4e7c823212405f38d7069402e77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f7321a712e0abcb0cf71ccf13b58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dec1431cf1839fbbb671959e0598c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c72ce8f77a29e6147160755eedf402551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92d5b2f385c962e14d2617273599e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7080e4369f900537bdabb4de9fb585b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b98b8d4d340ad6774f0ff9e93bda5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62129b9de9a4b6941afa2a61d0b3d732555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7665f7b23a7ec6122104a0d412927556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f137c9f4de95a136e6a79a3945adf6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef700bb8dcb406f4dd6fe58e32fd2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4291ede0f84700f9312403fb2ae3fd6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3facbfdcd55d8a78585dde167b0c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2119e6babafb1d2d12c68b60be2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b6019bfa15d8975fabefe5f8ed470562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7242626b149ff1536e051bc6817c1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15353a5c19e8d5c8d2fb7f68d8a864da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d335dba2b94fcdc240df3672f5213565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b091b94b2ef9f11a0824245a250085e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b5d6a58ffc214e4a8411f76319be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d60d3020bdae8fe3b0ed803a1b821568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b77e696663a9f21866f8bcc056b82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5fac994704062c084dc354f51c6c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6460d5f3ecd111798281806c7d9bebf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa0c0621153d31692b178c2a56e1ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484de3103abf5524310d2d82129cb89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4d4096d2372fe20dc33c4864d6ac9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9005edb5b35b9990e02caf8c933cfd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50649652fe20ab397334f2cca49a624d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fd8c7e5474ac324ca84fb3e1fc474577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230ddf27c88c9377c893317a99f3d02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bdb8665072af480cd05363f62a41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e11e7a9ce4c30be15f9751e8de38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a8a961fc4813f4a9757bdb09c08c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449c6166462840aee0399d8c3ad1e44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880676a8b48fbf037bf9603a1b8102d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d870032ff2c3a6347a1929dd5f94fd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51faa430d0554659f25120b5c98ebec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a3c4d602b738ec68e1681fc6fa93f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ee13b4137055bc7c4b300552a6166587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162b935a2607b9ea9ce9f0998be342f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f4b0bb3d76338e464d0293dc2304f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449dd62fdc86a62f48894edc9c1ec50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde91a982e195242ade0a1b6406bed7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d71f196711450bc103e7b420393acc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48af3228f93572f9a5d41d4771a90a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3069a02bdf1833324ad7c3eb7d236b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a2acac12bdbe6c351fb191b0b011595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6217c2bbf96de4d7bf49a94b1c4fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0ec06401a878f157fc834cacd38fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9cad733889a1eec00f4043c0fe463598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b0feac104120d903832dec42d0d94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73bd698882aaeac17a6bf4635feb67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f1dcc7ffe4745f0d66826ed4d2464601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078cf21c43fb8b9f45c4fdf24c74a61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b02d0b000bc7be180f00d33e505eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c7a9c27338ea543726023aace3f6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab8503b7b90cd216015050321a4360605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f78f89d080657ebca7265c17a11768606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb28e3af33daeeb70330673eee56f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59662f977c7c69258041d2d2e0c996608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3be521e9c37a181612b500bcabbe4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38797388cfad39a0764992b52b547207610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b45592b1ae0e49387b570c48e66e1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab4730e8f2553d292df9880071c5ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be223b0de5a423008abf01c05de70c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821128e2efe5df9501058ac58342bbfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae76741c2b4422bfc2dcf0cda8cc20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce7f504109875c2831c4ff785ab95f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a6777a7c91822aa7c2247082db21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab6d294e76c7efad62ebf962499a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e12ee5958c5e7480f00b3b2a80741f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1555859ab1ac9e75fd10ecdf4c2a6ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eaacb5ba8b188203f56ca45931222621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9341b8a0a077a7bbe1402bb58f0bd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3920cdcc8c3937c95a8271438a58c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea94a2360d3171724a74a873dc71ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745759d8da66af3aa288bdc6d77d795625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46ee4a99cfa068894551fe01bc3f6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e028369936090007bcc7136cc571f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402c4525b0e521967f37755451d2e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386389a038aab64dd4bbcb3065f63a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ba6756e3c54ebeca625af316ec0ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f24bc0d56347225d12120a121043631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed8730f5dc46c8348803c2f4bfd83e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3258df615410285885a96e7e6cf9e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8b3b9163d903d01ab7073bbac305d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed85d7de18af88eed23bca2bb3a4b2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33a0adec6d989a6bd47c258f77d4b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bfbe844763ae61b2d6c2be35c6d15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4b9b3d9650fca68f2a5313a91e08b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20910c1ed50d086d00eb6a707c6d25ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2332864f4e29a7bf8b3282401cf17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2450554f3e80692348598afaecc2b20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21816fe2344562f6cfdc5180448784642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302763c8f607f44f77776bd17071515e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5423c47de2ccbaa313e707803c6ee67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1129b588b6e6111ece5aa58bb7aec9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeb9cbf0feb3cbaa31bf77a464e521646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a280097e474b010103778124951b61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998f1db7b9bb67f40b4158d4ca2d80f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123a4535ee3cb27dfc1cddd0b4929e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315676cedf706e2ad7662107752c9c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275555179b9fc7721f06290fd6cc678651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0481617d652e40ab72001b3ad9761d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afbbe60994bca7a4b53817ac2ba780653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a8de9a763221eae5130613c5ce958654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83625107714400dbe2f33f13cc4d4e8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae4352e2d9a4238181b3bd89852dd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e35ff0f11846041868f6c3210674657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d48be7c3385f77d65e2e3c6d733fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88c0a234097bd362109955c1e701c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720383bc4a111dd106fca97fd8fbe276660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd556ef1375fe49ff3eba8229133555661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e8c496a604dd6c94f06fcd105a74f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49be48a3a5651b1c2142c69ae1c59f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca983225caedf8d9ebe6f6b8c4a004664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f465db9331c596464e4ab7173757a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ad820d16fe1cc0d4bb789ba2ed09e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873b6ca95156f10de0ee1a7919d875d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3486407a5931a753ee0f9a602cdfbeb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0c141d0d17bf3c7bddf755b5560b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7f7bad008d9e06345d0eaa91a966b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8143a9458a5a1f207f2a00a3dea2396671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c909f58d9ffaf7407e3d3e866189b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d229bc2d0491ae878aab9d03013d76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e8e364a7daad080403075d4f62626674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2208b65722dde14e1ce029af28770c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8483e40182d27ccc5cb940ee73aca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3ba77870f8d99eb0903ba74e40e4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d624bed49c680a3b7ad797da2fd29f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a4bdacafdf7523684cfbc8e773fb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1105fbb6b8c2858cad942036eefb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba65f91e386ea686a2a154a32d7d9a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44c3ce6a8d8091a2de5ab3d864445a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d55c626bd8e04db744f5996d016f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18749299f21275ecbfc798a463754b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d9c92d48867d51a6f4669ab13c156685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c9167a41e48d247e03246b2b2078d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728639df30faa56d7bb733c24d05b83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ff22a39f8a5d01425da337a140192688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d05be6118dc12f1fbfbd9f54b0b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55642a0b13c6070b32c3a44257992cc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0149bddf5653c575704ca92f61dc83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197c84dd0e7752b3b514c9cd832d33c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f32789ee28f32c7eddee630ef7d881693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93b8574a07e973ee72c0002335145694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b2b64e411e57c14324187f2caea74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11f42d58629590f6585808ad2acb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800aa1352ca59c683b8c79cc89e19f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530b922bebe6c19046cde086ca1f839698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc70550aea106121df0c92dc34976699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeceaaa39e5c273c813200df00f0e9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226137272e5b95da28b7cee8de80c9eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d11447cb30f0cfd9a7447bb36ad7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21a0735c0629cdeb016047ca708001703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f130c3b3b89898a82cbc2570cb9643704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bf220a149ebe2a498d0ff8393f900705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319588d6f3d92322d5f1ff8bfbe4d94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf57ba81248692f74a7a3fbc1a861b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80981ee12ac0ebba4d55b20c49111c3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5938772a26765b7825a2821297aa40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a969f08983caa9d17f62d6a40635f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b1eb903efd4f55d51fc766e871365711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14585984e321e00965db78bf53cf65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec4f837e7db58616be4813c9e98088713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f5b6ccc09262f5e7fb6c8377eb315714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1389d7cb372ad636392c5d8f7458852715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850e5c6c1aac702f485bf6445aaaaf4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42718885eb00362958031e6592144f12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e00f35d8e568fe50e93688ef16c12f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dc2769eacda13d69eca51b5dfceab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7901ec9a8a388aab5a03c0394b6eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b2785871b819f1b636e7d9257c182721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a4cb9215f4ae1a33ad2e285e2566722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739954026b641642ed5e950303c5667723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b49e2d552709f2c6036e25e39cd9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f4977212e114a20c5ce20f6a22967725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0e4540ad2d3e41acfd31169182f0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee39711bcafa16babf3243a65e305727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8403324237cd30955943acac01834728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3eaafe2c21c9b85f33dd935142e9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98eb2cb12b1a1d29df68c944f8f4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56315f6e1b37ebe880c0c970d4f9dcb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8b8f0d75712ffa18b6362579a70d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd3d16f9118da7d5e81b83a35fe33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8fc8982cc76b6ad169a881e1f7c04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcd1d42610b0fd15bd663dc8f15581735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401289ea66a21c12c9b8c1ea5f42b77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3baad1fa61e253c76744741c248533737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047c958b96fe0c36b659ba321600ebf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffa5de01504ae01b625482881b2735739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd1bea85dd25f13a7d1e0c45d68e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44bc6a5dae3a281c2c9857588794cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a7142a274958ab279ee459a03829c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b99809b2f8d8796736409f9f6ff70e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbd04531c013427811fc69522e6a1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b80b7a4deb141c07d56bf7df344864745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e57f1393670bfdc6589bfd6b0640746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b38289b2d75457ea19ff5469468a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95db589db83f9a4ec7df180a14a1e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3103812d674ccb06b6814d8198c81e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef1d833fffce067adf7deab11d3557750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2838e8aea133be862086ceecee9999751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479261bacdcb96f273b7b86cfe7ef5ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c1ea740a8a9348e287f7c7fb0df7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d1682eca73beae0df13a0b9a992aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954bd0acc2eac6f0f49fb55ac4ac6bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59c074864f2dfdc9070b8a9c0e2ad3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7243023cdaaa74c3c94dfdadf8c201757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4366892687aead41127832414a2070758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e79f63d773bb3f3fcd200601a76a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca9af9ca1de7748de78f7104a40cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f217e0ec43347b8286419f0ff365b88761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cdccd648fdd0d7afa6eedc951f694762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a7fe5c9bbae43a123602fff618816763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e76be8f3ec274e8f765767fe73ded3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e5b7431cf79b3d58bbd7b5d7acff9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3fdc9e6d80d9d630802f8a186f50a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cf5ef77af09901489bdba736f54cf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1161a429a543aeb3df8867d409806b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f189d434bb7df937f7ffa57d50d625769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b40b64564d2205057efd187ecff05770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01c95c4c3efb4fc155dd322af6338771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c422c77fd0beb27b7d2b979a06c5ff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1cf81c5ac73d2e493bce497d59348773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd76bbcd44355a8aa59b242b90c0023774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8537a40b84d0f2e6082b869d6bcc774775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a73159d270b0864300e0a5d7e2ce57776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70009dec9456343a0f4ea27b1a76172777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5b9ee74e009dffd9342362f8bd71a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c890c63765a97aa154abfef299ffe3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986edd58c1238b5f182df780925590f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e9fd6d1cc43656cfc6a5cc0bb1d5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd9be830256ed3b68b5e7898039b8e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b5f5bb22394e2c02b5e19652a2557783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d7a8e9e0fcfbc2adc4638141837cc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7651d81a324528fe999cd1e1c29ed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574632397d8d97eda9c7fa5476bfee0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f58af819a916fe5057e1bbba2bb45787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c54bf7ccb37da410d5e833a52c3594788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d791aa951ed52e0456fd139a756773789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f5eb5874001670b00905e2e6ab867790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a667354d9cdf5564fce3858a61b0c1e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8891f5b55c9b25bd3aed7846345d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9c24ea6c8d609f8efa136ae6ffbde793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08810366e56a573346f2f8daf9ee1c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72cced72ff751b0854c833f7c4f58795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f59cdbd07bdea8619ef6fb08ccd89b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cfc786a5f2813756ea13accb8a6b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98869df16eeeddab900f518bad9f9fe7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df73bf0f195b3d7978989ac6b4a1208799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eee80db8d42e1ef06ea68f53e0360800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f031a466c56971a59c9c66048f446801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddeed3d6fbd0cdd601b079eec88c61802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0552e6bcf178b5b84bfcda0f32ab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada90efab0169f0fd0e128fb31162bd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09ec47f364366021edefb70c8bb178805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103f245718e9c351c1116be80157438806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bada53d5fcf627dfcedae017231611807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d0bd35c0fc3ddfef81e6f298ba2b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8af579e453b844a4aac26b23d2c46809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4871139a566a54c8e259df0286a240810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d691c929c3883ed07ddd6ed2099dc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504ba0c6e385e115c0f9c6d25ff49a8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78243aa593bc631ba89913ec29079d7e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56b54a0e758fa13a15bc017d4cde92814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7251f5241bec7981e04700f4c1633d2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf201c7239805d6ebfb7756e0f11d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc31a06599f275dd3a79c4595ab4c21817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81358e41a79f410b2a38205d5b820678818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ac593cff1209868063bec991e1dc8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c316bdfc34dd724680f28bcec8eca820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3413deb931b072a4e4cb4eb5bd448c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920f1eb3f8cd18dccc764ac0eb274d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d8c9044111cf41f7a794015cb8d2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f232817fc9ff636322f982040d90a813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d80c8ef2621c7c409603ed5ed20504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03ae852a12d9f4d639a7a415995465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71bcc56ceeabc4054c1c4ad43a50b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cece146ebd8a6caa7419ab8171cba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50709a0764a30e96974368dfa1e2a398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2f3710111bf0cea9b88a83d76fe5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220568b94f19d46ebf2b5605817192e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38278e3c223db822fb052ed51d0529811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7d689a2e7fbf5839fce681f2bf54f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684976de29f2ae4b75ac3b56c7c1a8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3cddc5585ed46ea427a597a81504914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e177da2f9c54ea1072f0b6a5cfe08cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec9a781b0440d2fce4586c7e8a643916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71b2c66c8e950f49aab6df4422d05317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ba09da4560d470add3e9414eff4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff837997471ef466a688603928cdbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306835677294c107363a893d24d952320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f22170117e74b4ba0d434e1861f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f1dff134163e9c9d51b5b81291b3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bb4bd3987ae0681f172f9f493281023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bbff0b92532f838166af7ae7fed3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551e2335f836681e6ad05758488b62125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4c95903f2db728d1923977fb7e3a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b6849b7f9a7facecb5e520a80d7a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e63454253b97bf774810096dd8a6df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991e784a16febb9e4abe5a97822dcb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce977daa67269a403ad6bd387aabc4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959566004486d7741eca60cf4bd06b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b57a6e37b07557ec480d78237856bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942d577538719a0e990be2799f0931833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b981930d1cb2d16cc7b08e9cc470934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e8a06b029c9aa50694b80b7cca3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9c515eef363fe3e4e40828b566e1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b74ae00919075be02c766a2ba24a6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc703dda15d92fcf21ad986b6bbdcb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23c1b0e3672f545607e7bc58adac4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782405fc3f5614b5400cd70b88b4477140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba2b6985b24357a29573c261f75be941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1f9b69eacb572b9bbf606fcd2512642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f08ec9e74c30a4c9a58e778482469243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b881d7fab7707016e6c31f8f7181844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12473da90e11b218d5820416c53353fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3010267c5aa97f63820d7bf7088aab746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966867554a5fad1159cf14e8b333a90847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50533edbd3c6ec6a0a47b3599e19365f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb08fd63579fa638bccfe4136626c8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aef41ba5a74f45982b6deef6ea783250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6b8ed328d8e7799a6ac8df151cdcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5e16e0a5531aac794b57fc123b66952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cc9bed21e3179d76c8b3ce2d8fd5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd18fddb1f679364d68f6c64d2950654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e0d739fb9fac837782430b256087855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc10f9ddfa343cdc3ac3719349fd5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82433db501d22dbc3d687bcec965d9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfdabbec1fc66d5cf8b7191dacda5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405d0e389f22cf1df9a2aab3d7a00c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab92f03fc885648641acbb27f56a19660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8b7f91cde2ca9c00e1463528408c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446941e19a5fd162e6cd2f141c51a2a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bacacbd1c3bd8645069a929ee87c1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4961a260dc1b5f305375d9fe5fbf9ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9ad7bb487e1029c6d3035f24dfae365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dce8dd56d94f59f23c56e754f541766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7895b76e313d353837a95841b41c8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d332a452d9ad3502fcd3d179964626a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ab3456d19ade2b2c86b3dcc1b5c2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c24518ee99733bdad8c648b3698aca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ac140ddb3c541fcb2c9fdf55c90771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa932f6f0e095f579d2aac4b226d968d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7dfa03cfd4767f0d307995113b1a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e04bcaea2347f0cda748c322005f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f87b4ed9103d523a02fff88a6820d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64c533839560c8c158006481b14ebe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc0a867129885965c0b58d6e31588b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395e3713c1a73cc51c3295412db5c8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b21384078c51cb048ab81bc41aede079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbb15e6da489e531dbf3b5bac7116c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b57e1413a2b687aac7816ba43a595581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d31eb5872e86d66ccd8a20de91d75382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950ffe81c01bdebe2a6675e82fe7fa483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc215b6e881b8c576b26cd338d661e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63b6ba255c3736145d8de1af9303985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844722c0a63b5b446f94eced0f6f765a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed2840d3fdfc06d14a3194ab485dfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183614772cdce77bbdf0dd7568d82b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee3b7ad806fa4fcdb84569e1a79d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741757a1c24f9fc85a05fdbccf6da19f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4af851517d0daed8f476767d8419ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5448ff88bf6620c2843196b36f43e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b9406dcdbf515af395cf07d68a24693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0f28249f64fa368e6e5adb52bd13094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdae2fd7a487a07d76050b311e71a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d21244ad5945b15a067d61fac34aa396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac058cbd869a00012d01166dd2fa8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e0a88768b1b0027e069aba2213b0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b1c9ac70d2959dc9903eb3693aa2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08a6c12cf1fa762b0f9ecfe249dcbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f2310396c10c95b5370a537bbfd7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c1bb267a78849cc99fc32a3a2a4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc5a0997225a64430a5b8cfa5da1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6d11a145781ed602a753eefa26762104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846142b4ba97a0c84f7d8922d1ac559105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d6fcba6a1ab843cc73f1a4a62619f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455728c7a0ac204889d65bb55ce4d88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bf192c4d617e1c50584b3f43dfa1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189ffafbdcd3aa917b01491c316efb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6218bbc19ae4034a6430d4497888245110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6faf62cd79ec71f54673c09b8b2b1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb2a55bb6aceb929ecdddb7e296d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662bd0daf9b9794e7d6ce4049ab7957113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c39338bba8788a99356eea1bd9c825114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec838f3ad776230f4512237e6a586d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338f781b194de9bfedc997c9e4dea9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82adf69051738bb89c8cc6e8ecd4e59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869769e6dd81f1304d9f9b293a6ed5bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456cf4fd088d8498f3ef85efdd04528119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49c27522a5ea59e7f9e11771572d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897d002651a580312236efca1fc284e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ad29d5814cb5096881f9625c9ab8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14ea1a47bd35636d1e77fbae4d681123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413d8d4a7553fa76f0cf11770aae62d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b59a54a17ab6278d3c6b4d1419454125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819a65724cd51996e6bfa1cf5cebd4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6297b73a385fc05e8ea552b922839b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13094ca2a17de312e41b1aa853606f65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f322bc2873c88842db36739d2399d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce566567cb968bc2eb2f614ec8f014a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4733b336eccef4358941178da853131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac89aa2bf2005c4d54ee12d67d4aaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a684d259e55311ef51db6a916b211133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aaaa7ed1f6ee6c48f06bf96e9ae92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449d5500ad02238448f0c22a58aa511135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e74ba05e156f71df8131bb99bf107136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bdd9522b9f72217c9fb0030801e41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a06d3f6c9210e70aafcd19851a5d40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebbfa038f086eafc441c1eb6af34d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba72baeb66f6bf5d0b80b6a8fe5031140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b469b59b933e2e87dc6c674b4025b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c499c7b0e20f54a7f45b08ed4ef8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef054c5aee1a490b3f1421307bd2fa3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91982318ad4eaee515d54fec5cda71a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8d60f12bf6e752e63690e0c161c4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce118b68b1bdf6d9e62053e2aa2caeb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d64a04527a8fb885ad3984ad83a49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ecc5d57f45eadef20feb5fc73f97a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894a5f98e32e9a55f7ef95995fd0973149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6e6cf267df8297d7eea8e4ba8ad8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff193372cb95a9c02357a40c73ebe5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6228a7fb99b3955569bdc0408fe1cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe9174652504fcec21d6c7d70816d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247619e6b11e269514ab0512d5b92441154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14798e2810c9ea4b53ce56fc38cb580b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff4562a43fac1312f007ea7060ecde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301b79f1fe7c6794c7b1eabf6703bf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65d201020a6cda838a89f1fef18d56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538254ea29db117a431236671e7be72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688b3d503c110f20d172362d10cb9a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c324066ad585cc2bda1708893f7659161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731db305e1b2c07ca6f3a3497a21b79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995eb99b5dd0b3a53a5c0507b614e3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d1e2ba9604f014d5a0609c8c2a7f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97a5afbd8578b8b8052aee4c98a2cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c854951fdaad3d275616414a9222c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221d2f60eb9c0ccf9c0770a474bb5dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffea7c117ccf44ef0a458ad31135e56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddddf4547914119e24c01f090a5945f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e6b0114e91043fc17bb7691226439170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c20982d9da9ad0b688aa6a7652d423171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8c46bb9950b2858bd4876dae41f1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a83a0c4ffce96e48b3d89724e4e71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e289c6f0a643778735b244278910b45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eacbc76dbb676d74b1e97e6c8c263175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cd98a3b9e39a7ecc651fed41e7c90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8920764c6157007fe0282a531b89786177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ce6baaf006b733425ce1b6513e1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a86a8785089be43273885d834374fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea64fe52a59f7b6ae6e0df68faa3a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a700b9f6470a2fb16b84d36247280181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd25ede3645ce7b1bac952d2122d3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29032a4c37c3e9a6504de9ff5fb9e5d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690fd8d358179a1c6ac27b1691dc62f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7a3d28c0b5281d413601a321306ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a44ce637dcb2b2afd9156348046e17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd379aca076f24741ea0a5ce4ec7f24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a365645874acc17e6b62ff08f5395188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e9a4e39bc8eeb4ac38b93d0de6bad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6720eb3d8b2fddd7208466f3e38f1af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a889285390f4f01435a130a05cfc9d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecd357b98738014a939a88ba7ffb19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa17bc79c7cee978d1bffbd5c90c9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d98d883b0e78b40d3c0a3f7ea79a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef67cbab059e88aa865559e6503fa4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ddb236fbef270c9254ccb69792109196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c74599eb4a46d45114bed2521469f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ecf10898b7fa5d5324cd620f4c330198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21582944abc74390b5575603dbf65804199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3274f9db02cb4d33028326384d6b398200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5de6ad4d2a45b5e21bbee16162072201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedffe390c9b8af7fdad98c2d8cb615b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8dc802db7ae97e25c68a4d5d80ee5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da219342c7bea6f94c3d36de2418647204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad6aea245953fc5c640cb670890432205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff585b74c29952743f8f27363246ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f4b153b97f7df5c8e28709d43c02a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7abbbf9e6e4742223031b2fefa476208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a83ff99bbc0901692d408afbd594209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe87021366c7311191b62246037d14d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61631c5d8ddae5fa1da6ec3362cde067211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c096c342097009ec7ecd1510e1c53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550411e7af1fd6183c355c47b8375ac3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292584eb7565d5e3454e93daaac4373f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a28a3d9170fd7df20c1e4c00332f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad051f6ac978d98793efa69b1c1a41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ff57461eb0779ffe9f99634b32fb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466fa5ea9b3f8dcaeeff56d744b273218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe3db97ef131a8265e650e2e51115e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459edfc4eb4555dd5e860278e9e15d2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809ea2916d86b6b8e49345c7622a2bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cc1477e8cf5455123627516a2000b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6351f89ddac4776a4d231a7e314c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3ceed05a73fd3c6b43a39b6bd2a81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e5290da19a24afe5418058abd2e7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aecaf7c5d7cba4785d8748cc6851d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88e4976b28c97191437a4ec7f31891227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0f52d7677d7160709bda8cf18183c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd593d97670e9c5b0e624235ffaa61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51339b5199a3777ebd8a86f87b094864230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f32a343cc3bb228e448f9edd67eae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ede2e19e1455c6dd9f4bd0b4b1e96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58504bfffaf06f2bf0b0ac4f1f2dfe9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0a8fd4a7d6e51763b4bf0234c78a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4164c3c53e7472a843d700f09c9629235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b0ee2ad9d8b3d32b28e7b4eccfd99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddad9b65a6c0bdc4409e47ad24995c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c314eedeedde847d16db9deec338d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29402ac987f102dcbc937008cd9c04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816554723d3e91076c0f983ab92bc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96708cdaf7ceaf363ba2a26fce39b7f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a57df681445319426b4e1201d8e4e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217b684f571dc48121cb311d15ac758243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e24cdd7f761f06e92d180b2f3456244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5224a6e1060d0b3dcd3aec0cdbb5de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1d79878ed9e1865b212a80fa34fb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeffdcacb1f43e3d5a4d016426ca737247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eb3a5a457e64595778f95f34681f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96aa772b63d7bcc1c935ebc49a7642249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f464f940e5f2381223ad8800fcfd7ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f306f4b349d571c751fe4da2982b37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b817d757ed4dae16a600d2e57b33e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36058d1e8493e6e0c7c42373774aeec8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da85dc8fcd44dc566ac3709e15676dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8d2cf678c93453ca92595ff5a20a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59420b421a35f25638c96ff5fad46417256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c818cf717403d7f8f892ee03ebf55a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cb8189b258de4da501ade85e01cba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc1e6fc9522ad7d8d15d35403e113259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b5087cb116a888c7feecade4386d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f117e1cdea9772e17f8b237523faf9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2431b383f51990099f25ac35c8272a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727b1e33246ad40de3a80f70e496b6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b359747f549615276fdca54f13264264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a462163d6e80ba2bb016f4bb7b6e8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884a249827ced5cf38da7a1557de3b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c106edfc8e357b41d2772b79ee7634267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688ceadaff1f44534a44fb9489efef1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e1a5fc18343e06b31a6ba6939cae1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4758a2e0e3c9d8cefab5e33c818c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204867d72a03fb9a7f1cbc9b4ea3c530271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4702d8fde1f5624ce8f2f9baae0c26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08938de1d03deb3efba55883d0c57e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969265130d349dabc99f888eeb776bac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce117e45d6367e39b7c52186604f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb042d6896f26ac5712c1b5905ba958276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391f235829fd46103e997aa29447057277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5b8734dd569fe2616bb14a27c432b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9d982cd78421c0593edd5d9705e06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955727f088095eb82d8c2006e5fdb493280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771fcec356bbb510f648e04352c1b31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba561b5b0c8679c1801d27e9d9e38c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c10845414a7bc92e86faf228eda00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c77c6265d8336c8f0719c87af9963284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0859d01d8937f3d6290afd3af31193f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99e94de0185531bcc0e4e8c88feaac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d28d62470fa1f0bb3a806b6f70b763287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efef6b4330a87e0f184807abbffdfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa7de6181f69279b7d3ed3f93dfd21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72092c001d674a37453ed69babf09ba9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d71a00e484a4526f6e42a41523a44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e2f37a4edb067743870ce8d86502292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c844f933b0dd65e453d0f4cb99813293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c77166e18cf5f08ff61cd7d3f4cc54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54849385c1b7f79479e3166f8649b8a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b406349a704d7c19afbdedb349e32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d884c8e0f2bb1f55a2c23b77b2bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd2c6c4d03f11b0c6bc30a5b6f4172298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274b995ccc96f54b281a4c597441661299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878864edd6c25df463af13a887ab2e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec4c045a6bf947f8f6a9ea92431978301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab3e5e949fab43b0fd8598ff2bb00f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f022e3e6094f452030d5e033888dd35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76870596868c6dbadba9b7eb2ec78d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b051faf6bac58f89fabf5671bb3ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00013fbad9b75669d9ad8ef1eac7f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53628ff21bdd0315f23deaecaf18c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3860d910cf70218850a2942188ce5d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b03a7d83903a8399f2db70e2d4245d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac912f5e01f4d7594ff7b1bff3539310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274734c82dd38bf3067a28c2fc917c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed711723f6f23e48cdcec944630531312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc51a026d40600cf45524f1869673313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db1b6646f5d0d3abec0ecbe6109454314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b80c851ecf201393fbaa712ed5d355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36829aeb6e6f481d72c7672b9dd84b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de43dfc341424ddacf04b2a386193e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1a61857c43ab4330976ec1beaab4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc14cf8a0dfbe2b526af252cbf9f09e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec222f6c9b8bad69d57c5e9a4757f4ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff20a76c88fc0a86dd5dfd94738e166321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142d20c7dbae6e618b3054934b1b48d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd3cf7494287e54b72a017d8ebbf5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145d6cded41c7ebdbe3bc0a0afb19b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61580585c14ed5f1bed564a32fe86c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b0fbfc538320b7adf132bbfa2de39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b533d1d6e85c0e80a70f1c512af8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f7d475f05a9ab7ce0702cc7d5345b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fbd4750271c1f0c8f763b187e4d43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d0e384e401b5c7c2bd9cbd538152330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89850782891e15d03fa12821826a1cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d0b0bf550c0088ae7708c662b3a9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8605c6ebc14c002ddb51b3bf89b35e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0edeccbbd9c957d192ed034a2058f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06d756cf1ed22b278725da5268e3ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f250876c7ee868fa57f04c581c7ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303596f4058ac341465c0979b612d7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2336834da07ea1cd9b103dce95816338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab8a5c516e641b1fd1b5d6d2b93284339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64907a049b9554882606233d2bc2265c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35493f13c40a86cfe347e2b1d0bd88ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c46f8cf258ccc3aa91bcaa5478485a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961455d8a77983dbfbce5008de17b046343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578db41c93aa109950f1d56fc070557344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7892301772b944bb63e7f7ad64deeb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba42e1f0a52af08ed8cce441678787346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dadb95b395e53d373bfaa2696a9e9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67917f6def390ac65e2d5fa3600d3a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934665e6cd80f2ce34799014811b2fc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4282eb24e16a7ec9e88c0951bd5c63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eb2996ff9e7353fb475dedcc37404351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179c06c3f8f0dccde7a6b7f919e2263352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d789f092611eb82bbe5e42864772c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5bd61f457b89a663f97ba830a6520354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cb322f85470c47c945875474f46e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f135c55ffa903c1ce47681b8852ce3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b916ca633223cbb2644ce797e56a6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f1dd47bd8dc2a0db9af159d8a26b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12429eaf2275eb0cdae4222015fc945359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1b6b5013d7d5c7b86dff49c4fb29a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae32ffe77c251be9faf5b8806368d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb46a1f5767716be203291d16988f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b529bb8955aac632c4ce71cc8fcbf8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a681d942e5cf41bb0726427198dcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f32372505d214a07d39017f7dc8743365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571f5f81f8efb7588544708d034e30a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16d317f07651dac70ba1a95214dc07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3c98f4de748895b7cd6e1aafd9469368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ef9f4d5d4b03931f11b89390bc67a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94816b75084f633f0a668dfe30ed6f43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9fbb0a6479e4266a469907232f9c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a427c3ba9a832cc6f4ec448310e181372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb7741baec11afe54d93b61045255e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeffc0ce4140eb07d317f48973240b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfded6dc574e475e292d49e5db3309375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa912f6459961a85f116302e13bc9bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417455a0fe06eefde95fe57f94d2317377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d1f8c3a108d0952f64587293e7d7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd358644605cf268ec716984e240e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc642498fb9ee154b81652377c9daba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515031b713b98e2a5013feb06393f3a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac40d9f8dea744cc1c102b63dcd84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee66e1f9e9e4806ff246583e0ef6b2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b86829e55046466a3cfa165fa1ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876eee6ad7b8dde1cdb0dc59db500d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c8cd98c8f9d6ac63f3a5e7cd2644386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac6c1f5d4401494e7418ac5ebffcc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf84be0295071a71c142fce612dc2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a7e48c393959866edeebd2a7fcef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84b0cfae1c69716102119d0820d09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784437a0be2ad287714738d17a38dff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639b2dc0a74eb0a54283d2e499348f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162477f7360fae33c9546356e84eb6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3c2898cbb24bc7e0c77e0bc8defcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0c4dcf519d50576ea443e2aa29ae7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5220cd7b78b8ae9967f08a4d5767aae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e28c47d9f073c7cf0a7a4f99d5f63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d86617e45a4a059fd87473220c461398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b759fa63d5a8b3ddac8509fe398d48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb27f084ca25dd169974d352bdeb1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c9d3d55da64091856f17e146dc048401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da197a36ec296e8c2af202f636f92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116fda3069ac83f732cd496a129a9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8c156ac80a5eaac1030ada94be09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcf7c590f0710c4f3893efc5f98b0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267685c075b05b1e29a684f2ee58349406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe1523b1adcddc8ec11c7e546088dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e292b9da277c29e359a586fb864e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390228356c83a124b9b0beec0eb9ffd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009d646f44150e25d1a6caa96ff2370410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6d2a5a6fb003a5a368829a775923411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639cb1e71693b7c97290721db257897412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0cf9fe6b187aada4c79d5041c4e62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450c9292f6c9c04498036b1ed3264a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b4080b21e67291ace7cf4db4b63ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a263727a2d3891e364925d8ac83b2db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b99a2bd74505c5d917c1b4863f810417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206f103ce30ea6bddb91c38373a9d35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc2b25e68b14105286ffbacfc6e679419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8190843453756d79d151606ca8864b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb72ee219e12829edca80fa8d1caeee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad75113ab2f6124be11f15eddd0d24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b526d63f521b22af5c5d972671b7fa9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dddc4537ca721964cfe8257545b8ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbae8b660eb7840e93daf038f00151425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca1aac0131a6d6cf5ae9bb113500eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee8d0a7e41804be7ac51da41aa053427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d0e399121efcbf2fbce6e01610f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700db8ffcdbade779eec80be572a6e7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09187588c7035e82d64ef627710c36b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeccd5c326d23df7a8dc9dd9c8681e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a0392e7a1f92714dda67318ed4669432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b90c0efc36fe20878d8139c3828c37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d5dc327b86298c5e871e23036325434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8330226bf71b0bd1b4942fb3b2d988435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d16e87a95b876e56d1ae7e593d35d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b39be8b2f185329f6c7a144abb7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375a8433fcc44f877218de58cc8975f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c1eb8e3012cd554aa85c6fdd58bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b728252c38099fd05fb778b3d9fe9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ea01527abbc8de7b8f774981ca7d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d28e13460fc903f38e6ef3e2e8712b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464530229a5e4441fe9383d9ee93f16d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3059c7ec199ee2b48b46cea0b0f43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd659c1817a11c5b67dca00a918f6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8233e6221ddd4813f0bad9e108e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83f11bdd0ddacf5d7e87f745b0f4ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844376147706f9ae3a0f8cf657f786c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4d1c101e95343a7ea9d6f75a86a8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a86f0da43b0fb9cde88f73cd1b3434450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd97904d61e0a7d48f794ce0f920cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ecaa98ad2527ad3144e73ef093968452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f05354227393fe37c209dd319359a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12eeaa6319b5a7e1e81f1e993a1ed6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d697f389e78e72893e3893dc86c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f9355157721b99c9fe6eb4be0fd00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1b78979386a7a816438d98e04e57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14feb4fe46bcc89a2f4ef49d3dc1cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a628ea84ea1404b2648331289b7f31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e081017dc94261800f588ac25a980460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63939432a6c75d9fe2032445a3a7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872abc9083049f43258769cd61c1dcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12d46de25edf210bdfc781108f4184463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6668fc2b0c9c66d9cad5b7379dfb0e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca90ce84c9422ec4ae0cf8b44c16cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ad750f087201b634a3194e7bfd035466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd38195c910869f0a1541053e1a0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5569b59cc3391faa597923428271ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b45c2773717295749879eb43be9e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8b453ee1c2259319f420f92b93fec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb20df50c8a2b588b163f698c7b7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8063be638af35f4b81de28c47ebff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f323b9fd4c13124893309fabd573473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c63c8be9872e62bc7774a321a578e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548115d54099bad52d7be66fe771a962475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1fb8c80b02054af9b9efebb6bba3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5121080775b452c1ddcd93b66a30398477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f427e50e8be1f16ffc53b508c36d25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44e6cd725b0901c1ce213e56c6eb8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f557466bcf206d18054833a4eafeb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633819838a1d2791b0c8ab56ea3cb9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc469e8d566911a9adbfd2268ba459de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042defe430f9e15203419d99fa9e5cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d46d66a88a1ed389bfa5075273134484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04076a41e40817b7af0bec1f5ce1e19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103c038cd67a98f8bfaf0d25c05cb70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33737bb0020796e51ee7463bd10cbd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952bd4229ca7399cd95dfb2f1fd6beb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f664e8fc8c157c5c334714f94d193489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8622f529ab3e8ec77372c50e2c744c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d089828f6e5cfd964c81221d291e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01105a7a33b61902c79d5e58ac5a499f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927a4b18a7cff5a1b9c833448df25e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c6f7ba1ec1fe557a6265430c3841494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7407b41fc3f34b34f70caa550e0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200bc632c133754a4328fcea68d3d66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b575afc36243193b5c4d714f25159497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f2f66267b752257c0787d767f891498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddb004e98832237eadf361b9ba9644499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053f5e5f27eaa8be55e1950a68db5e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7369e1a12e51ce25fe1efcb638c91ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba562172aa6a1607a6420a275a87fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f8d380dcf1c35f83bb76b27eee4d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28e19bd4e7c6879b9b98f9bb7d3d3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d491b5d5ce6c63a61c6dfa87bd5c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cbcbd32abbd11f2fb162cc8f485bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751156b7dd0ea16cd81f03c7a6ed45a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149cd7a9ae30f6f0f81487a7b535a4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853223c0a1f9ee9a438aadabd358a58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d235d27549f8a482a8ca9d1a659e50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d4f7d9e51248e4fd638712e68dc8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a635f5b8ca3e82fe78dd8dd711feecf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc144e5fb83055c808c92c62df6808d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2813999636e221ce82f846de3b4b459514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58d63fe4afce479e3d49c9bdfe7ae4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edbdf97850e785169ad448fc3818ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df37a1658f835292144ccd18afe60a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c7a4378e376c5bb7990e17d1fe767518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ffc492c04afe9c6f2c790bc1997bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d124a50e31d9db1eeb5ea8db439ed2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961035efae6b7d33f2152255a8320271521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb19267c04497131ad3116cbb609aa2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc8127d7ff84eabfbdfa3ef1f19720523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3599cd7f333aabc932c7fbcaad2723a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a68141c460c0362c60679de5f5103c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4d5f8775fc730e8cf73a55a650748526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e66cf7da1a7481101225472e9a57c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779b9ff96ba3116ac572c6395bcca82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b3829083bf87630ab3c286cd8d035529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c7e29deeab816d267f08fcdaefc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ef340fafc826fd3a1af8ac6f0298e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0ceb9d9470ca0875deb36137f17f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5400ecef6cc802deb89418c301dc26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad1c18190f581b022eccf8c6673bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda876c361c667ac2128f9129eb9be7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b2193d2284ae7cd736527451fcf1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f57504ae962b3235bce26c652f9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6fdcabd5160935d981b09bff09be8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5312f656d61760ab0c48d1c3530aec6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a442944a76b782b12096a2847246e74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5766ce580c961f454665540d33e308541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da126563692e697b9c9e8472daf24239542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d4ce82dba1256baa58477408d39a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e7e3b20d5c0d9df706f92b0ebfa4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72fbeb22746a8c417f6cf758e8cefc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece3c07cf1ea4091820249da04164a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f285e7d58be581cc2bc4539801042547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e9045a0bae73b1ed86e47fc89b9a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133cd405d9616e989689f7baa0b6d83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b623ffc8299e450ae9440de16b972550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff163056f1a6fc595e44c3d58fb9bde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b8a0fa641bb987ecc74bef283b3d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd23679b04a589b399f72a8dc4758a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e59ee782051f654292924c28f7b4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3633194e22b9ee27139910cdebe43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceda34acc6dae2d1aa3a05fb8e643b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159231c242ce23d86fe6b8d6cc3fc35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a5d9c347e87a413dca93825b9ba7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205a2a8417fd3d80e3783f1088f504f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55203c8bfcc65b8ac47268d30332b4c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd58bf290569b73666e54435b7cc69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e986943d0f8ac538003b7bebf877d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145ff1a1e74eb724dbd2084ac31944c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d221539740bdf59ba1fe36c6fe7e329564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fdcefcaeee0ec95b877d1837666fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ddfc3b785a1c8d4dc9dcf53e79ad7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd501d82a044b2f2592d2231186368567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc5424f66ce071b3497f5ef508c0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c478ecd760abbb756ff016ee22d4f0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0c34b7836c05ac31ef19c72385727570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12087c077c49acd10a19dbcc3ec8e49f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40364bd0ca2259a0eeb1d517f6a26de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aad655fa4fd154d9691840988e001573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accdf653d0c4d3622643cba0e2a7751574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308880d30621ec2c62887e61d26cfd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10fa2e0bd49e2a78a64a7657a2bd8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae634df4285e435c6769e7f0b57d4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb03055be331c9d6c0e4be966ad6f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa8c68e2e91f67c0a28724c3bd4bfc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd3edb5de6fe68f16533401fabfa33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2e6c15e2497cdedb111c6ba3bff4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a32753c4a9a2e07fa92d1288f4816582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d049569c46213d14cd206a1646e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32119ce836942f0720f1b1b5b2b4ee11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dd7c623613ba7795539385fc5af26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290d6ef46e3bca43647951ce746759d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45fe9a68dfd9b2fcd9672c247e74e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac65b7ac08b660168643118dd772b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c6ad84ee6be4fad1ad8974e854d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0104816962864d6e684def370dcb322590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8195b100bb71fb925e0f9704a09e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0129a4da270e1120a9fc56897fc64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208df2bf437dcea8d77697d725b28c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520b84d1ef39cb9f65cf5b34c11ffcf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b0c530917137809e1895030edbc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8513dfe818362084add2f96a1a08d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75aaf18dcffef1166abd4596653bed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43635c3ed8ec9f2c7bc3a6e560aced4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e86e728bedff2afe13f3b1ddc25c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f638d077d6435f9e28f786eb1b7895600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314223c788597e612f4b19876eb3dd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86290d61d5d531ed8961ef25aace94a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197e82cda88f58a164da62a6b985749603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b759d3ac3cbc1e3e9941069608a761604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072e47f96d584bdf3ee3ee857646754605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85c946d3c48c7bda5e1cb053b4aeca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1696c17cdad90cdd384e338b9adba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31592a970e02715438b2d0af83c65692608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1e01dbc980cd749112ce65b9fb7f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fe6c5c0003d6ad09004cb49a92599610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b8790aff5604c2b6312ad1f34094e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5c7a3c17be998e02bcaee876ad692612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38fbcb4a0afa5bd28d70ce8effbeb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c96cd3c3add701c26805997a8e604c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a14392825218fc7470ee922a1b7e19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7856f36ef138a04a853ba1612f286b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d1e7204a3c45ccdbd534814448214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51076339850a110994f5e93d9f7271e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c80b3cb1b64c0002d7ce9cf824a5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3417606d960978f2cf974b41632cf1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de86af8318bb121a1c05d04d5ebfd26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048a65c550e2eb130cde734a91f662f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaee186df29b5faa7e65c55622b039623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e314a8196a2b738ce4928de6d9b41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19925dd7052f4b212e62626923212750625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42019f7ca10ca3862aaa689010a92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fc05a8d37217d7455e8401ea0b0a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a69f432e4d3364b0d23f3a5a15f73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f830c978fc8cde861a1542794bd94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07a65a8a2e50e100441dcc77e1b972630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ff8f1cfa29c88330914b62a65533e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f57404acf89d676dcfbadfeeef043632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a176ada0bff26d6798bf5806573c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edd58d0680d410284a35c6e54c1433634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757033505360bbc8f7b0529bb40419635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea083027b0507c4edefb587cf30252636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0129b162e653c4cf0102bd7a757a82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c005c540fa039eb5dd3552fd8c2d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba82c8f0f36ac164efd304a1cad96de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b28f9de3d4edfbb43496cab942b0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf935ef7fd498774702caa85b6f996641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7b5c7bbf6e6bd98ef8a9d3dc98084642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6c2854b1d47176cbfbbda3c855541643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d2d30ec3de5768d69771fb4de3845644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119fc374b18dabd49d9655ad1c09c07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f14ce760367ebf0d800b358a1e6858646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fecd82e4e85d246b0aeb51966cb205647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51007a6393516c72a83cef609bc94be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c20a2d0d8abc3fab12fbf6a20c3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0cbdd6049456f6f9f95f1183d0294650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83034e8941bb5488e30f9df81757158651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28b99149d8d3d34fc1b7039ae79745652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bb422774464c34ba1d7f005f9762b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544d2966abe22d88471012a516b4a97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c4aa4bcfc49c2fad56f474e19bf6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95dba0e4571a7e7c60b80bd7ac2db3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300ac4801a2933ba3ae89b5d27a74a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e6dc8599d2c41a79be715a15f0fe7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbc34c1f69146ba75d79b7a9de769f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dd653c1046be333c763a1c86fbdfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59a762ff54fe5f3f1750dde44cb8a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad387d8f06327044fad4b7a7bac819e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cae4036d12fa14d5ee42b97c14a5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacae509a91037ad2675e7def2bcf586664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2428ee720b678e2b6336dfd6101b24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc514cf566715b3645e85c817f16648666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db391fdfadf68c24cf1465c2e9c78e8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cb37c298f318c67bd6b919e29ff3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7614f54ee6307ef7698bc4e389442da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f378220fd75ea292dc0b1948077e1ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb731283b5bd2474aa7f583b3063186671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3966506d587b4b895b7742735709672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7f7fcc0df724f907c3de07db0397673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024ce375af2af9b311054e0407bd68f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98363a329b95b1ba7dfe51da543cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe8506e6aec7335344a143a0e20918676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a9a4ffa3eac7a0dc186627d5eb5b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e6867fc97aa1645df5588ae3a4f76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd939681f75f7831d8aadcdcf514614679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a838d133326dbf92b18db7d7850a1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb140fe648d6bb7238ceeff8309dc014681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78c016e70c78a2daa7d77c0f578a60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635a3d4c857e33df39fb59fe34ab4e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c351412dfcac472660dcc4ae1c8c2ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa49eb2eb0196b45442c43427af3599685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a91d4c8c6c1dce0dcc4403719862f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70935764290792019f745aebe91e904f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a207f95953862fb7082d858e8465688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4daab22966dfafd3bb67435d3a0a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db2b0fefbe309ab06f21ba53796554690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86709489af45146894d6d878817da940691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497d48f0acfe8b8498a496f375f9495692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669236b9015d5e0e8c754cca04dfd9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ecef37b16e6828fed2cbd9b932061694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad8ed992451645367af8ed0b9fb675695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eff98ff6babc92a212f226bcf00b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa38ff70b83c187164afca587bd656697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc1a49a4ba56ed8f3d9220ea85a69b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cacddfc5511c1973ab1acdaaee9c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa192d61083dd122921faa6052583e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a25efb0928a6bdf44c18f5141752e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e4bdfcabb801bf8011ce760ea00e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaae29e6d8716818239635ad8bba002703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af62c1f280849bf430813c8eafbd36c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030ff2d8f6972f12d875ec6b6653d12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d28f91db8c5282d0102a6746b95267706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071090eb5a8b3da8d11d3a78f9f99fab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d07486e6571975cb6581c049089cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3f58b78447ed681af13c988edab0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33a865850f1d708f744eb1e08197f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b3b5649762a31f0913ee7d7712456711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76362ee39da12bd92fd3855054417d38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3bab8fed451bf96ecfadd46047e0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89863ee82f89c2bd0bd3cce7887c87c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae9adb8fe6d4ab12207a37fd0b831715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69dc0cb0557e587657b36f56e5a7b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9d5fb9678cf0fbcb43bfc3b0abd2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a594223eae18410ea56a8161cc43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2b152aabc4e49c35661177b1b9c8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16569e199650bfdd4c5e8ed356ca53af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede72e0ca87ad44fbf78314a6ba1b7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7881c2d16ee46ef3a1d30a63659189722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fbdc07f99a1ce6fcc808738d46b15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec63b6c1355af5f860facc127b10396724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5dd86605224c504f7321d748f77dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15f81ea959d78120310d53f16ca817726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7a42bed8b5b81fba80acddde548e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7802b320123c0c43e3e83ff63bb56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a28d54907f3070ca5f5846d63838e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e4659a0e2bbc9cbece824de084255730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a1e769015f3cd0d3e95969b7d47bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b3f6c6e5669c93ce43dc8988e4e47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04858dbe5f93a16b33141a7bb361c6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1db72539492a449b61bc2de3b3225734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d23609627f434774930d7d0d220a4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f667c790b0e68f11cfdf2a837afcf0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abda6a7e81eaf565d45d9cb2e44f6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab8b469c041cb02fcd6bd3b1f9338a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55143da05350ef5e45e65836feab4d74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b6f96bbdd4c44630d6d8b39d7a2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee5c391c28e4a08dd7ccb8e04a4f5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c0c22feb68333f0aa329e64bff0db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a0c71a42ddb82f37e2e36142eba9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086614a2759a98944711d1b12c532758744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b55124d420b7c9a9f77f864bec7714745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3857fef9eaf2d57f64a9cd7d2fcd44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68f1aae205e83c859303db65c02f64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cdc2bc964b9b7b47d4474fd7e3180748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb81d8108ccddc2ad82f9557f608e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1746406a296a2db41f0bfda5c27ad2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31925ea10070cb74f941587fb5592aca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee74972e192e6f22bf2deb617b1ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c14b09234353611954b64ee1661f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a0cb379c7158617342dd79f3d373d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63973daed3e6526db835665aeabd21f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca8ee7840d3adf7c63a7b8f015e04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b82a4bb05a41ea9595991c1f590f33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55d730026de09235cf5a4b41f58e64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6d68ac254d86d0db6201a65a9e618759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb50e6063783e0edc1ef58fbdaffcac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08b931803eed698ecced246ab42660761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4fb928a98d81528457b4d2383667762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc374a269142c9ad42100ad5f5afa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11778eefa53fc5504743fba2e89305764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f3215d5c791a91a4846808442db1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4c7d55aa7afdb4965b3027077d51766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230515fb9809345498ccbc56bb7a088767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>