--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175177f7f4a10d2652195d8eef0b57f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c0ed8cfccb9119a3983c4d03c80c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70816cbc201f6b980877227737a53c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990ceca1adab1690b2b444c05bbcc404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012852279dd4f87a3e2f5ee88bd82895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b89154a760a5f52adc126b2442d3f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67077b7625a6c9fc6dd2541f7e07cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0dff75d0aac80bb63dd963074e5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce503ec3c9bb337f2a5f169b5a1b8979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba067c277b3595257686f0d1aee40f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99e36a21c96ee241d0d19158fbcc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39f9a57ea4aa6383a61aacbfc5ae9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27f04647f3002a54062b6eb6855ae613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffff768e1f326d01259bdd3dc54e0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4793df6ab53181a65f7e1281a79be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea8ab4a168f1e6c07fb2add69dfd2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa2bb1f9fac4b1073a6de1dcba279c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a28633c851ec874feda2f19adbc9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e8c92253df518110d7b5fe52880db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06518f55132d75234419e54775304820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08f2c55f2074652d9f998302b2d70d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db30e55ff07963b783e899c97eb45de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702aa7f24f447de5afadd42d975b20823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97c50991e676c345026ab81843eedf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c24c72eafa190a8f77ea29a3fd990d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4219ec9758dab01b6c0c4e4d15d29026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05379353bcb62f47e221def27c4255f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f027fcbec6a58439ea7df7d90bce928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285780b71516b83a7fabdda3c55252df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2ed98f9ef0dbbe42ade9901a9f40330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8e27347d72b7bab7b6a44398c526031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ddd6c3dd14c9d9d61a418e93ccf7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53594278a248849cfbb415f635ca377f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e990bc7dadb65578a2b62e6d60513334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae33aae22962afa42fe879360fa153335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61acdab7fd8c229c82658df9028413e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc450b87f4c29873c6060b3f3e22dc3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ecf6d27a45938de410be6c63c17fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d989f578cfaf717f0ff0781a56c3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22a7e2dbe28db518dd3fd8049cc6c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816d45e7b01a806da96e31b6b66bfee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51600c767f12b9ac4ebcac773e4808242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269c1fb1385396312c7fb08e63ffe0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023316a1e713e4a451cd04ce709f2b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4825920b645ec492cd959192e53ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0817f69567ad6b3d99ab437ef5f6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df702f0aba28edf8870052d4c7e8bb6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1627fab8019c6eb6f84b1ce1ed1379648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940082ebb102ccd500e180597595fbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad65390a5ee339db5f5c247ae12c9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea67e2c49852a8c22e1ed60ee3f69cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a290b2c0d7914cb0a2fe3d6ed5267c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1becf038cfc223e1ab37030dde5e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4522c3e65be918cde15a202ce51c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda093ff8a46585e7b197864e4cebfaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5402e0f8189a06f45ababb6bf9a19c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c9c6a10a7110d4642bd046ccc2c9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b2f36ae442f11cdd01c084fd36b6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce64d8c9456042b5ccb4a4a882d11059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad572e28b8c5b3b1f913fc960f95e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdb011c89db5ec80ffe054a04f03ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391beac85fd2ec1627e021b7909b488e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56750997296525c4f781af05f54c51163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c912fd8f918c5a63f381424fffbc36d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ed844ddffd4a16b7e8beb6e0767a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1dc4577d534a828e7f81efd49621f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc5c1ae86e77c251fb240256f0ac2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86034e22fbfb6a13000f9fa4ef04080668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f69fd25ad7a2e8faf7fe39398ac0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9603aac8d5b135b95c5af7be3367da670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9220705545f75e908fcf12a3223f6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f4c39a6bc6081e4c66ec555e9258972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc6a430892aa3fe9219cd3a2dec00f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc4d36d918d840cebcd43f2b6f8e4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6d994e921534d031e7036c46e8a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b324f4f0bacc25ddbf0257afdd1c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff3e39731df62215986486b5d4fb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a29292f586596220fe5941f5d58278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5372076d241340102cb0cbca12db1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a21239263aeb331330279ada314f5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604b06b78c7ac63054129713f299e4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6548fd233b3bdafb714c1e02aa9d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f36bcbc155e5a73caa8eb01be99cfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc08a6f3580c54aaef272944b1bd5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aff66d9558c8b0fa1616487f3f842385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f502d3c017076ec24597e4d47dd8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d33cd561c125c401323b51a5a906e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102ac9efaac668223002bdc15c47ac588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352a3cf30da8c7299870a21d63f188289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef69e5dceef1ef2144843ae30440b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4daff23506bbe687e33d2a9cc803091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea31b93f1ce541495cab38f4c2a43d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b083b0adc5d1cabafa69caf4ed48993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b63dcfd304656eaef2142b40bf1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca8f6b95d8176f1fbaf6a454d1d6ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1228004252c6079d769e811a50b7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eafb9fd56aabe1e3e449c9bd3a28b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbccb8fa5216a5805f6714314744c2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf0947d710226dae09e8427b7b1e0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3c91850c4e11edf915885874ee507100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908db1d28d4f0659839a5e49feaaadb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fb1a8ea2a84751632ded90ce37a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4fa0621785d561a17c8e54b21f7b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeac0c6e9a9db8c5641a4cda71354a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97f65aa097bd8d301fbe16a7b5c0f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8f306c0bd41cd52095e05eb225619106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640746e1a3951a7d887ca6683d469ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510614c9c939ffd7df51ff00d0ff8682108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230971bb9dfd7cd40820d44a70c9e78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6ae14d7d7f027bf4040ece53502cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f26991037cecaf1adad0e588affb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479b8920b7ab1eddc4e6459c18e66b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d688b335876573c4f8c880f7ecb398113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2d88baa316ccc8e1a7fb52a34f34d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bf7b2c347b9714ee6b88cf3c51ec0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d85880318a7d65ddaee826338180da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb43737101adacd996013d89f32a91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206411df82eb37a129d6cc93dbe1a50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9290e6c8aa61ca949eb6a7ea532b556119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c00437b165ca5ab92e464702f47812120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf57aae1d9ccc1b30eda5c1a373764a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae911df087f0043626baa08073635e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835518ed44e3306908946d4211fdc431123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cf9572eec73eb1f6d581e75976b86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf057cb2ec3a39248ed318ed9750f92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b825c0689467be8333e85e265d3aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de615d1cfedf2a4fffa6bf1ede5566a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dd7faa66ce91484ace8713a13d4b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004b642f9896cd7dd8a5859eb5ac56d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787cb70f75ed49d34fe8182ff121a46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c70f1858b6d6d5ed1bfcbaeedc0775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8364d8d816de826b87cd9e2f4973968132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfbc5d4c49ff7a224ab95318126333133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42789707973f3272fae7abfd53e27cef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb27564ca77ed929eb4c91034e15dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ff7314a1e2ff082fa3789e77ac167136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f062a8117bd3235c32303df280c5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df50764fce3568a4d3932cb8082b445138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e61b4d1aee6bcb9d65d613e13563b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6d71602bc2d2c660a09a7f13af844140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fa76a79c2e53840e8bbaf6c2ae37f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818395bf3bc25627d0eab2629675ea3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb803c3eeb80edcaf539e3f7ee78fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8085e525e3be746a218c38d3f4ec97b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1905bcbc19301e8721b0a848904e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdd00764477f2538803009f91f112d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a47cac0770d02196f9b5b87a49973147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297839a240ed80a5287ede788987824148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc81824eca3e050a1a3af888b09f76f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72d77153c5782c88d91f67f3b316cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526552faabd6d5bf469ba940f36a130151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c398f25dbddc49fecada3b628e381c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6064d616be14de505de3582d51719a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cddb11e4522459fff5a032a5168fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a616c6cfed30565031bc7b2121e12f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f71d3601c42e93647823ba93a63c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131b34f30f6c2fff8b67c97dec48a27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148db2e9f6ff6e5956dd30f14ab4bc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9d7df17e252a92a0cd8f3d8bb2288159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d4874857bc2a6cca5320a48163e04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042dc38dc72a4f3cebd269200ae99e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609bf7c8a98e8caf68883049c37bbc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ebde63a6ea670812715e5ed6a5ab1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf29843c2b1b3348d8c7353b5e0fe4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9a926519eb72c9182392016114ec4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e73d9b6ceb4113c7e0f06c99aa8cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1414e67dfd7cf11383601956ff1c7be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefd4a485e4d1c5acd2d0b2e5e4b593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be855ae9676ef0d4018be118dd78e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67f76ebc90ef577e68eb0044a7589f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad116b05301aa9cba9290b968372ae8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fa682b86e74c9fc2856619a45a6f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856d9c61c253617c6c666f67b9cdefe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4159bb87f74547dbaffead3543eb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c3a1578caf49591dd09d968a559cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d6fa8037a12b9a7ede2f73c455ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6bd9dfe58275ce107af3d8ca6019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8493790f241ee8db82dce00deb7166e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ea59ba56ca7ffc2aed6b6167ae0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29dc43770d76563b29d474168972f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f68abf7c2b2f9670420c95b544311181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734f00ac376a6984247104b7a814c02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d777d39f9c0e90f7a6b29cda449d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f662de65ca9e3db363fc0a5d811374184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f189ee9c19d08f4a014f1a094ffbdc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a4ad1abf928cedb26f8c2c754116186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5f9ae9ff6143d90da06f5dcf7bcd1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b662e2faa74f627c144ee6bed9ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32015366f45b61566672d695c9b36638189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6d2948ec70fa28d2d5381f1982a57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb5249b7b206a4c982d13e9b415a28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daea1507b7cd419e727eb6b8ddbfc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad199451de44139e5bdde9a563f40ad4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc767e3da5d536483e534fc0191b7fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4f2232df114d159f4f0c960c8d86d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191b010da3ec6a3e24da49f649d3057196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be063e4faedd32b5353793d4a537163d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454ce5ee4f0d0d81b9047b77aa34720198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5b234f631532db1f14a62b3e0bd33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018696c89256bf5417efdd5e5a450b85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74075519ff5f6c11142a356bf650ad99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee26a75538f1718fc79113e66a9bdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac57c91887a2933c38c6d10c90880a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a14dab9ef6585219ed49e777ad81f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfca0c4cc39716e3ba5a724d9bbe980205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70bce580e264eb5fdaf60fc2adde4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c3369de4e4df819dd3137813f5fb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2699e4784305b57a7ace90be0a6d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e608c8d164caf046fb145ad3226e4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14bb0e12368b8d1533225c3849e6d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a4f17ac51fd693ddc23c05625b645211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f3c0cb6782fa9dfec1e8e2fc7158e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc76da01d4339cf6c89df168c64da76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50334c784a27e75fe08ff93dcd1e17e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a472c803ae956d6a2c7ae75707f396215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1823f8cac1a9a2e0a9bdf6056af2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e43a9b3b8a90b5bd3822aaa7bdca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cf6faba269e4fa2b546b2d0553300218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8154a1f6a02efb011addc76806451219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6fdc16369f10db2841d18a12078d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1288ca911eb12e022d3f91fff8fe6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535cd4bcd4c17d2fd7bc73f187893e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48b31493f6154e31914119f6e02e3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f08cb312a93dd03c54654e9b067f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a325c4de6f3b7cede34948f1a5519c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d81dd3299da204046f28e3aa1efe7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff806b1eda3efef2dfa770fc5571ac50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac22747b5cb0f840e60f09d9d79360228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5e1f4f6bdfcb5ccb01d085d9d77cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abd3de420ac74febdc0fcfbfeb5231230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5905586a3d690f36a4ea7d4530c56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5dc6c6d55d3c41030dc3d7c90fd51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd077352e268b78693f16e6e242192233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8c9b6a4fbea99f3690ad4e5d9c87b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0493e310cb7011c69b45930260e3fd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b9432cb4db1cd835e05443475e1d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a667dacd99e22c88247187088eb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9af382932424982a338e4657ccc965238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683947f877b6423bac9eb1f09e0c806b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272145fbcdde5e542549afdad5b0de5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89228bb19ff862c493939106325199241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be8c37209031c29325e7e6b9f64873242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826783a06799191676a3b35bb309d7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9446cd43fd902cf7c685b1287c3d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29837f92d7584c56fb0afe7647d181ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668e871951f6edefa0e13ae2a6603e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d68aa8ccc2ea830e92e2ab1b81f4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31b969ca38ebb67f3cca3cfb4b62b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eacb0e8411d883f0cc90b1bca22fef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d0c2b8f67096ddac6458fbd965ed5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993fd6ed545aca42c2936ef82983aa0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49934015c926046a30cd306ddbb1fdfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1d0b42e6c3f720573ee9414418ddf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918475f1b795b96ac609485bd0066323254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb5a0011c91a32dd4c55a9fd4affe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39887b6f3a9a4a404ca5fd637fcb59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5d5f94e2af88561c21be98285202c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e04beb1bdd18a5e0fae21c49bf7a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5ed73b83540ac304139f8678deb84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb279e67986c9efe256317a4107435260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce023e9429c22a39f32c3f623e5542261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e301e0612d1246f949695d9abbd31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de8e47574f16b015673a18df7cc42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592e7112d2bf21102040fb616050a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3afe04b1d58b05c505a0f44f0c031265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c576e8335ebaf443166758e3b00f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9268445a1b11c96a222cc48d051f89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb53e6650d5b79436b159e464a7d72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba737b68f794082ac1d20c6170acabaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41775bd35cfbc941566e7d2586bd772b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7b6a51e985864fd2028dab56655c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801a80335777b6479f8eed02a120311272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0871e73468987a32c231168e36ae2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5dcd6c18fef52b1a646609dad1bf2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb141c4a66a0b3f3dfa972f2042723275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6a2f895328a560f7d773ab125158c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef97b952ae335210ac53d66f21849ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21c4bbb2859c26beac6e3dc0d5ace0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86c6505fe8c3babcb11dd71bda8783279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eda12c529b3cddc7bd68967b371962280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8529ff60a730b694bf64c95acf38b57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682bf90408346910f8a099785d353bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c27ce21fc3c6b68d9da255b77d168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8f39495508a1231df0c2d5e0f376f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e8bfbfa4273f910177fb995eff21b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf4b347bc00a616f18f7ed60a63634286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48245f6eed9b0e52e7b7a3163e112b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5382d21ffe88a117850d3d0bf40ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f9c150f009e3fad934dbfbb224ca6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0182afaceadea55d2f685d0fa3fc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea058c08afd642189d0e1a0abf521291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7e7c50af219aa9610c249b0dd8049292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec190236d2e50bb714880bf85f9a24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca0b33479f29df6b0ed033a467831c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a55ec6e2b7b9d9787ad056a6411070295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4647bb658311508717c51a695875e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9cf635bed93ba85a29fd34d2715c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0930e2b25948cddd6770f05641126298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2a7a477493796b06e68017e234d65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a62e2d5348988179ff3d96887b378300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ea5aa7eadfec7877fcb434384a013301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccb6e0c652c532b72c73946010c876302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fad45b94904791f4535b1d113b87d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79daf8c51ae1dcf168c80289bd7d84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163b1598fddb397f636a3f94897460b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2934780e7f74697d7053e171fcfb7ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bdaa807b4670d4d50126b6ca90021307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12e62fa67e7476c43179b1f72197bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e493e9b310fde0a668363498f84b7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd576c957efe783a2d0e73c0affd13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33665acd6e6c3d2d5bd2473f15caec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7f7fa0331107a6dc9c5950d712de1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcc6e63f06994c4d0355caf53c32f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432fc8c3773680978054b5539404d86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2ddd0493a2c895f2f763150616968315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd46644dc7efd6f3297b7c06e72a6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6804dbda02f1d5889d9b5702620c21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986d4cd473c2a66e5f4a4ba9a0bc57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ac0031f95ade545522a5e4af5fd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317dca1b74ddeb6b8f39969eeee5ff4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b845aa1df89b4a53499f1609b8e75bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bf23ec7c8d931bf7e23f562cb8cbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4efa5fea7385d9cedd4207d361a0b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1bf9e10b1f60edd693cc078fcbce5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03dec849089762b149be64a2261f51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5012e3c5c99ccb1d287741fc04949326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b72586efb6c317eea94d37f48d88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c1cd7e77c26e7a945ab88fba6759328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79985a23055a40493f3dfbbc0e8f94b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf8136832391a529f41659c1491fa3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c93323d207abb899af79715ebc0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bff32eeed500c2a0e9c81ea2f69f5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d229080063e13f21dfdc3e08a8205333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6771d2485f9ccd6c63c4a94cae6f52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787bf9c15cbc2d74aa13e15a21e86b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2b0194cb309f907627e36e4bdfff6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f565f3a6137a9ec3dd339c9d5106337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224081c9edebfa65bf7edd7cd74610b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e6803f74aa667abf5d4a14260440b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90780654c0d291336cce5fe9ede0e636340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b540f4c60043b73b4fd89b70cc0f2f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530a4880810016a32b0caf014a0d802342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11d752b8f07927be5b5f9726de12ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd10515ffc6da2d737d26fcca7820a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1864e4beb44f23b052016be9533b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33df714d7f5371e6e2151aba7bd68e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89006084003709579f851e8430884c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49da6d31856b500057020375d1bc85a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0e12b21ab4b2ef75a1984ffaee8ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73a8c22fe07f4a7a6e46baf9f63b83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08ec2360c20ec1076f4df40283d6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39827531f52920ec737db0011b928f71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595ea3558c8f6ee6ec65e9d8a8628ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742510c801f03f39b7cc2f15b8b67f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab388cf9fd8e092e7bf480ee3c8d8a5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfee0b3d161e6c1d7443b1809159c85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e7903e592e67a5c500d0cf2fa1c17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfa76e2ae769102b8c864b8c5f5181358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f745c1e4ff0aa1e66b30508eec127af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e4dea9ac0959c0d4356faf18bebfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc75c6aaa3f27e903223c1887ce7e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07767e8d4a0393fd8e754bcccf8c627362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a638710d470d9fab2dd90f4448c87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc041961386765336d33ae90d4ed9c84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4cf17c4c2fa0831750503ba91ed7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7befb5701085214e5e96d3d025dd85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b411bb08cc928a4dfb09c3fcfd942b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71be9d229f93e51bccb1d504ec009e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee047cbfbc336bc552ade9ab659dfaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f680e588cfc85452863ff87700d07eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0172316ece0f94af3623200b92676b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3997c837e1efea6b2b653180f90a46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc7e86bddc7acf6306a41941323a0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c068b1db2c6247809042e32d3c3d91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806d328981836540805eb3565c7bc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821bdd6e0ce6553f88314055aa7b81a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ec46a4ee2390a91888a677603acb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49966210a9eccf3fd3eecb88ff4066a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01488fe455c9557f61e715057e28ab9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d57db955e459083c1310632537b1a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0e73ea4e578d8f9f4979b1f763a20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f7e46b6a8da16e1c145c3a75a1118382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5f3c714aad08964c9b78d6d1b9316383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a05d44b9bb9f15914c3fd91639f294384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8c1baab134afdcf403134918ee688385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4e5e9abc1bf4aac9aa7423bdd576a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b2b2e9846626ec1008e8b24e1bc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8434669985b71745085d9bca088d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15947097c522bbba87b43e4dcb917389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df882ffd4ad4759bf85c950caaf4a8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc47224b9a13eca0dd438a106bb5458391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de72f3e1b346a355c2136ab0e60f1b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc3c0c863fc7863d5b7fb98259d926393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0e2a7898c588f6a03e7689ac3ee19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26383743f273bef501ab00dd985f54bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553eaa3a3978e1ee5c57bfe0a8708c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e1699950697c65b16be74824a9869397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc0dda48a4384a8b7ada669b15c47f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c133c8dd2a6be51496129c15ce26e7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbae55f69559cefd75dc644efeec9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aacafa4c44972393eb607266b6c585401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe95c3b0f5ebfeebbf9818299f2666402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79c9131a2775a9e9da491a63753159403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f343140da21e9c758f56e34745d0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5914d249a364fcf905639ab0c49262d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8715c31222d55c478f22c163315618406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44096ad072691c67713abc5ac55ceab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ba38bae705171e4678d55d956870408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2663fbf8e299a9d1fd38966557aeb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c5783243fe079dc57a0e357cce952410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf282ca984fb3f8625ca93358fd76a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13545f801eb013991896bb90b39aa3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a7c3835474d6776739fd5b9a96724413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de05352b81a439e8fb8e070cfefe9a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a208165e8362fc52b613ab65568c5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e70fbc76e9e7a6fdf638f1c878587c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824587fadcd1d0515486ccb99f8de14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbcb62d44a58778a42fe8bda202ebb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a4e19179229227f3790e4f9884678419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27769dd9d0a7a3af630d63365fc2fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90013429ff00f0ca1e6cfebb0ca165c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da733442366600fdb8ba757e3d663140422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da902ef99b947d6be0a933281884b5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7d05021a2fa6196f8eead1173ff39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bb5d8e16b2949e43e49fd0724fc1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbe28840f6a77080fa48454034587d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28569bfdf2f7707b08b76e9713bdad30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bd0e2d9871ab6f7de3dea6d9c8180428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531292f0394dfa20ba10abdae6e3cfd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a608bab96c02637022df7377a7d133430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b127033533526c18a80fb5959e413f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a579d6110f6203720da91b8f379d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7c3faae14478a6d6ef88687cedcc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e72d32c3b67a35890a00e28d80d9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0119445b41391d35e80e413c5c7d55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2adb27841bdbaa124b13fbda484aff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8897ff0058a0dea9b62c44adbc819b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feeaaf6f0e36c30f1bb20be23f9b4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60b8d9b404401327a30ef112e6b814439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fccc99bfd851a9bde3c9e8d71260d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41665a0fbf4d2ecb2b8d9e4ff1c3986441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a424846556643ca911b5d2b79bad90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59749572520234cb2d7b0882650723443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4926181f7f32139d8e6a8796ac6f3fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566399cdf4d27212288bf39f4942fa46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698334f3332fdc7b3ad5f0ca9bd2ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46561153da2d5936f47aff66753eb393447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4a824cfa75f05c27d1f9f46b9ea9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d8576dcc549ef478ca2a6adeaee4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b59b5836d7952792df253ae19c61a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fec6e4afbd41559c8fdef179565f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8d7f91db42fdda9babec591df7d27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b973b8a331680dec2b464446a85ef2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769d199ddf03d46a007758a2dbb1bd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a109273ff978545735d2cd41aa59465455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a99323af3c0f2b097fe35bef1ca28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb966d03454d9b1ba249cbd56b7efa7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8630a01e08aff2a51252d51bf2f4ac8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa6850c12594eb7832654203583373459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b8b5b19767805a5a5da85871be0da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaab3963946aab3b587b328fa8f39c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b4cccc55513055a4a0b0309793ff4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51444c3265924a53d1e5ce616204c1be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6afcf6d9edb4bf0bd1717ebd5fede464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b942d898ac283b2d1e51ea7447ffb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1b6692c43df61769e375e9a8be17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40806cd50067366e0786bd83e21e52dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6ce831b071b8572d8f938743afd51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109da5960a6b3fb2cd6665f0ba25d6a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739636f94fff4e18adba1e5dd8f24945470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa527463170fc7a70be50a591dda2f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646afe7937fadcd028835ac77273630472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794057869e6fa63184ea3bacee422fb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91abcd5a237f2cd28c8c013666b67b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf951bf58313711fb8ce7dcbc2a5299a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce1bb69fd76f6b9614af822c14a1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e850a85d16631cf598d9ac471943d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df53a72acad920a8cca898db510124478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6ad5594bb1123a1874fdf26e75bf7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02810bd715517d92aa6aea55c017fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857004d2eb5c953d465a75aa3590a09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba890ca046fda9b64dac4ceee453c381482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb7cb561ac2e4c12eb065efb4d634c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb1978742e3369733ddf26a9eab456484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e870acf7bb78678ac6370bb664a10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e17196a821bc625caad7cd0931981486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba17070f40b22b7e477fb05623a74a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad417ef4ad86bb8569a770cfa61e39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f776e4cae73abdfe1083162c9b13777489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd3afc0db4d4bf4e724568d37fbe28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b707a0288c07c80b8bc54eb626a976a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c767f0578df8fe2ab0870b6e9ad455492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c84ea99cba76b52e7093f8a1d37fbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc651bad90211c8445919ea71ba0b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6e47bc6ca7f3973adfabede4da12c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30298cf0965b9717346e291710750eb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a2bfba59545f9347a61a9ff871b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7ed2af5839fc530d60ac5994edc59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01b203681cac0bfa3251f2ae1c7ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccb3606b030cc4598e1be077f6e65d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20f9611130ea77298132fdde4a402f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45899b9fe2fb9ba6c933df6af77d5f9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce8984774e6dcbcb31490dfd39a2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9727c1a3e3be1d0bdfd2cdbaff320eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be96f725eab59e9d428370a6d89cb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbfd9dea2603c546ccdd7dfee8daf0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8ab71db2ff798c64eaab64465b71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8ed6af4da8759662a9908733ea1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196437c4c3973d05f24a91b849e9738509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24506a5b9e48f83cb6eb22205c270e0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d106b68c006b563115f2db73980c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88238d9e7242a93170fbc8b9e7eb0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfe2fb553eb3cfe2f865a344816348513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe7b872a8087317b63c738b15d56d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e7af7bf809bb1924486479b2c504d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101841c0d7812f0242a45befa634c776516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992d98fa3b9c9746571fc9a9c790446517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c1924b9bf06440a834391cfb9134518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc19e08b01762a7a12f619ace082648519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421d8c58fcb2753ba99fe92a0e48df2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eddd0123f319bf05aff912857051e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b903e59492a7ff8c14d4963c2addd38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848191e0bd56d0083244889bea1fbf11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9fca53b7915be01cebd23771c3c11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964be812b30aff1743c40134515b9505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee383dcf4aa80aa997cc029468a054526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a12ca407c7862b609079361efcb914527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589f56f879f4ee6dc97a1ece3c151d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1528ae4330dc75f3e782e062d99b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987637a2fd08fa6ab3ac48f7568fb9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf1a3ff4615fd7ff31988b08f70663531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec188304599f76f104b82c221e1fed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f6eafd43fe98692c007965a69dc17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3992facf897a7758b8fcdbcf40b50ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534cfdcf3cbd9fe90fd7cb9873e0f1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429134bfc89839cc29ddd9b75376928536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c333bd6f982788fd8a52f1bb23766d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b01a6732f5143c3aa39314b7642f97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2bf3937f22aca9af0b2df7e4761e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b161f5f360b0626a07818e2b9d744a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464844859aaa40234d9092491abd3281541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0466ed3a2d04cdef6d3a14f77dceb20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c507a8ad4dfb981c5ee8d0e7280d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c18f829d315e3d29324e68b34becf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5bfc2613ddaf9af1f78ff6007a2f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1a054a028f8e9feff4f7c0cff4b4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a36e7989f7224d832ad3198544a5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc3746742f5bf124847d4fd4e3b8ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782680800cf5e9f49d03d112a637eac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b724555fde3b2dc90fcc2c7ea5ff16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668b79dd98ef78e37f2c0ca6c58aa82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941de2c5d07211f3fae5d3352c4216c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fdfa5c4e54f384133ff4d62e0ecf3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f9133c110d9dbc32ec8e7b7494c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3f65f7fa14d618fcee4c06c9c7343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456afafc23f99b47bcb93933b115e464556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfa14dd1c474f3070590b53386868e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1fbe0152fa54ce20b7c06293d40e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcb525df0b8b42ca180fb5bbeb2a80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a972dc0db05ddc586b26e1de88df5d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0b2dd690009352375a10c8e3ed696561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f5f231f03a6d0adcc25541793b6f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ef70c83944eb3df5b1f35c1a82122563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f469e87a37331d96959c3ba4a199bff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab909e1179e6f1591af61d3eb787f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df691a1cd9efad4db33c8bd9db0b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31eade7808209e516e00379041df17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380484fac13ea72ed319a7f4238e130568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98046cb45c5b245d3e6e35e3bd2ab30b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424e9982fbe286841042958ea6ab68d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780b736e26a8a4535181659237e1808571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199e759dbada4d2c6a6664cfb684545572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1970fdda4c8d9158e35609079c30ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a00556c240e67e4e1abb6ff14bf83a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7f8f2897e3b2e61d823fa79f43f01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14343cad8d6cbc4b4be547fdc83a00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e8b5cda192a054b37bf58ea88a5ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f231b8f7b7f8bd715de59b901235d26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8405d6d2d36c1a605f68da41bb0fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc970b76087b2e71e80ba6309d7aa3c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e980d93f1e3f0e995a109b026119d0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dde35c87c44d28053388fb57adf9f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f95e38bbbaf294dd3f446929a0d8be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200788b3e90dae1b895aed292d0943cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f3a0268abcdd614a12e3d58edc2ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8e3bfe773f1658606903d814f03e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12649b291a0a89d2ab8d0a98fae0f91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ae1ec6c6a9bd6873667c7cac1498b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0d4c49d8b441bf4e56f354ea9a311589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c5992e8c85d99b093b394a7f418bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f23a81769e60163c213dc4ba345511591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6b777da8466b315ae168709b81286592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa31188f10775efe0e440ae21354ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93a12b4ba45f59cdd85380ce2e8e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369237c57985a37f8dc61c343bc5dce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ec02af4004bb5dc00d1f56b1184d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352be2d4a25ad2f217584b6e326da103597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396bd746071855279d8ca34800257c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9194811cdf172e686bd1a21af71c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af599505501e9de09910479d71760971600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b320e67ecebf672e1afc1dc4cf61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae25fa4d67cdb1ee3dde3d72d7d4f58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0830248075624c6deae04afbcfccf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22131e3c6f4cd0078966c223271da12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af84b777a9f14ecdfa475b6546dea3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50429bd7e461a566afa215c5272c7c2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e74042765e25f2a75498302b8bee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446efa6a311b3d4c068118bb7750484608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e9ed26f70f5aa78da9c8f35f489a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5deda4b40173c7822b9d96fd0c5887610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e770802bfe8007f09ae40bc35364b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e625c67083899b563831afd56605c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0a0bfcbcf9d9fa1fe9a1a6f31de65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03f06d609b96f9d1448131b4fb901d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363451fbd95904f790d2a5fd8f175d7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115380e0dce0f1239273972a175af394616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6625532aef0123f62dd46aa5de0e8a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f0af0bdf23c85db2fb028636d28a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1a2aa9d9a204a0a157d8b0f46372d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62238c200cbcb90a8e4baf1d604e2e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fdaacd5a6978b075ac79d1a33451c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4155b3ac47e9a9179380fb345e93c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f03913ce3093d270ac509b7c2a465623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1eb80a62fc6932d288aa638c443cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb2ae87bb8981c11c3917036441a2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6aca2fb57d2f216d4549a1d0cc239626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d8d39e5a63b3dee5f369795e1369e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6f4221f84ddad5595377dc867c1df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f62792e1beb491a841bfedbcc11d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea816c46c09a37274ec6420f78331ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b24db913a38a88a9eaf81720b9786631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5632f216508a85d1b5a93e977f627e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcf81240ef521d46170efd75ec9fe5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef211815125bc3833694a309ed7ee2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62553cbafc32c76d133e007c17f9205d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10c2a5556b6e5d88391fa9432a480f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d5ea9d6c016ba6f22f1c2560e8564637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270a32374aab3ee99837cb37be2a0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacbdd5f85610124b212dfe36a46070639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38373519a5b69842d500ffe79730c938640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d840926d1faa4914c66d57fa0c1f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6126473e8e8329503d8a473ec4771642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f877c408f3e6488de1b36d4fecb6d11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c5873ab6149ac3e0f5b8e7f105a6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cbe7034b898206bfac84625871d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ef0d4aa9fc2878269dd481649ff7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c368e41d132989619638d1559779ce9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d89bf12723e63c98cd295c80d7b03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8b39bdfcf5a756ace940e3490d8b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49c41852c766993847f73c0ee849dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868db564a96ce5a3acb976d52c350944651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc291e7086a67a928017da606a1a5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d129a807cbafafa7ab9948f8395107653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd5c1455fd884cc09caca0bfc4a432654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331a2c10dc1c72283ea31ac66cbad66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e7db4c4a0c60628d1ca1be49b5942656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c73359bb7d14a13f50b2f1d3a045657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c54cc03644eafa2a9a9659041920658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e7566218ad35291d0a3689cc48e4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a0de13eea5b9c3cc92e71efc324ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd240e5302135f0f13d22342b15e08fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b2604ae2b06b61424b0c404748805662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af135eb1c7715bed34c087a0de7d081663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b231afd832fe3d2e4973355763d172b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4ffe83347e0ef31f86947dfb904c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61528ae03be887e246649434cfcd8e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc576c782a30a4ad30daa33519b37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2819187ddef5b028aaf3804fe79a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480969e104c28c1e2855927a220b7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177c84081d8dde9e703c1d5f273c92e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b62981c861623dbff5ab815625a81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca0234b60d6ae0026042ed8951da6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adaf72a78543344f3712cd6deac9d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30d337d38e6700566e1c8c752435e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a58ed3d2cac09e9f1f8f5be5d152b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c4aff8c4c6292d9c006209bcaeefc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cee034f1b2da9dd7116e42d46e03c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee837603798964d9add35feb86c0aad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdd7b83ad1db2217a47570f8bbc234679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c7b3647a1f3ce32a7328c88f39a7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f21b155814abae0c48f7bf1db5a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87bd671b1e5bdaf882c8998bb85d51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49708fb3e8748f93145e1c5d10147e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5703c430c1046f33577808571a4c4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31289204b346fa07d38539692986caf8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95e183de3238187c9cacd2655873f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b5c06decae8d18ee74c0dad9f140687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7218f40db3e564ccdebd6d2d3ad0785688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a91f661b60e24a011395bfe78673689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ed88615150a5ad845bdcc8de981b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351c541d16b9783d1db5d78cfe5d3bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e311bcbe9db499a1cdad8255a7c56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9c8543e25ddd8ab7230d3e08ef34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00982675dabdc4f96b477d28f664230e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f561ec6421c8fd8c0c0be311f31cb9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613897a2c30e56dbeecc764468e189e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940712e3b17a151f50b91f8058920bc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c733999436e8abff75c6572f6db3dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8dc8bf857f9a09c5d49b73ce59372699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3ca7b3155a3543d0dfa878df0617a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dbc790334c0acaca9d02b3c2c9aa2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36471c371b1eef39f74452903aa9bce9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6a19a330c648afead9c0c845eaa93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab4803e288b27f7b05a7ea05fb61ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a0e8b284ae2b2ac329533a41ed706705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f276ef2756745855d067ff00656124b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf16b9e20ca336813f9e24df8e6e86d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee56acf3f4785126e6bdc3983c5774708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103184c3e4b5554f9f8c475fbc051d74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c10d2ab99b2aae57e0ab22d8d03cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e533d22696b7076ab78474f2ab1beb4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c9d39e75b8e7df1cc49b5f2b8d2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323e5536b7a4e2986f69461a351d48c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74502b4ab5fa12b8aaf0dd85a4e9d4cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b41e49386fc40dca69ba1c73b86be6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519380bb74b939022b8dc3f9a82173bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff87bad5c68a3c83ad0227fa8d0d94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac04178a40711cf789be3b0f5d8aa6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e415a93f9bbdbc7467b44be5d2fda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d712a00043c81456327a4b3c3f696720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7568373cb80e8b7a71c6694beb6b8e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27d3fc3194bd7fdbe384ce88c76bf7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a8f2e0c3a5c4ba3fbb4605ff0509f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea093304ee6ad2909012652163d10a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1607f579074f32cb7f081f25e9d0985725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457b789104eca88f7acdc4e34dde601726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcc3aa8ace09e52a5af5276f25f386727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40ead5aa0b86d0aea2edda8017c0e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ff868cf51973626710685fa9aeb39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a68447aa2d185196a2a9d407375b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d30e643f556db275cb8181ebe58665731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a9fd7779753fae5e2e23ea087bd18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab1ee227d085e667a45a6e337df75a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6162c5f77dcb0167261f1370bb763f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f534a8f098a7dc5e3844f806ad4c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464b57dcf565031fd483afd2ffe5851736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972885dd30920d59158fca1714d9449737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5994fd1a9b4bf947eb22ad5f77435738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5eef5ab4378766154503b5582135a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9024b5dadd322eccad0d0343ecde5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d49ee2cd01b0de1a3d5dd3f49465741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00c30104f88690c11b80cdf38923cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc8fddc8cce872aa821985ae93b9ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade3ce1b141b95be5d4aecab7481dfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153646474e6536e766786618b3feea9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957745021ffce2ae91cddb7ff7da73fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e8c41ec10250fce89de16dd51fb32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b08c47852af51dac93276c87eb8933748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4924052bc4f9c5b1eb9b0790731995d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376caf702dbff8b34002dc4fd93ccd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59c14cd933f285e5c84bc191c8511d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00c864c1fb19d95596bf5472822a6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48af7fa42718ab30a08637bdd353eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ca204768411d256b3ed0e2b36b469754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d57d80f810a422c5b3b606d6944b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814f50e601873e3846234c9b93a83fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f36af63dce970645e9456804e2e59d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e972556fd8689c56d375df6e43bad7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ff724cecf20d9e8c1c8afcbcc6393759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ba5fe0b917dffbc64fa797e790f92760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d4c3ed7081a3f100202b2f8519bbd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b6a40348110e4e9e79425c9ff2c5d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da609f6f81a1f5a7fb506f1416833d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88c42a895edf6788dc15fbe1cda3dd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d72d4f14d4362aac8dd146e3d6689765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b3aa0664943b73c3c533fd53e067c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29f0bddeb461444c75929d0c9da870767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cbad880a0ecf25c053d2e3792f145768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d72f11b8f8ddec42d19d0ad7bf949769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829c074ad6151a631210d2205b2a962770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485e5d7de3dd0dc14cd19ad6669fca4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a3bf412274c8039150ce32352263772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdd1dd2ba3cfb12979f7d2b552e860773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f78d2aebf3e89f74f33bbb6909bf8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f7e317b0fadd28ba92c0949568082775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa62b3689f8333fcd33791ef9f5bc93776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7921b670900ad3aa0c4d32b638cf28c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b66cff2620fc201cb8db83915bee6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a152117bafba37a6576a95aa013855779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c522af21c4c3433586e8b128f90fd6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26051c21650304456a242bfcfac7e70d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d656799c55479fc6af20546f07c4a33782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b170814423acbddbcea330247d70ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a59bde2b82dfc3c719805992a29e7c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912431348321e639a2f793adcdacdcf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d99bbdbd84dcaff789a88a9934d73e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774585ae746b287b877cb51511505309787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13af09910bca1fb321db88af4eab8b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4398ba32e590d9fe2222065aaf9783789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fabbac45100f4f8bbcc39edac6a10790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665fe8bd6e9edc8a1d1029ce7ba04c5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97d884146da91a039775bef36013ec792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff184d760dae171ecd04732ff2378793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9185f7a236d512719df30544838ae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ce043771526441c868daecef7bb13795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5f0a9e805fec72b7a3708815a37c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e6470af3f4eab48167336295d74b7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511859e094c3bcec670634902c99432d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06345a3972a5197813c63c8f7da3a615799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a739a29eeb7ea4d7fd83d719525d175800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725c5c94cf88d6a7b21259852f5d959801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dd9dd0c8d8262e3e57e484e0d4ea6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715273d5051770b36d842756c94029c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769e9f36cc5bd1acd09c7c4753180fc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731791211acd184e3463ca4f620e0ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61c128c23c5037c5158ccca6e0cd9a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5806dd939fa3e054c85f6544a2eb180807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb984a3ad83d801d121a98230beef90a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec07fdde472e77d595836ae62caeb4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6bdd7c1d70629b94a1f1e433b0c0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfdc0832f5fd69e4ebeff47103530f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c48eff50cc45cbf6788f0a8f83e46812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d921568614be89f2b2f6c3bc20d7fa8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024f7e86d0d52d7b26e2bef9f31f49814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789646142b4ca65f008271c05bd8d4a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f894fdc765af8d6f4323c41a85596e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddc7bd11d28ca1cd6083cdc7fc26ca817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e54a0cfe3cd5a79789c9d63f10a79818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120060b1849615adbd0c6eb45fa68d6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd9c201ad87712a1ad2e8b6f73259e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd67106649803f1c70acfea95b1f240821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c4849be448496288cfd5391637d351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31633169e575b41959eb3e1545a7142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79df98491a6b9377768bbaa376616da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679c193df22b3a1b2c830509499ef84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7959680b146cc40d241d3a21c3f455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1f6086734abea85eacc71982831546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40e3af11dcceef061ac4d98737f3ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2bb5078cdf4d7ed163cfdfc9c38228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d6597fd5dd87e630b8fe567255ee89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09deaa29d1a381441830fc42b168a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21da0abd11e2ea5d03be4d2ae25006411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352c5a05560a5d3cf5b7499f4466e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9073e02f4b21c7c307502e013a45813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c24e56f1b1aa6fb12866c3cba0bd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a8b0d492ece658a72ce8556e7d21e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79416250b6a8afb299bc0ca3bbbca1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0459dbd065cd0557323fac2471f2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a00ce66cda2df38854dbaba913f2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ece1eb3a058d8054a110b8c884a97a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f161ae1352b63af58520eedda8d4c3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611be79d079abe869836c877c30e8a7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56072e91efd918c6c33e33061fafea7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ad96b7b04bbd02cfb7ef019dcc07b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076b288cf7748d7f63cf917ba80d2ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15584d58b22a8299f77be985f928abfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067ed1bd34dce2e7580d68fafc3c1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94970c1255491449e6705e8c4e64451027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b956506d5e1735405e4d5e80fad6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fae7716fcbf1b90bcaa28b511cf7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de1df63c28f68849dd4f4da985246530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3470c1b9743eb98a99c64e23addc7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc364e393caf1c94fc6b22dc5d93f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f809aa10121c5b99bd489ad6b8d7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f010d98b48ded7fca83b3128fbc1b5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac9c663bcfad0e35f0a03979e3f4fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a562658f872ce67ef7d8e0e03766c5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232059b4e2523a05f91ae22b6f83b57737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b16cb3965bda8484b575622b6d4fae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c65cd92880f82ea404f6bfe6e1b79e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3780e5d274cfe0c4dbea99e7ed1d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c7d8474399996296082a8f793a2b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e7d0a1ba1d5295d15dc77197d570242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520001cbfceca99dc2013a4d2c32d81f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d693afc96d5c24363ca49f4eef18d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe3c37d800883cbaa0c16559221e4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c24a96d493bd58c38af8d7150d8c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b748cf826b6a8996e0e852ba259d5b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66e51a08d478eb603f3e9615ddf44148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699156f68ed5c19ab0ffeda95e5920949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e11c90d4e78ebc31ae0b92f20f71950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932a6e9d516475c013f3bbab8f724c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a9615097c3db024c160c083bf199952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c60a71bb7776046f824eb947e1701d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a21bd7b1bf5db37a27dd3ae8408df854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1c4595b1948d644ed8d10341fbdb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d16a8aee12cc315ea86816f7fc1f3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780dd7490790b5e6d14a0898eca15c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb378ab70a4c25bb8a196d85fe524f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ece9e64f3310e715a80baace180b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda771bd41db405234edb9e9df783cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a1cf1d399acbfcbfc0a54ca69cd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ff480cfb453d3669cde3bc6ed366b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829b1a514cd9b14e769f28a9753404063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd9f08640aab2d91cb3d131c69146564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446aea380ac4ea14d198d7783b56ae565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a363aa8d8eec828fc135c4859e9cac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f0c4a4e11de233fcf292cf669b6b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ae8a78f037d6f067815e6535f6a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37da536bc6657ebe870d64e46cfeff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d49e27d88514449e8401fcee79a2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce38ecafbd4ba87fd877f561410a4e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8f0c686f2c8902dd001d4de2ad43a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a323904417016eeb3b271efeec0c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b2a31ce71f56bf3134d6ddd60cfc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadeb48486f614e5cae9db869fbd26e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd439b41e8666e1d1aa768aae83d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498447b3e3c5b7c2f7afddd0655c491277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11262d30e1e024d62076bec73b870978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45b0d79fa76257e92c751619d88d3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a3b486708270de2402fd6cc7b13fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5a975a7aac8b349a9fa92dfe70c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ab5c01630c88f4d625b8556f7dcb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4c44ea45dfbe3bc3d4e323709c46383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fef5d16ffa7ecca3a7aaf40b0049284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2663b1f9f60dbda1823a42ae60ee4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3603632eff9182963c1273a9629df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f85cbd76f6b295142acfc042c3d67e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f03bf5ea2e4e757a3b6cd65caed0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961088ef2cab9c319b4aefc21e976389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfa18e782ba34c9c4ceffcdbb3030190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81507cd8d92856b52cf04b74df88c91991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52c2e42ee16e1953adc6682ac63a8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726d2b998b6726a2bc9f4187edd4dab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e331e5a1429cc9515c14815845a6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d917db99b7e872fbb22225cee85e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e056e7f0184eb3aa48ae019d265f0e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45709c48bca220b087d0d7c5790b5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae62174bdc37324cb590fc3a5068c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebf79b73ff1cc6e3ae94634f200fba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f598e923c278da058eda905ba5493100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833b3007314312ecb8cd38b4c1ed090101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f1ef81322c6e529c9190f0447052102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f52e701c0528f9893611349c4b89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ffc9617bb5b7ac78e1a763d85194f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c73b303088f08476d5fc733087ad4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed6690d1b3e6bf4bc2d3dc94215ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bcc3691b87e4bf8847bfe5f5cd0f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec590c89fed3f94d8f908e8c775d483e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655728bb865a6316f2a427f45892715109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef522c99c1f0499c18f2928551751e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400a0dc52eaf6122e6c2a7f7cb07419111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e007a4e277b328a154658f2e1b9fb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84059a9f188781c7b19521f4d3b7cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e1e23ef2ad60f2a0c03977c77a775114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6ac08720b6e2c41911c0858c7843115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4bd4e931db8e75be0abc8340be30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcec66bbda3f16bebe4ea2b313835ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f059152c07601ba60242895dcbfa1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9f3c04375dd9768ed1246e09048ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc950e49c915065861c99de43b41f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315443378da9d5d09e5b115259e8e8fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf387d5a7428a439dd9db3db328f8a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44322c9a1bde1295cdd73596ba5b2e53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc06f8abf4b0ba292ab09586cde593b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62fb376b230d9a136ebac38cb98a74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a9f5f15394d06d20fbf5dd5a9b32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c1c7d4bbd634afdba5a9fe0c70a54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051eac89f8d9e86ff06af984d6923a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f91c65a7c3c472e74ba29989697454129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ffc2131e0c725d9a47195b31a78ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a5ad880aa4137a32cea1dd770215131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af11e377afc2e9704e6838c9b45eb60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0db52b09ff2716518ff3f5392ed31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd7a634caf311cdd76f81f9c60d67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ad5563c6e85f1aa38092416159c47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5326a572dcfb37e4fbe5c3bf2fd9e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f6b010cc4694d09b57529b09579b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a98f2575112b27703f62d8196297cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f86ddd66dec1aae8169a1bfc42f3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516344e47da1881f51c1363bf641b82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa30b14bead75053942a51f1ff9fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432a7d6fbaa79b1a18a9a22314df99a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e954b0acca424ff7c8e9604bfa820c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6523a96b077bc63b96d80f7157ab0db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7a202adc2f09b7cbeb745c99a28c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789620d6d90208820d27abbec15676d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcabd63e1ade2bcb8d0d414d411e936147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262b4c24bd484911e3c96c89d2d39f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8466451f7681064dcf492be7897a429149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c910c18d87b5b514682f876f077c96e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5493f6717097cd543ea84bb73e63af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88018dec13403cbff630444646c7b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bc29098a17778b8be05b6ce10d240153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf7d5b71b63597822a6da4f1b81128154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3d65b5b2543c03fb2b73b70b6b9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb17825d20735c34ed0aaebabd3f44c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb666f1085968fb7487936b9824a7a7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975243bdd5deea6bd96ac42a82de12a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7de6fd7da37bfd8fb235f1ef3d30d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44400a6d586bd08b485fc34e4aa9c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce548a824120b3cda950e097928df0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0fb50bc56d88e3f0909cd6936382a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623a347a140caa2fb813eb78c230c16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9207a4f06dbeab4fa25ae0162c2af3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73cfd6f5f0ecfb70b3721384a715c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee5c29cfeae7b135b7c28a415a445166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09948685fbb6fe86d4975d41021def9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fb47744591fd85b835c933cf4e3d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4189a6e1a145b66b101a72d1978d10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece79bffa3be1b74a0bb3136a68c80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e5c7a176d161b71eb8a895b15032171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be22336dfd65acef31f449668c7657a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e341ea37cb0d65290e20f72312521173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea39b3d5480addc60953b2e0f0c04d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d360089c6732043e10cfd58fc29e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0373130135ef2841178c52779a238176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f591acd043a7048ba4bed87019650e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ea4e077c3c646380be673f85cb8de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e054eeb8cddb9355846ff632d0a14e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d94850a2ebfe4c29bda2b60dc533f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72f4e88214eabdfdcf2ca4ca3b3538181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abd33981e3d2b1e26a42c2a04821b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5de035d7b06a5c754cbe420a50aa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194c755e123294e9fda9562953e3060184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a996a5be83e0ed4f6b283c23f0c493185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f2940d86aa0d6fac5d712f0e6b293186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c613cbc0e5b6633146a9bc916a2406187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51d97a9b55e0bf2c1c0ab39f6ac866188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e30de2a02e8a1a1b12ae368e7bc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0add5562eb6d9c07a263a21346261190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0303302b031b32c9edea1c92694188e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841431734de23560a4b6eae90beee768192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a978947e2a29eca236d1b45611ac2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43b7ebec341732fd03bd2d8a4f5397194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaf94791b8a58bde00496bcdb41177195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dafab8ecf2056bf637232de4ea850d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5bfb11c2edb6dca5e991c7192e869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62032619d89691cafe01e61923e16bb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dab23ec22d409535d5df29a01ee83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fd3495717550267227b436993f8c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defb1698fea0d62c5425821fc5d15f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab4111bd0ab6754b944588f9b39e6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57268c82c6f1f6d26e1ded53fb02b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658afb21f0388fbac660e71e98b2c6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fdeb2092ef3585fbf362bf450a6e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4b0274f4d54d15bf66d6a2c4e69f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d927dea32421d89791d5eea9b44f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f523102e9ef8cad075bc9a09728771d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e2750e45f9d1a427108a4ae2cf4a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6139758c547f5f332cf3c0c1d1f1e46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba977c671d8d23ab0f27f5df6bab5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c602a28fc0d181ac91bff8ecadf41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3c16083fc5dbc66c52cc93f46bf1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a335c14b145bc387947d27ca5635b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d15b891da2b08d5a4b04ce3252c33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69619c441143d7ad6a718d11b1d33bc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f0bbed25965610abee222773150e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dae47d40de039f27f67533842c9d81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07a88586f3199a360633fb4ed6c78a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4420e5e13fa242c4c3f8a17691659220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e60ee07e65c4c7a2c80d1d0d33375d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935832fad17bf54650c1f29d70efb3a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9dd0eeda07be65e27c0bfa02e20b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30909f76a53fa09da7429039a4a561af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3819731a44f27c6e9969a5e488d64a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccd9168e85e93e186f4ed7b1de5a4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1fc0426dbac4529cebf12f18c1145227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793e04c31cd4ee47d2933f6d093ea8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a76bef3a762dd3abe2f0837ed5c40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59b0cb40269589378fa3ee99f0abd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc323778afa8bcba5885524fa48db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa13608a72649c1f54784263490ef32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869893cbd7f4f0dbd692ce50bf7e291233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d960c53ebd861bc8cd55a2eb7007ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9053c5c5ac34514da1b7afe6bc7ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcb3750a7e9b8222ba731037b44a5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f49da51e8e67e6b321b170adaf1899237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41bb251da4392d1f35069607d83d48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff670f37aec4ebb29d87f3ea2e58229239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d407925200f16e0fea4fca146413b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b26c2eb8bbfd98c7adc488d88106e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef824d904e87853a8c13663e3dea9a59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb199c1183e73d277d38c501055999243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff177623e7718bb552f3c18924db76ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c04d278f88b58217a79ef3edcdd38b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fbb711a60af25983b0083c8805c95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb80935dffa6bb32cae0a64fadde673247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50706bf923df2e43d2d18de5dd94a50b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d252bfdceef8cdbbda2b229613be94d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6936e82e51abd5e91b05b21a222fcd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab47e51108271187e9fe9b977e4c57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a194abe3eb14750cc71f1df076ba90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f170db310b34dc6b3048943e46c57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041773b953f9096caef7db273fb41465254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160758ad42024c1c86b43dc16208d54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47f3596cf1149f5283dfe0be4d8d58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca832d66bcaac7214493df0b37b2b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0b9b1c5a3215236e45fd5548e5eed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae971d0c252f2f633afcd45f36d69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae023a6f4e7ace5a71247fab5ce88d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af934b7af722b12df7e10cda8fd1850e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86908fd578caaffa151018d9b86b408262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a809bf2a8ac07a7a4262a688bc0a7da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d30102137f04e14817f07a51f04d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2d18c9e92134646667c691e8c22ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d722d781ab911d87775d7679ad9e26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaa9da72e9cf4bd68a2df70da6d8e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0602949a0f552ed4f0281c507379b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dfad431ab81f8d7ea5b936117b059269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7936f6f9d5ea249f2c5a1f3fc5edc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64e14fb56ac66ec6c91978a6bb4953271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee765b0a7c893105596232e6e5115b21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ba959a46a7e4d10f83a24248b125273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d00b09dab78bae1f6cdbfc1a28fc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaa47d96e02ec9eccdf9c842504597275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4874b9666ffb1e71e880ddca6818fd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aeaad167fc2bd15052b1073eac873277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ab30c03794ddc1e9efa357b06aeed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71b292fe231cbe54b383bcf95f9090279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672d03eb60cfdc3c83fc796073a882a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f9a2b564eebce38057885d1a217f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a8e465b11acb8f979f2b9323a8b15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4e4bcc9ae9c0234f6a88c66a00f0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a37ae6b0c65201155bf5a13117716b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbe4883c5729066280a1bf0eb9461c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee265f1ae7c8b23feefd1ca75003b2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff15e83f430355a8f60607b0cd3f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e25bbd05ff4b0288cc9a5bdd66c81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7c1f3027f92500f9ea82eba0a6aa6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c051cfc2b594553c51c450904e2976290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb0d7711c3f46dd2cf747b2a796259291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e152dda29bfe59a2ca2b4dbdf849bbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ba3e443fd181ce92434cd89452ed3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107937cdbc6242377127601afda1ccf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb237d47c08e638372c78d258b9c084c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc920fbb52e59f5b45c2253133fb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f08e568274745046946a8c8cab756f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535f865af14901bd3b4e5cbd5a7d22d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f747a82de7ceab99e3e94b5eb6294299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c3f7e2aa2f865833d20ed75b674b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f0418c1019e66dab486b2e5055061301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d0104af8460e55efc5afb7a5f7270302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe63391d82eb1c545b443f7f5acbbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0489f2738a3e338f524fc40647f21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112847a7ace13a99e1afad6554529dc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04489cebfa55528fe395f3ebe1e83b43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487217d8caa9f3a73a3a041b5d9ad1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da51d30cd2aabffc78c2e022734e4b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6afb18221b4815a94c4c3c90462027309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c17eeeefe54b73d3c57bcab4e00306310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a04cf5d0632a464fc231f0f6f96452311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb9fdeeab9cf93fd1772c0c39b6165312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f6f86b3884026d03509fb4ba27d15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fa4f0fb94d8ec8466601a6fe3706b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cf96779830a527fe7f572aa317ab5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c35413f6b4b64a66014c2c74c9cb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b106b3ac6fb431a0e2380396b39913d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540595fa264c738b5359eb1a5fc5597318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675160210ac0957d6d160080f342c8fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb03d074ee968ca20376f947094b0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb86e61a56deaba00fbc7ff895ceab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee911cfd0d5c293c16cecd71d59e4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b67f6081b3e0dd5e0e35734e526f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4087247bed78a99c54f4de9dfea6198324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa656b92bb3a87a282be61b614e9248325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587b061a2b5646eed16263fab948735326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce4c155a04f93622500a3b9be5f4b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeba13d3b57734dd9f796431c05e7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251de011a200eed96311285e28474c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77d1324b054a9a8774821141f748c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2db2fbbe7550056d98732d8e14d9ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d361b0b850f5b15c0a6cbda2facd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dbb8d54b791b3763739dee26b3f0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c7a21c2804425324b2013ab2e605d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5cb4e11114f98f100133a1bb25794335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e99a924e97871af21ffa9301418c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff37fcea3af5f73ad6531bece818a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6e3721d608c0bdac7c661585d29b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cb71495fcd01916aca1a3e5534ba9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5a4cedb2d462bba788efee3ca938a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fde07cf7b385f1701bd26ae4bf6b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031b5294c68068d435310ba6a9b9fce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb4b6a89157888d67b30672dd8e514343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f1be865217260cca0aca65f27765d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd467bcc0645a030d49444405a83ff5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1112fb1429125931bfc3e3482b491346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbee6ced0fa18518a4d7df0ef99f7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a9330adc9d2ff11fb504a478f123348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ed90324f78d4a7832e861df4e2d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadef6c063c9874fc149bb5f8077a90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fe36c958b46da72e1db056ce71d47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971a62fb1cf857397c90885018a697c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b4e3a525bfac3cee8872e168ff30a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdc8785f378d93db427c244843d9b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e9ba4ba4160b33b8c4bc14be99e6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc1f3642b6e4fbc82f832f2837ad03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd396f6f5164a7c2718861d600276a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174cb0c10d98d047c7ddb6d11a57c0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b37959bc6d8fb0303970a180462fe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265307263818ed4298149272b29e7fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc7f890bc32211ecdc283faa965a0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee779c7c3c7d3a21b06822428e74763362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005a942c00dabdd899eff1293e0aa1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23492656fd5778c8e15663060187ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b928ca4718c65003aa46f1d69534b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e33b6a8d96ebd509161ab6e0017525366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6466c3af50ee9c508a5a4d87bb9069367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41098d3fc3c7441437d51be35b732abe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0e3ab1a6fd94ce9f973e271818b9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78d81616cfe4e7e94c9f040bdd465b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a2a88b23e47a57980365e30ee1eb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea498cb41f0011bbe0fb2ae9ffd7244c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57efd41cde3dd85f33a61fe83eae15b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ad1fb7b483df12bc9785671bf1e8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6936d4767927c86bac2f1ac7d92cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e116351b152f60d7af44efa45ad967e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f6a4cd7821ca087221be504765e3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1b72445d11715e279b24d916b1edf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcfb44a84dc5be76be19ec78bf0e93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b755696394c604d0a4fa6e809cd13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770319fb82d7d470392fe13973ff514381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888020599464de1ef01424418bc33689382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db010114f9f697059744ea12a1e3f76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d13e582e2527efb94ea375be35755384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f4a6721c17d4635d7704d0bc66fd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57fba05c39decde998bfd7081848a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12543fcfdf5eca2558d249ee23bd759d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cec171548a88f21279274974ca7cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe295a912d9e659d419ebef1888846389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c97a8d5486c3faa99d7c15de0d6833390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9541f25b664a9f6e98a8857310610391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d16382129637776a5a843e1f0f2ad7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd9e20161233b5aa43fb4ff2a81213393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e88c7cc94298b495ff26b40256ca0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5c9dca00772641f431b013201be86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949283c72664a0827d2cc00d4f2e0afe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be3521d426cc4c5db53fc4a1e1be1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67293e9b84aa2795e49a9332f9316e5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a60b3517658d2a090f3584b583de4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95708ab2876606bd94cde4b2e690355d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2171674be8067d9ec761795e94e048401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89f843932008d0728ea89682b82f7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c599dbd06c377cbdd43dbfc67b79ea2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae06f8aa7ac08b51242bbe24fb2989a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9011d8977fc95d1d34b6ad2696b9a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fddda9e10ea3165f24858eb985678e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b13a257a07876937ea674d183b68a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4243b04d44e735c65216d960dcede408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6a14896e8d4cf30c3f044355edf0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438a9df16e8e0684c999dbaaf36f8e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46264be5d94679da27cc0fb712b4236411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715fa6f6a3fbce332c6ee3300c26e81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc49ef3a0f03bdaf67aa12114e2c1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190762b184d170a6edf256632c426328414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09d95cbc0d007e31e355516dfef57e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aedce0ec552ff8ab2ea4a06c9c808d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3227649b21a16fe41d3d71c1806f078417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d29f9f7ca4d8c69d11dd5e0355898418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cd01fdc64879dfd328d98abd4519e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51019ba47b8f9461ec2f3ab4fdb36f0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fb5e31d9fa7d43da19dec0f19ab0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc532d1e51ea5003ad62738bd2134d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc67e6d9803e948ea8df5f029782d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26961aa6d960a69651d22d472060200424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f02d214de282655601a44d6aa57859425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0e61a0beb87b0c8cfe5fffc2808b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2af5f308dcbc877f0476b9939a7804427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e133c9fe2691d99aef53c0accffd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbd8706033f00df5629f5d51f5585d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce3d781ae0133dc0b4829eac1b95f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234299a5908707ceb6f4c4c43a160eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a07af8f2ef41337c8687e932f06d19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8a2db3d09004e4cbe9cc38936bddf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f28e85210efa2658fe541464f20e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805ff95dc73aadef0e37a0b5d927e4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa76d33ec8f1a51b16c1717543b93d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f24984d769827cb89d4408bdb4e8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc12969d3c407027c1db133a1c5f69a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fd3d0c2bdf3cf519188f59641edff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa71cdd3358b9d09044d38ad7a1459440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299599300045fa4d39f26cc5344ced7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119f088c7eb3a4a971c5b4faaa5c345442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df8940fddcc950d8abf1dbc6d128c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea9ddfdda5f0227a7c74c830457b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76aa4905891f0f0bbf6db01ff666a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c24464ad78315f3bd5af960d7b54de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475a998156053f026e917e9f787e349447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b483560c81eeecf123fb9b9f071be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e506efd6dc2f1d760891056e6aac977449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa56f3097ade9b925cb012ab2d0be28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f572d1c0e5a98dea2adca1616c0bb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1afb44c9c117676e7b6f5c70577d0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e23abfc86956b7648e93c3d548f2b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0daf33c0f3dcbd340140b102cc179454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8630ba55076b268fb1ceac33e6d6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b1b8086fbc28b9a9c9e33acd210ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277c28cddca4a9d50e85f12c892cef2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e8c408315e1f0d33d21912e94efd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991dc40e4e682f069e78507fe51f9f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d2040c154f03e9d0dcee996bf95b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f93a93c0b447cde034e6b573a75b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49af29dc4484fbfd48eb36dd5a198c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a7bd19904db225146fea305b31ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb120353c3ba70c1f3ea00b30e0c586c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff75e3c8d261e307e8be194995f071465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e3c2c141280be291a5d44d36c20de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ceee4b20b37be3c981de032f572a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34b284bbf93b02868dc07501a75935468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dad4ba321cf9821959a81078d92efc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146ae8cfc1934c0fc1b31dc660b063f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761852893d689909ba0c16032359b25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0088e93ba00c39c32635437f91f9f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34130ba6ec5d58ec5eaa4cb67e53fa19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5279e05d9d4e85b3761e76980a38b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba592561445e1c57b30d23fb42122c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc55f62ada429cb8147e31046e5d5f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50849c491e1e2bdc9f897012b48c599477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c1c37d661b40c4e797a70874a59f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f63061a944588012a16957f840577479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e23ccd0652da8cbf75305d30333ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b92459d3e2c33e6804648587ed7e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974ec1a5e20ca44b764916bed4dd551482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372084504ee7cacff6414f626dbcab3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a338afec2607a14eb9a61ee84c3a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8072d5f83cd19b5a6a940adb391386485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188250817a57435fc3cf19339bb5a5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b633b3ee9bc2905bca3447fafc955487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ddcb5580c56c8c32787791d7027b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfb8eb54b0dca37c7c40bfa834c564489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03999e9f4c330b702ef509a097fcfb05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ded88627925741a3cad25b81bdd7b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a4a26f770ca39ff2f1943c50609db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c91a74b601bf989aa6e2e0dd703ef5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bfee5d5e6776daa94eb06be2feaa3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0f5a1ca67cb09ff09fb36c831f6bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a301892d713b658725f1c9e2a5eb63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501eca809c842870eac3b800de5dcf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b49cfad46c95e276ccbd65611ae41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda497761d47fe8b657416405aed2594499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d5c9b2d8d247c134b2e77c8c0a881500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d519cca9f68d6a7ff0ff190a2758f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde36d5a8c1189d05e052ace2148d27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d0f7fdf8d5a399c94908b28d93ec2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6671efd70f994d768077f639f851bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259673f4f3df354c1906f524acc0039d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11930db720a25f181079bf91ac1cd349506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a8678710dc39ad9cd4574fffc71f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae947ceb5ec31ba8eefbdd1e069d6b32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba401be82fb285af78195d48332b4a16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3d296cd00c6f79f76f968281a3447510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffda981501f163a117b1dc2a2fd955511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a544bb9e823f9451909d82361b9ccfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bc422295aa66c24658d2336b8fa3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92f073a88e75a8274be4b2781d89b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d5efb07879e91e6535e81bd784851515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f55388b331fa0ad4185d1509059d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae86b4c9c382b4088b60c535a058d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab285f3250b48223e703e7e01fe2d9da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d832c5bc597838d27638d092c2c001519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a282c0c578727396f5325c0d77aac9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf0f86d8b58f8359aa922d56a7339521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee9e6088d6d4fa0517bf41eafc305d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485de9ab7df8ca0d6054b70583b0a14a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627333ae6ff066a44877aaae62882b25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45b910aeebf86cae45a58bbc33e7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9d61109532d08da0e3d3204267a0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb870c61d1c1b57d1b6ad95afd2172a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de0eb36713ddef2dc8821e6ba1cb53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f6377e3a2871b3d7ec29ec9dba9c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4306f4c7759ab30378cea08c7169894530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a3a0b163cee3690987ce04585a3ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c14b1997150a49a56e295e90ce754532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc9b9963524c5c5a5ea3df125575c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7997cfedc4284b23c0a1f9b75bfdc6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda4efc14523bc61c28d8aa4d032610535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39b8a125432d9d1ad02c884d423b9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d0e3377a3479e4be940a3a134554a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75f466c63d2ce8bf365ba7c1f15ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355a1a32e1b94f553a3f5fef4f29f25539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fe39485c42b173d4f704b49664c41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643c19172bc698bec71d9233e9978f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781499102c0c8a86ee3dc6f98d8cfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e207a6269683449a39ee8c938a971a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88438ed7430a0778109b4cc94f9b896c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51e8b6c34fa0dda5686dbe4451fb3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d90260db7536c343315d2f18c518ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab76ce65504257344572c055cbd8822547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fadf72eae172654734b7a57993ab93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25caf1de0a7bd34729ace89851212c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00b7c943d164bd7798d927f96e2538550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d9a58c3a2bc4ce6a2b3923c4929e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4509aebf4e69bd4807ec62c6124fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf66e3e170991543ff9421ea7dd64b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69b435d5da2081efcebf1997f0049f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df317d936f12c6130c354aefb12c164555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d11125b9cce58e7858605d527595556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a554219d71c5d45e96922d9864d8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c911cb9778cf74581539de6974f84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc402aa6d2d98091d77f59d0456602559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c64f18bb0d2774c39dcbf91335b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5008b74b9fd1798c8eeef4d54d89f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03e2443ddd08c784356431998a5c98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bc9a72157b8156916c2870c21dcba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620d69f5a9d677c2206fb35b0a4e420564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e797a4b4abfb79dd158e3a6bbf532565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf85069f6a22df500323cf6c5265dd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d731682e84197e5af59777d53b81b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80438c36b1c1723a8e492ff2a452a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb30e8a2ba9dd6461ad16cdad9e300569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898f0240580663f905d54bf27c0ad61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabce1750df84413c91eb15f663267f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd499e9fd54be0c89377464f845319cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b84689398ba0fdd14ab86d07fa5320573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbf6259ede49ce1ddf59b1e496c379574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13438600174ad558f49888cad17ed11b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2443193bfcba0222b62d5f2534884b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe344089b40a9ed6155b54918a6f60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d58fa9b9a4c525ca34e148530e610578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715ec9619083578bd93ff87813e6ae2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6db2df55ce405bfa989ba14da4420580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7217da6f6086352cd282d3b84a1bed1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a4c46a162bd57a25beedb740426ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957030eb0a6a58cf9bcf329a503062dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c5b632ddc0b0f7ecb004ed069b3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e82c9e5545146997d77701b9c7f7ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded2fb21b92498715a8c85a76273fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2dbd82358cd6538b256baea649563587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c377597940fca5948209c0ff216d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c49832e524f910fccfe3993ac9b8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a523e4ee0bdb7973f6fcaeb863339e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fd4d1cf9e743cf2e682bd4d32b971591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99191849478c5e7e3bd70193962f3465592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c244387f3f3134caef2c6a928081a92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf745ce3674e6695179b9815d1d6b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909185a968aa6695c345be230811bf1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d893e3c0af930e3a79ed3eae1141988596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b261e5487ef016cf6ef9ea522760f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797779ba82febe8f4f5b45ced21efd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d298a2447a03924f54f1de62c4a99de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda23a6a45cce9e3d106e247c339db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d931062b8919b1bd72042ad6ea546c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141577a1e95dd0a58588bd2dbed1a675602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d691424e0aee51f27b107528acac9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b3a789216ddb66bd81736edbae767604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b862f45cf06f58c84f4a53e7a7ec3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e50f70c97e5b9d2e1a9be95da79ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb4c34434d818f0a86611d8b00e82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67290fdef1ec5cc143b3901b794006d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff1d93dddb79e9bc9a4efd9b84552609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f92a3592ec83878f5411e23690bb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7c949e300d2f8b4d2cf1d736ae44b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba54368dafc90c8f648bd1a6245bfb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0695ca4965186b5c78fb1418ceef9a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb55ba07fad4c8caa38b8a952b6e36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350d20067c08975e40cbabb34e81b39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5223ad511d467db89e04adb8487e9d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e29bbbe9ade74bf1a1537f9fc04ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f626ec1f08ca44cf73bae8f9d3cc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e272bfcdcbc1abbb88630e2e6f99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35950fc63a621311803673cc79f45bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6a8bc4cf292f6fe7b1271509ddb06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef1193fda16d002de8c1ec81ff1ea8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac9abce7467d4511a9f76e00c31251623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f975a4db18ff925665eb4f3ac5e7e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8e4f69624558384929d24dbcff33d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240ceb887f4adafb69ef5258033c303626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e6aa6f08dfcc37f03541d9e37edf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67dcbd65e36a76cc0d94fc22d5de12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2bbd08b75bbc9f7df0c5f1d9e4fd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921688d0a8810fc308e30c5278e6b580630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b1b28cb777bb36cac8fa1f7975bc3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf359cf72031eaca5d807ac597302ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce8a08282ddfd294f31952a98677d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbcbf6ced7b3764c2258c10be88609634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0f5043cacf55f6ff194813c9ecbca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf8a0b52a77527daff55792eceea1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eec26af5f31c2ecc64a7189e56ce1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba8d512d18b0bf60a208b740fad06f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc83c010fa6c4d8008ce04d96da5565639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf9def5cddd25644702be6ffdaeaf9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf451e22617ac64a4dc4cd953711496641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e812ba4ecd231b48b336bcaf3afd44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072b09caf33700e59e8363e46ca67fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea487ffbedfe4266053c9ee93ad3c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc93de21a0d5ca56cd428c57303cf39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc8de63e2d96ca832d05c4a2caa849646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172df0743c6b8a57b79fde7e99dc241647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeffc2e3ef8ad18a4e1acc76f004bdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299781c74058a3cfdcd2f45dc9a8ed4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b516900f9232c3f92a2657cf490de95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0fc763f1d3800f6b9b52c47e9e599651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba418246abe888be2dd5d5683492eee9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78711a9fc0e65fb45efae09a37f5acad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2adc7be67542a6c5c2c6582bf37f6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5085ab8cafb617c40cc75ccca7cd5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e03ec94137e2275b67bc89b514179656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057495b82f634400cf0745ca101b053c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e445351ce4092cab082550dab85a4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99568d31c7239ae5e075038532325eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95fdd192a1cc8a8587fb45a9cca185660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b744e4294ab82db8ad83c778d4b72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d461e5306391d54be9788c5df8b047662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b71ff30eed7e062d132c0835ec82c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7bd98428df5b68a98458a896e713664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a39b2870717e62e9af64a49a5c253665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60b480be49d4bf7ea1c133142c0aa0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7d52fbf935ae67f998391561b3e1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3b9979afe06afc607fc01e3a64411668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5ae905d5e8b4b44e452e09c369a21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282fa348a192a5d98176c36f6939cf5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d7da8570e32c583f39f847e2b1e17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620393c26ade43e5d4634d81e25de400672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de5b515904b8f45c10a2903405c2ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4de411b06d0c508abc0eb3919b4bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39087ac5b4ae66ff068ee4286a9115c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc1a73224b187e3ae460f7fcf0b922676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb79712c0cb6f173a409edbebf559d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809489c7c3b200abadebf24e74cb4752678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3414122d70a1ebce105c7abd6152cea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226e291654a4639693da2ecc14acc20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db96843d6a1c7b82819d52a06ad2e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b40cddcf063691d313c9655925a06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98179ce7a323b3c933b0e5014eb89c77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c96ea428d5f36694a314ec08db71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341252ef964ff6e022b804677225ca99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e8165d99120d1239c3ae456dc17d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcba951fbcf1da7c0c54a310feea145687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa8ec7fb961af1727d87e83a2c5793688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a23dba06baa2c058f88a83edf6300689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c938515d59b0e09785ffa61ceeac801690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa6a2c378536e64c5d3fd5c203ddfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970fa6b24102da143fdbcfb9ed7ebb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf732cdd86b7e1f7420ea08e050f00693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02b0ace1bb96c19f7b867792dfb246694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832a75ae602cf58cf75ab105344fbd8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f48d83fa0060452ff62fe2b293df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde4d77652509b9297ffde0038bf35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9f0db211e7c1291a42ed9583cd926698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a5287e4dad95df0bcf1acc6d752c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6133b482be062e6e7c45027ae6a57e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e134a15c5621aaa8178d415e7a1244701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dc98aa1ec07b48eb956a8823d207b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c828191a6fe2c8c8661638fd86c364703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9efdf7c0c664afe988bbeb62b0827704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbaaa9421f0e21cc8e95985c7c8f0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b754686dbaf706981525e88fa620f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8148ebf8ac718d5237e17cb9e3781707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a861466fa51e30a9284c790559fb3a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55b085eccc01154f148939808793d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb041de3c038f39b3af6662129dd00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63039f212a588edcc49187aa2f5e6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd02c822ccbb7765812a0f23a218f07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51866df91a7a241af7844fe685e02a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0ce5ec29a865f96f81405b389e57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a2233c88fc11beb6234aad60e8f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37d18b372d7452c3aaca47d7a279e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6bdaf5497546b6d3e16df05b9a880717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6337856f46a5fd20b5138b0e563e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cec98615b5f0304de09f4ac5f6ddc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5097ce0b20fcac52ef2142e6d53abd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7009dab65d8f809f7e3a5a4e7798c6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8557e108d552cc8ef27e91280c1adbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184aeed5d26ccd46a4189c9ce823962723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa45fad59de43a049c0f72bec97dd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d3c2744bd850e3ae86e5b8eea6331725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea158f41222d8a03475541b81a98de2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbfc7bae4ea11107a53866b3039495727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51131712c8892301d74856efca8099728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907221feed16ab19d1685554cab6eb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5dcc80c3f89b44667eb276b167059730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18be1254af2def441db8b75ffd4dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0dd993eabb5ef7e86962d0e10d5b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba15fb79baead62780fca1de0c1afc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e1421ce7ec3d1193ede5f2401933a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaece9b36e80ba05c917e8c343bf540735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed61659e63492b488c2ebd8b2ed077736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ff48eaaea11f901efe146e043589b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a82c1693696db334c51824b35c17b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd111551d0c1713194cf58a5db09af56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c890ecf0f44dcdaa976c4bd38dea9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b98ccdeac3def6ce4365a187a7fbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e894b1fa24b1ab577c5459c8690146742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41699cd5a7c84b07cbcc4f4e2ff1c1d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b10e92248b449e66f352014b1e51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48193b3e82311e632dca78a6ee75e2a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d55add51222607acb2758129a16e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f642ecbd68dc9e164e6c1dbe0da667e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2398006f5571ef1ef749a86bbd0ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14668b1c1f3adaa45fbeb9cefd319f86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f98813105d272df9b2ee42f6ba14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6689a6c734806a3a6612ce52585eecc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a9c3404cb5e181f195ba4469061fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14102dc5516d4b16db5141b9807de7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edffa022d4e7d8636b032a9304d487754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51df7fba3c6df91c65081f4b5db461755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8417a27647de4cafb532e5c36bc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c10587fcaf51c71db1c1dbfd2ee6dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b70bd913504b5ea9af823d04d34611758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d8125b87ba96e447c54bc64789f15759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0f2c058d6da0441fd96b3c65a8181760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661fc1b5159b9e12959861d75378dc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c135b7ddf17a497cfd130498ffd6f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcfc79c0f0445b95c31b3c8806772c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdd18b4ee225ebcce0b9ff07614bf3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ca5d1fe6f46992cd0d61e9554a85765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93636a7c83a80ebf3bbcba84c4001b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd432809458e411fee9f5afda1d0df70767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>