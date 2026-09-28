--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f3191cd6d33b00a5d9a64c3877bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a54be38ebe1cad4dcdf7188e5d07f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6602f2259dc056681840a1061ee3a183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dacd7a3623f3e237779276b1256a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ea02e68c48b11ddee9d77ad558955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa589b613d30dd188254df08c04adb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dececa70466410779f261b24c51b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181746d2325a3916eb83d744c3fd98a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e14d6675295052c8984eb796d90f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1644a5d79ec016b8d2ba05c443578310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6e3a0058525af60fd0766ff88dbec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6b831f0a3d17c5fff0798803ebade12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7622014a4b3efe7fe119d4321e833c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef002f683d6a32f0208f7d1f05e0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28344d67181b14b06efb6b93bf6b5ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be43487522fd2ecdff0a75b5fccd10016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b933dc8bf79ffb25e1146edd2bbad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a44f765775f8d0bf5dae137c204c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bc11531a132441e7b6adf2b51006919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fe2e21ab94c65a386404976f754b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55dac58357af2a5c9b51800d57185821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1c1fca543860b6e1eb7cc8d957a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589e46afe384a1514cd22bd13d7dde023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70696b1f32a470d1ea36f353e027ece724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86c8dd94cff32fd791ff4c91b995e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91bd374729f16dd9c5efdb3b58a4a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c855d59eadab3b5ac2a93ebc4a986f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa1d37e182598bf30b1affba8ea7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d9b7fb92af80dfc1c86a1bb9bdc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2449b6090f010e6839c61e646350a3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c623e1fcb0b8f7efd7eb8362b762e2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4256947a70ee54b3e886b588da40432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263a08ed40591505e18af0d0271e2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3a7310594f4a290d6e5e37f3b860334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca898b72f729452aa2ae812a406617d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd9b8d0626b491ccc6ac2d049234c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182baec897a132ea2576fce0af267db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a550b62fd63d3020fb89e50b285be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dd9160a6527e5a4f186e713a26de339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2431a4160383aafda72bc6bda637f2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a01199a612d8972654a6b317af35c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa76009ab01ccd6307e71b0ca3fa93542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60627fa47a82a594954206380fe5fae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd4da36c8309c6fb93353b5fdf2e8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12813a072efe14a44bf0d06317dd5aec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170e50dbcf6770fdeca16663c05e36646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b24c3d2a6e9414a04c35d13aff1c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbcb993c5657d98b233dbf111a3a3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda76199197d5caa17ceeb04a6eb9ce349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9729ec626c1c5408b341d0dbf01850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea6db6f5ebff28270d3f7b80c499da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce50f3f65cf8d9a010b87ba07c1742f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9defa5e3348d45afc7e22c697bee87953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a828220483a43241b56e1a1c4685454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c226df4b3c06a4d724da7e4649d654d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fbe94687a566159dc5375fa156d8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46865199d8e0110dc1a234e2c680141257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27217e47474512e5501f8cc977dfb54b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d7008a049784586e36c21f0befb6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de46ffd569ed529bc74ce26432f4f8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d74204e095c61b073f7df1e68defdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a064b6c800e8ae6f3d1562506be6ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f492203c91875a7d9852b29bb9ec22e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054db7b3e828fa9284eedaef59e7ef364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9477c6688fd2bbe22bd6185a49625c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eb3a730f854f0bf413168f9f04ab766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9129363ca05351b6d89dd651f80231067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b4b7f51d19e425bbf00c2579598e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92947d37b9b4d2be376559543c09bc7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767449a105cfdf10fe79c29470f3a9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87660a31ed5b314a95dc0564f84e684571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b9d53640dba2ad42eb95ea7d09ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6be151754ae59da0bcf310afef3edd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c40f0609d5791f86e1b9b12b934ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed199adf879f5dead94cbe7eec031f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658508e78afb607f18477c6faadd33c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9a66fd98bef2c648ae35829614f1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca60ff41606a0f6195dd3e7e66c8d2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed155d9d8aba2bbeca8e40463ed24ec479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9465e1244abc1fcfa1d9e24c397a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983858033d051e614a9df974b656e2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c49495b0966060ef0ae51045c9cb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc1145178247f260ae74dc7ec391a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc8c23fba32fe4dd9bbe04b12a5b4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522548901e44903fb6e6381560f391f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dceb15c1524accc04ae583989931b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc46fce1dc3d2ae84e2405caf80d30d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc41757f7b6c5e4d6085356e8a90cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538a88c3ff6b784e46ee3aa7d8ab59689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86edb00c9a352a1f050d90a2e4f6c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1c5365330378b4fffd17af2ee49191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ef0d2cbf6ef492a20602ee724cf4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abcf57f59d3655ca0e1cce5699bdef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc3a2b0cf9766ecd664d258e6f495e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9db24d39808b35c6630f33efeeec895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf85d29ae1faf256e6cd29e1bd74f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b7fc3c87e8176f178ebab2673310a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd43de6ba0290fae66eb89e6fb8489a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb06dd49d514f48f9e957c3e5d52a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60a271be0a1c04952008abff904c7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e199526c202bf42d0c96570fc75b355101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aadfb6f06ba5667bf9a6687994817102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131a0997ec7c43abdc87401f86885fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ab692a035363c9825591ae1d5b624104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92acc970047678093ecbd32c69d8741105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3041224426c13a30a1479b04b0b664106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2b7541668b6eacc5d2cee841f776e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafab45ba3b565e10d936e563f820824108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52221fc2e03507e8a18cb341c92a32da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b677389cfe5fe52500e316559ad2ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ded8e33010329cc25e118c34a4a3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd5a34429bde2d01f5c6e64cebd7bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816b78a7470cb23240b8da283f43994113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d5a44fd7d589ed87440105be0b301114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f11522f24efa65876d98a51cd10ddf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55b301378131249a203bb4abec1772116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e981b40a39684022fddf95d23e207117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f475cb05e02fb786123d22b0f4095118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b93c551ccd3fe613c7c1ee0e1365ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ce4e1c98010a6d378fdc50b103ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aab0ea52c55f74e53bf5e269ffe42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e569ff97c49f094b627dbda0531308122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300b87dcd9ec86d988dc60cdfc8b85a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54334a513b524f1548abd73d5b57cdaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d17f7de0ff75d58aabe17f33c65b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e41505776f5b83468a405bcf70c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8671d2941b063230b27bf2b086cb599127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7cf482f7e8832e520b7d56c76d1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c30bd1f72506031232f7ec0f6b4147129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ef356b42751d0be6b15306402cec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ae6594498bc1d7357b60de5446e71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fba0008b185b28c59b76e9b2cd9eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd896e7f32f2ee426150ea6629b311133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535481a8b52f3bec1c0919675327823134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c96d9e6178186f41bc16edcacc0c28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f028c8b6a5ac158b5fb37e177ecd77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf601c6d0f363c05db70e648c9e6332137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af83f992f748ab5ac2ee96408b93b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd995048fa066a876912c9a4203458139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa11f4a71d40e9904cec490ddf5a0fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fac6a28e7fce8316bd6716d430aeed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881126ced6699f42706679979c651cab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1a7d7065bb21573915a5db0b06edd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65318c4b90466c6fcd96defd952751144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a5cde046d3595169590a574e9a046145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3453b3b1859a76fef933921757e4779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcba182ac70e11adc741f0a658534b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b79e84963a9d08df1a513b8b5942a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c351a63f46a35181d9a18cebc71403b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d06e963dede2718bd60159fb62a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37287276a4e477a540b306e8e7f269c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f23755a1ec1e05243ded0c323359bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ae7e9d3c9dd9d7ccf1800213c87da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0f8cf8687afcb9fe96b10112ef49c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226315d29a95a4a454c6305a60a949a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d51d8ebdf0527300f108f96326123156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29ea7ec57d6777b08d19c6632805cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414e03f62e36771bc85ef120a462099158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77095b22f3b5ee82d972ed5578c6fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5b83d0423dd2175b02f7f8ea8f7b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e64eff102c318f977103daf8ec11f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17fde343db814db22b097630469fa6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ef1bd5021ff8d04e75ffa7da12e11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1a7acdb2f6067d88527d746d0f0d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c405c76bc8807066712d6732bc240165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906ce2d4155deab1698073bdc4a5fee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d43471a171649ad402bce6e151dda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaa6f3e52e0424557a249a0134ee94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cbce86c69d8fdbcdec53335ad09e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960407f3231d420915d7fdba677e7d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e574fa9fe59619fa027d8b6005bc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94475df6cbe7e1f733ac57befc4c0f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12d1884e7812b441a7d26c07dcd382173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d670cdaae5bc553a0ce25b0382c786c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc73dd875ce00280ddf3fc226e02266175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7211c1622b3a20a63d6830856e73b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b61820a57d5d7bd281d2386976e03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03980a5b085d162232a016623e1b83b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d5158459c7fca3a88de93b6505045179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b00a07ef553678c43cfc92b7daee26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29296ac9875b01590d7e352d174f69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826e1b331f3a5f1d2ce2f7c7c8fbef0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda7f4980823b286246bc3e43f96d33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54cd42a8c29fdc7298a2e0ba7dcc33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af0aa938ad3d636868379a754dc7cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda49a40436327b37ec18052ef96209e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608c4b7261a5abf914716df14611369187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541eb39d4cd021067500f312f19c793188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e5fd5bc8bc3bf9ad1043c81ce0766189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d63c6fce3758c23b637c7b1218574d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d324ff8dd44098118a504fbd9bb4696191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd1265737eaaca6884673e278f2109192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9820fbfa9db62fd62e0dac5e83ce94c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74436080bed5133aa61bd3120d13f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13222d5d47f7b4556bd0d01dc1c7dbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8b9271cf94a6ec3bee8e768928f82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a381a7493f361440ec83bfce7265f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29f43271897c2d69e70c3414959287198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab3da22c9fe464d612aaa227ddc81e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0363d04384fe157c02196f365e5a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972b583c5bcd0b4f88f5d5b0a0cf565201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4a3bf3ef27eeb8e5367a1240e6b58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1e851baa6cfaeb034671da2c2bcef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203da4b9eb8e29c2b5b1df1b29ccbee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8e0e6e48932b23614403dc3f5b004205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef85f2b48a3a1e16aba10b196f32f1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea2dc2df6b0cb37424fe5d329dcdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af6760938e918adc07ce6368104ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23dbd7a7c744ffb6b85748871485be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9ca2ef13f2488166a9f493489b42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3226733c5481725c4cd31df3a4aec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76465b3c50f7ab01721a4110ce9b8fe0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677189e1af9fbda1ef68970ba9bcdc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866390bb80def68ee1bc1e0416a4f419214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36489249dffdf89633739bda27834987215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e3e37a89104a5438ac3310b4bff2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b91081eae4431697281bc3539251f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e1cb51a095a9c0701556faa682881218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2abeb1784da6d79ad1782312a7a77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a885fdf23b10513de807040e5f6c90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e50c0c78cde441c379819ba3e96c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c3cf453c335a2aedbbaf0660ba7e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afde37c600e62b97dda9b2e0ee35e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4549a56bf1534774ceb58bc523a57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639adf883ee2f25cbb954519144ca5ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4d4f6c5a1949a9ce88f9aeac7e130226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b3b218ba2b34e300659cdc95994cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac36d35b801dad6be05522a29ebf69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd877d149daba9c2f1c8711639548229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4225f93e4821f62edb7b60bdd05e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b8a5db6d50a587d4fe344a9bd75fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04577f916985cfe53c859151387391d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb6a97e1123f90b264c2c250d2b489233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80782c5bf11184b426c65395b0ac3d2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808145f65961c9e2b52d3a8cb5b5e991235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0640ab1ad59fb4a84e7d62f19a180236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35aee2ddd27d5fe229db77140de26a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2070f8ea176b8bc4272677748d27f3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178729a3f6424d2ecd9ca9989787fc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120677d3954029f11f934f0a8f783be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4588aaad8e2a2916e1c70438cfd6e52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424c87c0269bdc8738fbe1ec58c9f0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c464687a35bb2dd308158d338e2f6b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895f20d60903264e6e3c819fa9ca673244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff653eeb67b066355a2cdf97e1d313245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa86d250195e0ecdc683759c06b8c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef6de4be680650d84088181992e8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d8637588d5351e3866793e85bbd3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a79181aeb17c389280e02c11119a69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e653aae577925e7ceb4f945e567ce1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b204b446edd2ff28675e9ecaa5034251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4899aeae7e76e3e833d0850c8597c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5436225763226b4460d22df794c2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6c1220024d21a957197b1e2618c8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb578c9295e9da4710e71341fa762d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5798e3ce978f56dd8de032ea7b02138256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5513e948fa99b132364628eb8c5ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e859cda0482a36130ed4b0e0e19461258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5ffdc39597e31cefb604009fe971259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded44b3f9fcf6c503de68159f2968771260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3202165baa3e3708aa1464faa56ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f710509fa1a88703f383187ff137a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eccf315e5c24fd22a00e8fcc9af742263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac46518917440dacf7f52a5dbe8134264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672bd9d4f405e93876bd38f049c1081265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4e427fa1e3c093a7a982a000db55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09845f01588c353cdbcc0534892bce06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769470099fb37dc60b5848c3dacb57f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973077c0fb09736f2235b89aba791c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd39d16c156fccaf919d34c2480f21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72be71e99a743ac7ac9e06d3973f15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb97fa106f986d0c86280c307662e59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef5c95fe9c01520652a24e0e8cbe31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982afbdcdcf34f8400d2046cd7191717274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd51d52da724c58db869b8960266954275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e310a1223e7dc8864b52080cc4f4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc42eeb96c2ba1c7569b7756a7ec9e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2911c1e8dd1f10ce9b25085aac87f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30547bda8fa75433b873e1864642b41c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6222ac322ae193e4d6bd77308e2e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a612d6ad18b0ccf4c931005638e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7785624a2e6b1180164b4782d00259282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cea8024b6eeaa1dbc28ebdb1fc8aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c36ddcafb8bf7b29c8015eb32d8f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed389600d2c12315e59adf60b8f928285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39954d36750a3e591e8717d7c6461d1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7a37c1720ed401eb8297092c7f11e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443a904a5ee1502e3adebdf5bb4f59a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52298623321da837f6c9be18554f0ddd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71215c4cd3eee3c79957b1f2663813d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e7679a105fd2835ed950dc99696d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa40d6a3c686dd241ebfe98b9d55780292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1b33646e4eb73f0f9a378937e3c17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae24ff8f6ee7484fdcaba97de54cb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c9dc0de291d3e41269b33d7f18f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566d5491b8a44af19995eeed82a340296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1a0b595b7ee12b54942a42a0c3925297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c7e4a416ebb698a727d2fd7e96243298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c98e985608082e1d944ac1a9d77e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a9eca3c08c783cd1124f8ab95ae7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d19b95f007df553857e25950c939301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f2f3c52b91eb97954e56383247b5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550bf84f7f1ad459b1922ccb3cda37a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35305fd3f2cb87d33a91d20de66d963d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ad956b528a4e172c8410eb0e19bc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd36930856cbc107f25790de74b60b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec29dab7caba26c2537d744f79bdb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8649210ccea0804d3ff11af39c1d275308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9e58648f14bcc6bffc135050ff698309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37747b550350ce7b8e0f6eb820b24f54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21115c8c136e38915ad0d33528766f38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d042b6565177139574c19f1cd3398312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8debaa3e449da6cb6c2f10eb7f4aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d140244da9e467e311fc44f0d48af31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f89eb9b33c438fde9eb6737738160315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d650a598ec7f70e5ef4fbc9e5e68b70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2cb77b4dd1b42dea0b11f40bb3d07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58e2bd33e949f1aacf04bfbfe3f3b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d1ee8a7e49fba547bfabe329e7b96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bac51fd875a39a5fe247c4a88d1ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7a5826e8aea5b605e2c381821d450321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f754c372c51840e31d89c830df2dcf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90269679a4b52baa9e262794cca767bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7975b077e83a4393bba98aad42732a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392be3c48c2474f30ef9c0cb64c69d3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1105c51c790922f010b3d7aa3c2ce7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537bb07bac2c9f74bbe8cb1f9817bab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d567c6696cb52d443770a69d314a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e74338c7e44ab44fbbfe1ac979eba7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89715b2daa74065a931a51e289e95ea0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe782ffd5ad4f68f20913ebc289ed5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560861be0e22f9a7a38501133b7ef5e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509bdf36faa8e10c12f84f5f4fde35b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50847ef4db4373dfaecd389191516494334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3cb77db053c9a534647a2f19cb623335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46113a0085941d8d30f9e394e6c2e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba020460e57a80289a558e45a54c9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333710934a12c4485527f34adedbe14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5aa222c666c89fc3d2fda2dd46d2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f89d87efc0fd552208b475adfc3d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6cd960bb309999f9b11e006f834a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208339eaa4cadd2cb45e70f3795076e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362472881efa6d7e635398f3970c5c9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da39b212fa964ef21d8b6a89eb26ab4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e97af21f67e5c874c8342cbeb26b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f79a441ec5003ecfb36baa88b22b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5827ee51fc79bb4a289f701ed09b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a69b2273d5d22fe6484050a82101348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680c8242213f4a0ef591e659e9bb38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c7c2fc82dfcb6dc29c1f2892eaf9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ed48037bd4f8834249d8d1bdc0f67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc0cf601607202c3f027b5d84b1be9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0fa63dc81860f0b258d0710fc8daf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa922ee9f7036594149f0b73da54e319354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc712d2babd479d90bc0c91b1c4bdbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef15d353d0eca4892eff18b633cfc5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c888e0a703accc152d6adbb1af94c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b68b04cb39a0d6f1ca0f92c96b78c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce256a51e099651beb05e8f2371b51db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547868e24a33706bec40d2f7c12ac74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c399f8eaa8fa8267d652e47f03913361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afec85d84020b08e588288403c0aac5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3745d160936095162a1a1c0512d9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602785849be09e6ec315dc267c34cb26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f6b984ba69a5530be7d38639972f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6409b86ca0be18c7f87c95219644737366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee916a43ba8340105ccfb52a39b33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e64b1b540848d8f8b25cd6bd6dc06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e994760835a81cfbbe50c024b2de99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1313215a252b6768ddccc35490471370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c2d887aba3f952d9cbed3fe5360a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d4fd42eb325347a7f83aa2da8dfce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8e297e7f1f49c1038cc842ff982d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568f7b65e3a358ab6eb3e31b938205374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290e7c6f3b2473e63515da2ad8a2c89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb28e09f32ff39bb5b6067111b3c264376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cfbb04fa7d039db146fae882b2541377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466b32baf50b9431f1129e2b4086d4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c893c1425caf667816b9ce05b155f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f573510929bad8f83e6dc78e41a69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7d11d34bd324e1ab5ab277140c723381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a5cb6ad60445afa966832ee6eccd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5f1cecea7c9c5cdd31d04954ff6bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349d65af01d8c711a1ae94cc48a1453384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8448015a50e911d6de878e41b5d7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a864b7f336002d5f272ddb82e618c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f38de446fb9d03ab144b557a82f4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97fc133837320e3e7653ee02a26d6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9349d670bc20924841fadf2c5780f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491261b4a49169a3c6a16b036a22e26c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a5d0ac540364c70ff96658c61334a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996172bcc7e42dd202b323e2c1acfe63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b01a4759741e9832dc3828b2ca2993393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cc429569a8af1347934105e440c56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db762f0742fbff5cf320a5157afb75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3675e3725051cf0bc51d326b97fc9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8817b20bd52159556b00345f5316c15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164e1f5021146eebcfed951aeb973ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41d5e4095c386a64c756f0267f632a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac1869b4111347e990d00f28464e80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372aa643b5d18d1ac63909796bfc8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8339fd49199225d7b36d4825ec49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b166a5ad91b5c24766f72a0bfbb4b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7941ff50bc2c41cf68177e64c899b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8dcd30610c236d7ea5d2cb266d9af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7255e01c5c8641f9970e9cb9c71b42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07d68e7f03ba446041381cd96b3a76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8756bda0eb749877f6e5ae10255ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a038a1c323add6a75fe1a22bab065d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5042ae170302c9c59e6b53e285988410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c48d0c7b78e23f610baaa2aee34dc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20881c840a85e75d082e7a2217abd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6556368f22b4770433e047d70e8ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d852bdba6d309ce114070604412b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbd5ad54b83e40fc4c3ac4f5c13c49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf4cd6d7f1829fd45833589c3c2256416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f667ac007111a7bb13c8cb136f68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4905037c3858189b358a0e63aeb3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d006ab6e8278aa1869a8b55811b57c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731eb7390ff73c39a341e62548db263420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d423f8eda4f3cfd265f62735e8c6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf3abec094d3b57a45911c306742e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5423cf7042ae03d32ce2148f3885423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa824d35ae39a8a01d4588227febb9a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0a409a5592ebc329c639b36356ead425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b4f4a1904b2d8ae0ae447207f0ade426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0747ff02f58c5f61efb828666e22ecd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4cf521c9d130f298ae8e0486400d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa9dacce6cf9d213ca8d86ed237650429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a21032cba8869dd1365bfc53e27057430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b572e086d9fd8a36be6fb76657ebd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f2dafc53ce2a81d52198bdc248975432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3132ada50999537a41b388cb26c2ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493b08fb930b76c8130131660d9c004434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480088b03f7c1825acccd801ed6119d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0ff35b9deba6cebf0ee6c8cc170f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60811a1a86ab7d8705a35ec59cea924d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcfbd652e6e913d538c68519c2e9d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88827ce39f9b107a6ebcfd6de8a1ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc416f0aed04cbc80550d568be4d284440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa72ab35d809d4ab4ce964798372931441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0057b2df374ef78ab73b3df323a458442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa6460795a2d5935de6550f0794bec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8292824db3bf901801ea686ee71da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279a0837693658583506d1def519297445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8f6355c55cda7f66b4747e4e15f7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8b8799783ccb869985588fd317413447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce973d4f0035c7dd7b6a746997083d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad009eadf99b61d0be48e3cdad741449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683727ca447e54e39e70e4b3b7f0198450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e993fcf39f2cbc9f3ae0b714760e517451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78883883e83e5a34495df2928a5cdbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d9338fb5dc5645044d670d0076dac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45851ae2978ff831314ceddd62f96cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184281afb8ebdb3eac725e8b2c46958455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675acd8a8a322491039ed1a70da5697456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb942842d8e329a91c75e297adc854f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424639d08ac77f0219dcae7953c2879458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b2f711fba5cb668a951d871952bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a337d727ef23ece35365ba039c7704460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c9f64c4c8802df575e78facaa99f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4a30ec6a001a895f931a79ce4068b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca8442cd5270ea1b19cf916d7de8fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b81ea10af174add386a5fa784933e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d91d6dfe1a102692dc1cc41e24eae8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b089591486ee270b47ead84aecfd275466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0fa77a09013046b489956d328b6ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2486d5a8a8b8522f8b89f7ce186edb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968beac864e6b174d2312c0fd4d4cf2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26091918463c22f6eb12b52de4ce86fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766bc1ef190201ca5fa4c6bfd1ebf71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba9838379d9b5b5daef0cf7d59899472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43190c1f2cf522a3b593109e21ee7071473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68fb15c093423f2f96768b3721ee3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0a468b8565d1d996a4515ce0af5d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ea95ac0f2a17f66f1d753aab6f6fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23062ae019e524e265a609348db6bf8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a6bc7a3793eca2e55b3e099dcd0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e1c57d8ac2a3ce73a93aae0430406479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47208bba2265596264dab05f299641c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498352cd94f9c4fb63a7179a26768b38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f8cb1bcac0f7058465d4150feed2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8129fc641ea9552fe68ad9b6b415337483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61b9fdcb7f7b7486925e97d6d3ae9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff750bf80a94adc01601715ab668f64a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3240f1aba412f7ff1b4d6923f911d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a5f6608cc03ef4375a1c96040345e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf1e3da51e0d086601ac10213852c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf47c9e9cc21db4b306e60c6b509d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae94500b4f8721182c87e6842fb0e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538e544b19ad34301d2ff5d17effeb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705dbe43d2f42bd4f96ae90bc366cf7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77c2955a6ebd294b5e1e0daeec4169493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a3e5302398ec4c913b623d4b7db1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4866619f4a4fa20f44b92fe533a2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccbb85e79a126b257af3ade38d8993496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c507760b80b20b9564efdde380490b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26553ca5957c40d928ee01d8c10ab0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15adf434cf9ca126901f4e9010c4ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134182af8d9671e2858b6af561680a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3470c14b1362c9db591056e61dc58e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442930baaf093413e95ea3e79501a095502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58c34676c7014834255b06b1185016503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c19761cdb7df9c9dc695d5585ca0b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a443245468d73e8b2108a7859a9d433505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2011b2d8295762bb6f3977cd33121506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b9c4a98fbee4ad140bc48a36084b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50fadcf4e6e047ba9c3c8fa777addb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521f6c7d36ab0577e37767d2829378c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00c4b3676b798142b77d8496550d5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a1efe0eb48deb6155150c87826a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bca2d0a59b34982f389e20a526c94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c5c9497a7b5cbe5fc1e00f420c6e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6e04d76be2c0076c9a9210a869a38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002650bac4b0388f0bd7b30f47b1e130515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283f4dbbf083cd6ee75e12f290c58b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ff094433507eb96cb76583805149517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba4165449c1d89851bd6b60b13c6bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26251e9e53aadc8290097d18aa7bf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee85734eb25f510209dc22fb366a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ca6993a97a8509debf9372f84972521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d9d64807879db688b3acbee71525a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf135053a4a814088ad95110e65a979523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b611f843cc37c54ed7b1f7141d76a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feb592ac1b9a02e43b47a75cedf1e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf72adf548d108f032624348c4e4aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6c45e44b7fe87e092af58fad80891527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e080405928faa43635e79826b293948528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbe4027b2005bce543792ee3ce6e4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289327c06601cf52bd5d8dbcd57968b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd033aecb0ea9f9c5b049d68ff035a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227f33bd2a2595e7128aff83362df22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abfca2649f0ba4b7ab7b2dabc82ea9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d96f51b0624204a8e0168d0e602620534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9f8741dd1e0cbe22574c278423193535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3201adf6021471339aa4b59bdc196c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4e131f424ae1bd58c06e030466fc6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ebcc0488b91818fc45034fcce8c67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfa4f57a66ba42d9ffd703e4b3c7da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc1116ee77baf6c9289e6b7efa7e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750d024dcfcbf9f4a3c10ab69497178541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffb1db0b723d0ed3ae7f9ad7ebd933542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d3a8a6265390c1bee05cbc0d742e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f71c9b4ad8882946dfa94c1ff56179544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2550492a78a38f22dd2bd4fa011fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8be85726f9443c3db15f2bf2fc552546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098c2bdbe527dc272fc7978fb2ec5d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7665a694f989db3c8d26c66b9bf755548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6c239bc2a8db88b6e12bb79929d40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85aafd0e9a129227c54865fecaf833550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32e750c1ea53fd2b20f9528f8e353f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957e5f35bbc42e112bd016183e601c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd8bc558e880ae9a1b51a86bf053c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d97e016b1ef7efbc35ed878e221956554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543f618252845f8bef6c6534fda708f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f37ac95d95f7d81dd30e3207bfdcb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cb2f2f90bb28dd471938cf52dbfa4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e25271fe613a2b505949691463e02e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e2d5a253a3c78762a5cb78c02fc53559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ecc62220b64ece912cf5973e716b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b37a0258856056172b21519808d9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09495e9aafcda59f9a45b6d3e874762c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc0b6a70257ab82dd1938606f34e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269882554565640472f71651e1e6704564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcc92330a3d0ae27c05b5201d42006565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32545a8e7e78dff80da0f74342880b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b93e5bfe08d006802e8c065a5b7d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4f15db86eafb63f5bf6403502af3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad65cc8db506eef83cff90f2b2874ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ceb53b3725c5d00f7e05ee653a745570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dde001fc3682a264f33f33b18bc7e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65510a45f94b28220e0b3ec142ce767a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a0c23d2523fcac27dff8c6ef58384573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc308dd1fffa7bd3e12805685c34bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6bc3e58e2dd587613a27b6261280575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68cd7ff6d834c6db33528f62884c15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc180932cde059b5631aa7f59fa890577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a180135f13ed3175f22627ebf52ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9e7c0dba9a4e8cca9687c3786ebda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be244cb7f353035d963fd078fb797f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f9b4cf4b0cad760a3f88504cab19f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b3a4093fd8b3e2c2cce4ef2f1ae8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8871e43939257bbdeec2a1b0745fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e6131de40185cb4e0db04f09ff1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abf68e6594b51f995d597cb4d48045585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1793d11b62699156c2b5a7a4f9668586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338569687dcda0df46c502116f3bfd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22099d4c532cf5a2708a2b9fff7d952e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b7e255b8caa45c359216203d0dc16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3122766b0b9a405abbd375cf13f35b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576b7d7302e6009cfe3d27afbf97807591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a974ca76e0410a9dc4d6eb43eb1550592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071378e7166edb496f07904b18fe228593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c366f01f05ff42b2d69d818539999f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf4953beb2fba1671318d5fdf521e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28200f9666317ab65ac66e57d5f8c75c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1c35e56c8cd4bdb8b7701343ec9ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e06e5dfe6fd7d1889e00cd66c6d57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4590de9bddb170d0ddcae4e56e353599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0204c12ab4d7fc80662b71cef71d08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850aec286c04152b66510bc9ebe55e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07602d0d5bdd0f0a14e6ad8bd7643a48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cd163cd8f38efb50b22ea1a59679a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f46b238d216d5c0c8c2c9c55ec80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee65e42c5ca3a6dd49e6095696a6695605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef62b190a4d02105506f4502641d2aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5439ff8c3c8e80255ccb1e90779ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688cc647facdba39f0934768f2da08d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5a3fe92012df496d5d697173b5050609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba43ad79de6ba7dedd47344904e383610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c578cee9c3215cc8563dbd85eb59322611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac7624806a6fb191ad258d667c8cfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e36fc3f90f574a97aa85e71b1bfdc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e0f66e0345950a7145a9e0ad4790b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd34d29174dd5dd64bb1f95f1ad6aa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591543cb1f9ee90fd83ac8d0ac5e5450616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19896ecc1b2c628195a6e738ff457dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28e20bfb8ab8aeda57670c9bbe64a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaefe9e7f15d0557b8fba101a3dca3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e0d8215224e91a54f1247bea72c11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd098f0c8bc48b0d03ec833a803acd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddfc698f8295de5cc61339d2eca256622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aabdc5f214725d05845e3a7f712530623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe0050737f24acecf077feb598f2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c40cd0fb3967e560013a8795517ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d0c0850cfb5ef0e6d852666c7940a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f60229eb4b2061ddd5e0741364518627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4325c79021f798c8ac25d3f4818bf2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfcd5f99c946ac3765f30c32f71a92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134de815433009b8ce42e80e9eb864d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21285d85689a284ebaee973b82eb056631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c04abb53016acb3b391d187f1988b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5808b260debb0eb79ebf7f3c3fe44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad98869b973cd6564caeca46227d695634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b87ef4dc40c21c70f72a5de516c0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb813e8c7d1a82d6cd65c028fe582649636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218ebc43ff0fe6a66a7cb06276ab28d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab20940eeccff4335d16fbdeaa7933638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e36af061f5a6097a2dd49da27c6f3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf8838d384e04cb38a27eb9318574640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17a9e7ed06410583b0f5116faad14a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526af26cf76a51aeb59f183661b9628642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a3875aab4922415afaa84fce5dec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fdc6d5182cf49b61212a7f7d991f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd485e6c5d7a310463326b40c3773f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776dc4daefdb44fba2679855ad52e49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697cdeeaf0b99ced50300fc073d5b5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66837725b2d5829fbae536f87ce78be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e9cedb792f2f7958a753066c269d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ee9dbb005398ca916bddae89e1eca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a04daf3c613593f59f4d970b06ccd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441a4e1d8a9dc44d707f510ae3c05f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5d03828ac8e3026d01974a788d732653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562d73b7206b7e9cdeb16a04646e924654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90493869a8922d7be3207c57e8a87552655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab0ae5763ee5447f5b7dfccb5cf2fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae0b17a8cf2fef771a3da9bf2607d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2f6262cc8fd77e44b2996ec859441658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2606f761ffcedcdbe87d4345d8a386b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb98c65ef9ac2e6c91bc8ced5c434ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28c01b02d0d99918031689f5cdff57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213bb461fe42582dfa05f10d670e3fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11702df0be459994bf300cc545b5163663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493415492011b24cf9a5bac219c4ed2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9b9b81e7cc922560b7aeb863aacc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d894bfa794ef38687e4fbfea9196b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e172b1f1577b4ce9872d58692e5f34a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a8238b883767cae09b0b9f7ee2018668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0d19e34c18b407d439d108faf804a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b597e1704391716f31137406cf895670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd288a0e0dbe8b30df0cf9c665b88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e09630a9b27e8de44019c8eb7473cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2f9685494146df78cff77094dbcd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee291dfadf8f5baaced10b4aa1ff59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac77e834cb1c8a69862810ef7a5261675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7da2ecc4fd18b7b44c4650e5c767ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548db78764420503f63cac709d3d52a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cc8a6bb8833317e99ac5b63dc0da7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd16943ec6b42307aece4e7ceef0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dde2d937e6de98c5a0f71474ffb14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672f10563f0cb9a265f3d0351b0fac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c09fca3f45128b928b80fc009a5df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6d8b15b9ef21813a6175c5ecdeaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa871f54ec16c74ae9eba4d730e817f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63c62fe53de51194e8aed48db3a9da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94be726d6255235d864d5683925f87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047db60eb750c9df240ba3c83047a61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9ec149d12342ae9b68449724d19ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f103f14cfbf985da1d08b46cdc2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea224f34e0468ea87a3d0ff69fe68e15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618bf2fa038d251f7e61b9d600addc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ae92810ef0294feaad08adf6fb90d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f883585f08fe2e9cb3905b609a70437693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b191401eba3c0e582e5f063614f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb16fcbade18873c5b59c6b76e15897695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625bd8e161c0724cf70c49dfb8997d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf87c59490f3932b0094dc43c7806d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20cefeb2c9b86256fd8b0f3f8e1614698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a45e5c77b52b1b355ffe995debc6fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efcc9d0f633dc794fd8caf6902620c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0978725f0b6e69b94d93fd41fa4e46b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ae9eb57c532b795a579e996c1d79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce4ca197f1b4b7524bc1dbb2998b56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372caf9d245f5793879fc6e72d3a78f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b518e612c8ba2f7be26d80d17bb2a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1519f4aef05c44bcb59472927d33a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ade7a8a20bee89b2fdd08bc831f5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7da26952300c24c992a23d229028708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ee18e9015871e3d54f9f85d27b83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cc6057e29fd74e61b794b82400bfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06e641ed43d5bce6cd41be1c009a02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1f3a69ec3d28044efdbf040359b89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ee6a1c3e59edeada7f1caf46ad46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89476ef285522b36ce046617dc5d8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3133665885ff0828e86823a582462b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c495041033196044a18d4891a846716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad296e2e8472be622ea856d5322cf34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adbdbc5d32fa8eeb29adba443ff602718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82291d2d0ce58ae7bc0006f2a0588604719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a49c8ab2bbbb08a925cae5c0ffd2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5b4aaa5bea2bf25abab1bc5755d53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1e1869d151b1fa476dfc73e6642ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542ca70ddbb80316b64c2232f570f99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9134f37bd9e8b3a4df10ed0697c30f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b2078f03bcbd4b405e1a0d8cc4911725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb6aa4a3bece97836538fc289df144726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7ab0ffa17728200b9bde34a03bcf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072e20280f29b5d134e01ada450555728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87caa823eb113e1ffd6db0b61db9a9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2af2286d11d7efb66a05d3234be5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e2f5c631f955347a2054649fcc9b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821632533acd1003e4fa9230f0cd0410732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98764edeafe196eb397dbd6204b5e476733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e555c06a73f68b55e7d7d364a2c7567734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2ab30ec25c1d2f8b49a54e74eb36f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d7b500aa12c926e8e8ba75c396adc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92ecd671c6561c11cfe516a67c278737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818981abc5a42b32130ebee11070a47738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aeea7c1ba0312e61393ef80eb2cfb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6095bf593992226aef1d27d251d821740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d012132076646cfe8ddcc109a8fad6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ff7a392f9c6db37a60d3e6eec51f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561429491b2862323ef3a79baeacba4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703bc50b98645172ac34fe0a551c310744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527b0b1011666874f1260c0d9eb8bd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a52f70140893a882390160a14e0c8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253525f232227cfe19dcc373c85f808747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51733ca3e644074e78fb8791743bcd5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cd6870cdfa7aa632d0500c5d17fdc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c19c0d2eb64a720bd4b2247df6541750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1a40e9ed9f13d2530dc0b67b8815e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f1201813e40e99d12fc7612a42d5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dc17fa1adddb26c8784a42edeb2a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a45fc5267d89d3773a10cb024e5f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea89a323ff0bfef8dc0ac58c61ae2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123bb9a84e1134f133f0042d4e528d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28283660227553f8424db76914849425757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f63f1ab3b420ddff56a08bcd07c03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782bfd5702ed0a5abeb762f49802429759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d4b44cae71844f3aeed7b36765673760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560842d17ac54cd36f1cebfcb7520c3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019714e93225f38134b8520db99c26b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb9c26d547f7054dde8863aea2a693763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b546312da13a79e21a1e9996b5a2c46764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38b3edda4537423d99b069dfe8c7f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a40f7fb306736433ee8c934445857766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2374686a5616715a516ce12eed66d0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76affdd9dd1fdd6a00f0197a5e26a811768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972240ccd1700f9be7ca9e9f21e5d4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a1e26787ad084f3044d28e509c8e6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f216184c0366dc930ed11a19e3ca1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70fcca6965660b31f46d6ba461ec49772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde111a64d722b53ea60b3addfab412773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e3c56f33141db4d70fe4f8d4cee5c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b59a8178aa38e97f0f65d7b81bfd43775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa7ba6492899ed78de26f7f41d622776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f762ccda92f4f2e742336b2e2dc1892777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ea524ff23a2b0069f14c3548811f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69665b94f4e7e67832ff90e8f2222c442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5d4c3129985cea2e02465ef904643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c898b9c0cd7e69ffa21e5161156f664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb936c9208c1e6e67cc34212508edc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82ea55d789a48ed011cf7fc386fd2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07fb4398787caeffd154fcdea76be87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22187ce2af06a855209a81a43944092e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822150c4c699dcaedc45165e3ee031cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb0a1897cee9ae6554950d15248fa410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f7657537a47a5c29559750716605511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ec9a2d8b4843885763733c6cb889f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb24d324334510ec11f4a4832cb575713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5a58a6a3a874f6767ae358793567f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b9d207d3644f4450b18693e193a3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb032c745a8c688c3052533c4e1c5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0fe5d56c98640792da6372b0727f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed1df927873d90b09dae5c1b957e5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0164d396fbc294ba4b50c658767059c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19473364c73859430773765f8e725c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef82b3c92251d77ea8fd6e95fc42b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b34e2d96e73b2d2f19621d11b298db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c45cab7f7dd7ea8be1aa66e95d5ccd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfae356d891f876a1e75073655572b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d2ebad94432a329f8d3ee3038ad0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d325bc81231960c09dcc9a03de229526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535bb71921439950d3e28a32edc064927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d83afe25e2ba9e16784b8bd8a38ad228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec057239dfe4a799a4066834920593929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9740cccd4a3544e6eedc9caf9117330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23d5e494854d81e3c61964348c9cec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48bf2dd5e280634e1b3923a46a85432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502c3e28ad062614c5bb42273d2ab7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fa5b1f1a74e7db6fe2ba8977e622734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8abaf9da6058dd9475c1b01d35ce235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe10dd5840f251ec57be52e7bd1223236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e31795c80676232afe6a12a48010137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3954fe0a83b6031eff94791c815a5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053d9adea0277fea6ee340c4d4ca59839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626c19fe63395d8a6d5e9b0d03182a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35933cb5df79f1eeea3b60d178c7745a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72262735b35fdc2582b69c760924bf9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad36d843f9719488e9311a3b29afb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c778383985118bb7a297ca1e262697b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94423ab09d42a7a720951d948a2672fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e9a5fa89bbcb47b2d70ef1829f05b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5c3176c541895763ff4291fbaee4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b95c78e92d9db76c33c273ce1a932248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a4d90057876990cd91b0322cef43349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c9d0abc77f39a11e46aa63545736f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0599c803f87d93a0cf81149c40a6c1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e62df0b2ab32df519c4265983593a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88a8a4be6f4f60d420a69fa55c079f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7b973d7d897186f185ddbf80bc6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312f3d05a9b0531a734503742208c1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea609835394ac32c9060f52ba65794c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf3e5f8992b12df584984839a4bbec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348f22e18123ba6b4626f484a33141358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3c470ea1f8e143af1dcefc7ef82fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bffaa6d9a931537cc5414f9b0d76560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6743569366b76e9f62a041ac2c7cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b46e4852941f151b57b5bcf7939f2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd859af580762502a0b7da45da26a4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3529c353d6e12a3af9bc98233d83a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f9af6e27664c8e37d2d2a4d2186265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0125a7b1ef34ed0d4b16e18b2d46f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af150e23a3968408423bcdff82887d2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435b8b9270e1b7b4942762a450a8aec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9efd5e04cd94f95746b904196401c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49455f9cebd483562afa61237765648d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a050e75a6d274f4d078f3335e6a4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657593a1b6ffe9f5c9d804ed5725893272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19689bac3344e00ba16203a5e0192db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816310fd4f61a7f0f3140c8e1f1f58174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185caa4f4cb8d869686014739150d9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf90890d616c12781c9e988201817a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a9750a051e30c1eaa4a73ad4259677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f31553ff54b2d275af331e3f67acb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed26bb7bf7ae33c0ad2e1bf12950d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108c937da1109b3727ac276df1b415a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e1bb329a98f0e64fda01e4e9d8a4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665379f851151985e5510e733cf18fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ae5e157cfeb2b89b006e82bf4cdb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fd185fb215c19f6cd8aba17f0450584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c779e7fc158a8bcd5c1b9b82185541e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b58232fb79cea16e53771352253186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfc1ec5081c8978935680ebf599e3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f55255c75f9b9a37b85169abf568588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88052df3dac0a3166826e455b732a8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d62b06d19a12c3f272d32e75054d8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c7fcbc424edffd758b36e4c3129491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e0ba6ca7e0eaec2045ea0025a892892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a65f143e2d402b26e7cb77f67f96293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fad3a9d5d37a78b07a972bd72a79b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252196f34328a99aa1d11aa14899855995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c1f5b8b105af59f0a3f11366a137096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78f375c43cc9875d5925470ace2ec497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaddb641fb7707df06c23dfb9c5a89098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d42c14d19c631314caa83149975dbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc9bed461c1149d8c02efe76fb12bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed693ee1bed8a2e7f3c5489acaf823a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087685ed2e0c3da21ddb998c2a13a10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac314613ab510e8436137fd2a9d573f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a89b5e068d683b664f73127df8a7ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ed51ae6e5ed7a5bc92deada30fbd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bce8bbe8263f3aef5eccf3bd51f180106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948ed48552d24ba017cca24b46ca551107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f122033e477bce7d234a52d6e6a512a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad0ba89eca4fd746e8730bdc753bef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3108a36e5be9f533ecdd06945619452110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f9b4244f10c7c91e817ae3fc65a79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51caf13b3837dedb9872c420d2b46c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f1c13de3592afbf430a4cb46dc169113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bf5f89fc39bb75159e38edd0495cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5756511b0fcc732b5be02655e4c10d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7566501632c75b1a4198e6a658eae69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a0eb82d4954ba6e430cb36244105117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc7676e68206d9786822ed273ce1bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f206ee7879560daf6354a9cbcf2a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbe34a82b011f3c4ef25a1b7902c92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d1051a5f2d1a1a0df209b620f4701121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852f427e7c4a9fff332a8d3fb49a0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51b6cf695527292468d1439ebaf27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801b348caf82c639f9da2360168a1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa2ae7b1274f07c85adbafdc1762b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa9b91202383203cb5589921b4922126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17607c8aa02d110601ad0b7efcb3ff1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ec5df341fe7576d2b8e32ac8a80c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618d0c98900052cba149946a4883983129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d22954dd803f67d037b42ca583eb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5cf4df2ca332bf1aa82a6146b467131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a13c2df5a84b09e55aad262bfe7d30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb1c5a648baa5d728524ed8cb86c89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b960da603f9466a94ec0d12f15de2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1f557419e0d1894c3484f97011165135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930da78ce1fff8ffda55b9d103cf33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9dfc6414c0b864e55f7eca5fb1278137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca907778ecc299302073643880396110138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae641ae49c436bdc04d933b3a990898139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52455891a1ee210b9d833e7406b71fb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f076bac5c4353b18021d8e67e339141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f9697f18c7545656f50733685275a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fcfac17942879d3135189640bf1e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f63cd6a8ab3883594744c2400d89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90840ad247b87abe2bd9e7949eea96df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b6e30185bcfa8642883d73344df73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab677adc5eaa74a466ceb1436fb32b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38066cc3794118aacbd21349ff89484148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1525c25d27cac3818f74a21c968a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c07ce95801488c4a81d6895bb9b79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f21ed64b46a0cf1c9028cb9a109163151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b959c6968ac7b3b3e625209b234eb63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a236601aa8ac0458dc7a5be8326babc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191cf25ca2a14bc122f7e1f330cbb84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb9ce5cdff2bb9ff1e88e288f41f33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11341e607dd1241be9b5c624b25d049156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e75574642185403bae1c039dc9bc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905de66ff113475f86196e41905680d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f34f6737a72d84e99557307a3fa253159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67f3474d6378a59c11487143b57a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18e6d8d77309fa3ac820cbabb97694161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c32d96eea62c4efd96d1fe62a5117162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfeb2d67b3ad4de12c84571eda237a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cc9db63ce55a6951d934a43ffadc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dbcab72a4105fa0d7977a38fe4d8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dbb18208e891d9e85b672dd0908bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8e2d8c204401c04744f81aa044f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80937290eb7610c789eb0d67ec9f2c9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7bf6d65ac830a22c772dd137c5250169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb86bbd763be73c21bd10e287e0e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098815ab4f7d128d0172f1722ab1fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384f91eb9be327da12560c43e17f852172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec514fc28a720e90952901c09cedfd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0932400b6900c775879bafc1b8afdf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3640f5d4c767c9ad1a3c68c435ace96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c4bfdd4f724e3d9fa9ce356a6208e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817dc8c6e39704c291d454a6ddc4343177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144920d3d42f4eedc39fa54bd5b0a6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b9c3d672c45ce41ff32e2743c67ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49c27cf01fdd916f0129f5a2cf57d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c141b0b5778cced8582c0b78c14e369181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84934524513dc5fa258415cfd8353b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5e7520d567e8b69b976a497588a1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aff814fc51f8ac45c635f5d85db93b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499dca687472b817866cb4a15286e00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317e80e75cf2f154b81ef92b4838b2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3031f78eb9174536f0bf0e81fe1ef7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b829d37e388871ef3efbd810b9cf4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de237dff86dc494139ccec854907b1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221884c8391be36cfee5526d6a1c9b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efe89fe5e5d3d0c609cdf622c15028191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd36d0bbad75d2a17cf89ac5c0906b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64116c99470ca354e4f26bea5d2179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d957534cfdce491dba824514012dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eae5c3e09b510c9f1c7c6bb35d587195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661cb9bfe5eb1772ec1de3c2bd08ef5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5d36015245a6588d9bdcc294ec26d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396697871fe3d5936c29e0f76caa5dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c90249dbdf75f09ab987539c580d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee384b01391cc2b38c1646e7e3c93b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab578129d4524d24f2f1a0ddf02343e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083f5695a4e61f48f4b1731f79bebfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd0277eb3c219a5da917ddd77547dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73277955c09e4f4dc2ed94dc67867c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ecd4631ca250a5ffad7ff72d857e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abdad6a64b29e26c037d3c2a0319a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d23a0386f830f1bf526e7eeb1a5874207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8accdbc57a1141319d90f7c476a1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7e3635ab3c3c6dfc534f5e9b4f610209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0816e456ab5f17bc44c2805a453a02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8065c739ef8507ee97e1edfff7ca26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb11dfb96246dc3ac778b5c8719549212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d567f26cff89cf2f77e24cf1e00acc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f43290d00dcbc2419544a76ec852ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56da6d0b949491032aff5665e63ae7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1053b4da66a70eef3b41b0f6ba2bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea499ca2f0212b879e65e652a24b88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591685c979fc04b174a62b0814bcd4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ee0dd1063d6fe62ae4453844a7915219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c7c9617681b7a7950c756c8ff36f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd54e7d4fb44278146d71a32e1e625c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e47e3a98430ce3d685bfa335ebc3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37d8f3d3f119b8f1998ff3d6177777223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0243f2121728019792a1090a3a54414224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0d1e564b45546fdcde4d402622f8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025798ae12e9c9829044fbb3ae70f784226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ef528de999c22561564b70a7c56c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fab2f5f2324dcb1a8c72b0f2915f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6842dd9d83247d57da98924dbba7ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bb1aa68f66e438e6a30a6acede22a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d0fe1afa3ebd83b7a929848db048a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964844759e347a8689dd8839e2aad03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553e049ba507244120f43ae1059bf3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ea4ebe8f99683bcbbb99ac3bac79e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa088963ef1c7f619ae7f6df7bc783235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6f6742fa225a552fd332efa19a6dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c274a8d5115571cb0ee3c645bee1cfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42f60fd4bb54ed3d18c19712d6d40a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9b4e05e425cb01b99b26077656a70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3adfb5f9d1874a60590db015204d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe4a57401a749213c48f7362e957dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67fb9e6d3fbabd698d42b902eba41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a61b794969663f20cddb6f0eb3f7cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12422bfdb6eeb55ff21ea713b22f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6fc227227da831edb7edfce3972ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd496a8600c352ae1e86cf8921a192246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec079c37b8caeb1d4b3c8806130592e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c294ee64d36d150f7ff1629595533248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef42ef4a115866958613df024103da4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7274ef01585433304d8f83a26a63d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ebd0ec9a52fef96ef6f53d4525120251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a86135c89e00690c2bcb0b004148c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b07dc8833bc5614d2cf6d80ffb7bb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d945f2d693a4e335652a79dbb7a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a90cf410ed0955509f5e238fe4a698255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134aa7ee4e611f31d82b9d17cf06382256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba65a6db5b076d12dfe3096eeeeb21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a62a7eeea256a7c4480efca00c133258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8940e8dbd903f63d26f451fc22fa3cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff52b9ff84900a724b6e33ae0dc65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab1a082cab2a029362035b66acf543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b9a3636de3c6dd8eafba42c227bce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585a942bb8d161f246189daa3e1ac19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4f6646b26c9f8cef982c1bb4afa31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d387b81775a98ce552b61cec707b76c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307274d91b17eee2da39d4345f26ab26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b1593daaad29019bdd0075c0d619f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92412833a00196061b36aa5685a2a59d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dfce0a546aed411ebc36a20172b65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5c8de23156fed5ab18b2afbd8a328270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d373aec3b49680ece4f43eded17fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da84a34b6e133e8e7df44b564e3b341272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c99a1f6b39fe01e3f49cffb5655a5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127a23d7dea3d970c0f16600cdd16b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20910dd0c46933fb428a90902b68c4b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d1570220e0482ee005c533946d24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd82be8155a3459d767d14552c3865277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5fa45220141b8cd307ec88f6b80f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f742cea18d95a67bb7eae77afaf91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89175afeb3d99edd8b08164e02791079280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19663f5a546e7c903452f4c5609bd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb26a13c8479bf216057561275f3c63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbb13c4065c03087af670addacc56f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be984e7a5116814c1966a795bfa35d05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54d9d258e599b455fb1d2a007c99c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fde7409152fb41979577f226ebdd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de97436d301214cde6471ca39197bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1cb87e69a364bd437ab7f3fec1f43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c04f6ef95ad3c3ac27f3ca083e9ff8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78919bb592a394d002177f2cdd30bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dac3ec1e172d3270957eb3e22e202291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3543220b9d23eea775c2f2e3590ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb95acda406ded47ceed7b598108a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6919764911e5f9e7a802d8ce6877d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fc8f339711e3cb047e0f6b6613064295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcafc1d5a50a4a2a9ddc43c1b11df4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c9bfe829bb3a340229f4504f38217297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63478a68c4c0e5b54aa838e03a495ef2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b32ee0d592ac688e538064ada8d1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89139b105a4cea785941418c3e4309e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097055a0810c440d3c78e8ca04de8fc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56707faa29c3bab5f1455b9f4ce69fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7dc6072a9bbbccb68744ba495b724303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4455f958af62f0c904da18cb49481b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71584e92060af199fc11ae676906c9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e6553b91e563ce8596bc8e7666f05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6a7874aea82fbf0d42191fb2b6aa7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c12ea4d7b35330b193c691dbdb7cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522660745dd9a66601f2f487d30a4fea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509c57a1497d79f793cac16aaf9baba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504dcf217733b40a3c3c9189d109ce5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45147b4a69ba5dd0d4394edeb6ad2bb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ed69379bd2aede59e269bdceaded3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0dd62d26c632e125e49a7c5bb612e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81298914d242f362eb25a2056591ee98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c209f9d67966994e9b4ed4439e9172316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a85b84f08bc6af582d33d27ce62a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a90a354e3493a1fa568c1140f6461e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d2b7b06f928d4086a0429c8e305b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a9f4672fcae413c34e18c4c571032320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df05462d9ffe9c9238a74fe0dfab13e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b37ca9b9b13fb423c3c407b5ea08de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd958f8b3cd0263063008305fab57d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311cb937f8e5c9e33456ed441698ac6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8007a680cff3c1cebaa28cf9aa0ef7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bcf4d162b2a78f7da97bd2557cb5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97662416b91d086ceb83c570d7455fac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4236d392f16d66afd44f11489b5b584328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32aec0c32ed2570f08aef50544b5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d194edbf180c492696286bc96e9a6e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc78a3e42a1d4e934654e2950fc67b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c44e81906e3457ffc9a4582b7055fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495ccaf6a35842ac565d32ba1ed696333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358c945536fc9f6cd66d1415d9641c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271aab5a97789287f984179f35931af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98771fd172c22a6a85ebdd99e5a81324336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f40bcedd6b045d98e2420c62419e22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de83b7075a3e5f52d140ed410e06efe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8aab2156b99dff0ff61553e728c24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e923adfe89e78a504079c5fb80c890340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c8610e59f42c100f5d07f60d834f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda41efe40628c5fa803775ade080008342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42bb380ee72400776c6dc114e1981b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50b564f4cc3c9dc2e161d59ddf3a64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c515b7f77737d664d69bf71536f1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038da329b3b29fef3f68eef3735d9ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c117af9dd439a1e2585f7575b394347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a69fd4905e3f7a233377209fa2be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8ffd1c27dcf616b76c37fb7cb35fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8835f43b07eec8586023ce9f32f43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516c844369b736ff42f1749568cd3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa8cb304abd9e92a4ad6856152f01b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d517e26718e3b03e945ecba2c949e89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96691269186d7676875d3783f687408a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873961cab5ec60ce4727f5229e26bfc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac177e609592ead720fdbae8e1f97b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daff973fb02681c4bf9c98b5ef4c5bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c18127bf666fd98969effac60dad19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aa9f8c7a29ecf8eb46dfae32621dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916f585c2c37b43dc5b593e178cceef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776f3896307583d4cb3318e6f7d7655361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07527b127d9b727e450eed745bdb520362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7611ab16330198ce2f59748b8dbd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88721b34e25c06addb9d415f223d302b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68373c29d7a966c4880c662f96132a52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7734b63f0dfed95092e4399ce9d00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82244b7890a3f95188c0d2c07c0f19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c81fe414ebe6231c0530ba73d8859368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9777dc3c1f9d2f4803e2f783fa08a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f6718afd5f8178de15ac39c7a5027370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f83db80569a7f19871daa1be00979371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80078411b30a3d3fea0900052743f3ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574510221e4b3037e96763911b4f89b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4097b0c04b2dc8a51d1ba6718d4656374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac118da6fa4a26a5a0e2015cecdbbdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8515450a5c6d551466fd2a87a9bba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349dd0fd30ba0ab0eb57d90635f6bdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad1c8371d9d9d5b5e59ea238c107bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cfd7002a175bc954eac2991ba13e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ac758a76aea1ab6487dd4b9699172380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cfa3c5645803176be41b66400b3bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc78b281904c61477d4ffebac569e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223e6596a27f80095f086d927174070383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705acb9d2e35f4909cd6f3764eaa63b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746873795128a2227aa1a83a2c4ea52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b64ca4c1a30416193cb8cdca7ef0a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b93a42122a0123d1cc27f8af5dee1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce40f48388f90ef6484ec758d0614bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf25e19d75e98a8f18cda2ba1887d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed5b7ba947a5b5a3ffd888e052ba20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b5e4392eff59867d073c8ed56c527391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c13f89bf520cccfadaf1a3fa09c5d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a649e1725f73edebb04cc12e674895393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ab0fdbadcc76810f962a18dd2b29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507978562ea921d3a91b2679f77c2079395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0cb8d995fe7d649357639b6f72611396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508b75af2e2fc1f48ac4e46abbc255d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84c8fcd2b79969cb2ca5112ae9d2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e89a017ca56ee31ff74f1888bfc1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d68602918fcd298c0c930218c2383400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2b19c22e95f44ea5b31476f97cd00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28364bc3a72a4badecde6ab1efeb8050402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559e1aa401f296c2d4d65cfbffa151d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f392b8b7de676c2ae3674ae5d5f426404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4262b3893dd15976cfe16b10560aa19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcab0d3e5d67d76fb73959960ecdca2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971cdbae94b4ea1423db0f425eea4f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b31d16782923c6f61aafaf174e632408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd1ea5e9f8bcf623a37d4cbe0220ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca6a3feb3302ed1d4ddf256274cd22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a65dd0283ed858d3b6f73af05fdfd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5910534ed104286b2f43af3d84c48ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612788aec86e76bfb46a62218a9d0995413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1b11762798337badf589978ba1963414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52df629141ef6e1687bf27b9d451509415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd580077e41923ef139a1b87c18683416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b59f0f051cee816837389a92a8101d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ba70655cd4e960b04f24595a6ae4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836aff805bd5b9bcb073b3b1c1c506a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f574e83cae3d987a865ca9b65a36b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7d1919b3ab07afcdbee8252109f0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d77ea6e1204df7aac761ea1384302422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916ca664184f6e5bf747627a0121d95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f9ab6ccaf5db3131fdca1a5c6406424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27e121b5635f163f95db362b846ec5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10983ed28586d46fcb11516560f7f0d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9e80d3ae9d867b9ee63d6aa29f275427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8a1ddc9a0298822c70226e778c44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22bdc65bbf0be56c5bd27751b5c02e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc908728e0a52238996716b5c01041c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960737871eeb848d9882aa301b2114e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d875e90972385d00cff73d07aa2fac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3121975b285c3a7b772eaf6bb8a6cad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a856be72386bc7a22605536a9bfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c97278e6f420605758bd3e1b1c6872435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4baefa2c620be775cc07a611754c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73f036f7b09803bfe6dd096a87122d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272154871c1cb2b1f65b635f2282d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473384e5c2ef57851875e5c832858c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a8b58b200d4fe3cabc1654caf337a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14823b1cd2b3743ce1c48e4f65796247441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be49dfbd58c9158f2dda1d442c1e40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f13f8597051fc9b76ef5aeae682223443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8aa6a3bcd1c5fd7c2d0d2d2eaf4594444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cc3eec4cd4757faf90934955bfd10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcd69be84935a5867ca40d663419e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceab2e299298aba66a086077014285447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b4a1bc47130ac5ac28454a13eb51a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d735779788ca1f35fb8a08e2fd9eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c49ee3ef3db1a76934f7de6f73823450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579f6f0d4e2d455b7c596662107d203451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e02de44923d4796080025f9ad64476452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39915c41732964012b186eb6ffeb64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca051d9c681a7a593a145307055330b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86a0854c27fec55e8cb61b2f2d0be1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326f49e68d58b14764adbffa0addcb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24d7a481047359e4b7f3353047910d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65036e22d4bb21ed8b64cb2ba055b8f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded43c457b70f671803f6d0ee93a437459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c76ce8414742d101cc5218c377f508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607419bac688fcac894f619f88086758461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4a7e7ab09ec40b21f4679f6d7927d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9538a67c52f68acd9570fb147b73e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c12181e739204c49017f701962428464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456b8a1127da62ec03ce85c48430c9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e397dd3caa991a5369e42839a7330c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32404f2cf6f0a191ef3bc408d4506656467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b105e5c77fbde90229322a37004c96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5a4a2bbb4f1eae61260d30ee71b9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd1728e73d54891c00f97ce14c0c13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10794fb55dbe61b1b2aa6b30ec16ec7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689fa0feccd99123b4b8a87a7eb5b8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4653ad38f3f410265c83ce9b92cc37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e72483fed0164888b6af25c911474474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5aed067a1a0d62bbe3731d1d3060c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6aa7ecd8a8c110495dafc039a997c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6359ce563cc0a8922e80dee7bf5d37e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df06e6a532a247c4bc507c84ed74968478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38f7fe002e9abaf6157e5d18e4ab39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df858795ac5ec3f92abe00acc728c5e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28333a023489609f0748b3c587fce6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27a2970979e1a2a4a126ba731b2a2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13a6b73a87ea1de448919f16102ffc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f681251f903a0b087012a18da83bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54782e4e20aeaf706a29da21569c4f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c11ddac3234d2ce881efb061ab163c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fe9e81c8d19b1e7ceeb4113b312c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484127642d873772fa013915991de7e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8a49436ab6c939254f9de56961243489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231ef41388a20760cab1e99b28113db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3d17cf42a415ddfe94c9eeb487c61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7c45b6158a1660ea87653b30c1b53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd72c4bf10cf215a6a1709d6a2337e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3235c1ed3c990f64ab6cd99952c9302494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f85f845ad92b0a96b6a7ab03eef12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc08f85e7400304df4b4f5eb6be2aeb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae4613eea8d19da6b15c0c6321d861497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c1268e6901b158d2af11f8ebc8536498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03c9128c036766a0fcc8c42d11d322499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1078d49d1ca7d7d1eeeadcf68f18ee1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae121f02ad1775326aa7d34ef69d6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beceec5afb8e128e4802a872ae3aa0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a8fefb0d5fb9f58fee2b68030a52e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2375591f31934330b537c13512abc91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86088302de663cd22fd49ff7b53d77f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa63813f24a8f69e18532987e739070506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d75c6dca71c4972675654971ccc476507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca071462754d5c9cec136c1004f5a02e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee810de187c217dbdf4c43d52b55ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ca742cf886b79c30fac9a66c9b7fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2cad3e543763e3cde1ef98a149ccc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fcf689aa0385d733ce0b6bbf42aaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7d47f6dbf1b33c40a5426815ed81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733a60d5421cd6614338009ee10801f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1a1cc22299b53179c50dc9f808a71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649cbd3396b5c8d60e3b303b746bcd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1103196118ac5f82dc3140642b231517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee026434bebe35528e513907c2a758518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1574e3b6f323bd47049560eb3eaa9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54815fbcd813305e1cf0d83e0033d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02b0f38335c9a2e6b949b4bb560961521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70294b8c1618edcf4dcbdb017b5ba2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db34762be774ca8c728a9abe8683bc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfac21e87624172054583d4a8d1cf19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329522ef22b7d574efd9e48f7d059db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1e7b41f4d75089bacd19650e1777b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cfbd7a0eed4f1a188c0e6f93ce6e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92c48a196149d6a821c1eed95c42c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54bb344c5c76209360fa4db3a1893d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91be7992a70142a80b1d8be0457dd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eee6334421f0797e83f282e4d056ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75254ee97f5075b4778f4ca6d6fbc8a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f298120b557d1ba512a37c9dce878533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56a25c01a10f51435410a3a3793bfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d51a21fe0730a726fdc40f5c879cb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce6cdd10c43d1e04b50716cb1de7d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777235baf0b38ec22aca17a040168f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce3a230baf7d66f5502792bf4c69ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e415d8851b8de47afda92eb279d1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345a5d45e92b4a084345976fe6b786f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fc7d6fe3329bc70b81ccc697bc221541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e0ee65876889c431072ab935f306542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aea05605ad502f1edf1a27fe570eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec1391bc47fdd0fa8536b10bfc2cac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c290d40f7c82f62f343bb99d221b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3119bf02eb47e2c84ed3c507ff0b33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8f041ba828417febda4fa59836c0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a091b8023d95d73afc95171e8f64e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06949c2cec2b3e10dcdf6615e5c24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a89b83235254a7ac244bf4cab9bdd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d0c84a572d6e50442361b88bc2190551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aea31d9e15c47b3322c7c6596153c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8857588288cd8f0b791e6cc2537629553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc1becfdec319db60f365f384a2914554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c631fd641b6b4ff298bb75e40b9d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a5afc1e591a89e81be6c58b022ea1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4667341c58cb88b8d48dee13320594f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d1ef2cf88f0590483430650028123558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a527c5b3f664024fe0f3ca47bba82e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafc0e03d964ad5be2211e91c61f89a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a7e14b07f5566a626c96791a266a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdad7904c6c2177a9c97a692b4db56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2707e3edac1cbeaed04c58fa8845f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb7f4879c3a02e1b1c425643d60a86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae82bb081aded49a277d16a7f15486565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec1c4772b526a88e3efaad2753c6b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd638fd1e84ddcc4545c136728ec6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fb2b4a726d197eafefd44ddd855d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5451a5f5540fd7061ef28a6e0ac73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887658b156fc81f9526b4a0ff137fa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a29f6a0204163912e744bec4a55d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a199a532a04c859d475116470ffffa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dea6b1307e2f42594421c9e330599573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef4fd9eabfc48a2e7df666c2002963574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76261f50886cead6ccdd16481030d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06cc2097ad6a1a63e39912d7b49cac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de53f57108f5b5b6b1ff6b6070d442577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8329673478bd8b5e13b286e6ad04b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edf7829dc6f1d141d7fa441f6ad00d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430066085db8a6498e84a9e7901f26d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22968d00bf958e20a698ca09f3424b10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948968ac1bd31267cc35a6c422c07ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4c830a620b880b01df66bc407775a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f83ff8524d76e7c3428ec0f6dcda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937950c081f45b95d017b1fcf98ee269585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ef32c78f43b9df7e8b355fd74db6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db837f50b370987e06e05ab22aba635587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e06e12c327ef4454549d27e7fa131c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e0a59d4784732279c2ba5481aa5dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cb36c94bc93feee8211b0e8087d85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8f83e83e01a2c87f3d36453b98db1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4a04b3523cc8c073b90e6fdc941c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f29c6d64a69dbd68c776a3534e720593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc8f005d6ee17de1076e4bb4166751594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b330be3ea2233f94b77314f31e3c54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726859500dec23f57d0745e68d0bb198596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8fe89051651e7d6bf6919e13131a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc8daa208a07fa2fb5b8e716d57fe5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e13865a668df4af7a827b09dd72ba3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b11eba01972494476ba4a9352953d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e6bb7952babd03978c968d7214b8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370596d696c354f6f78e70f67bae22ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24846960f5608a1a266b2c0c41099aee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a152a05dc7123b6815728d9dd00b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4623df74359ef0e9c4952c866b938605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d211f773506aee4b68d28702e8ce1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e22ef640bae647326c9710ae1efa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d1c8ba6ab0f6b95dfb2cf1e708257608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10940a1a6fafd6e6e6ea0b61f9e3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e11837f29bcb92d2024a5a526ff657610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729579cf99949fdd37220d8865d5bba7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e912e652fd4e1d11d59e52c01bd4c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08abdf0fb33b3ba044429fea194439b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a364319ce3f10078b5d94f813f820614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaba3b1ffceacd2aadbfc9e7cec8f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34433d8911d40ffdc54e127ee10cb74d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78acffabec18fcfc2a411b1f68686e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a8a94f9b02203e65538906b0c6f50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161992ed4214aeab1cb0b487ba0770f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c680662f54ac7370f9646a7224398a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0fb66b527b10b43d5ff1c5ce8bbb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf562ecd15bfa13f30e6ebb4f22e554622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059dec03ecb0b95a34b6e9c2bddee23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceef636a7dcf1c8c2597bbac80af245624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaffab32f56127170bc4f3638b6afda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798cf222ea719df345cc910197ab8e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c9984ab98a793622519d35157c28e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba95d4e05b9e4e865cd343be742f69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0dd25c9e8b278b806da92c347c1cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d50e15605b8a9d583c4cd142d60f96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c87847f1211fe208c87d31f035988d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead81e0ee9d006360df6c6c80a8d7948632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27049cf6a38b4326f2f0fdf324e107f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df24669b774bb79cd2131ff5c4e93bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922b9cc2f60da371d32881990c435e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857263398dd129e3596076efd219e7d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae6ee8b0d7c54c3c73f4cf3d01b3b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f4cf398dfefc7d8396dca72a49aef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ec08e2813255fa38afb1e99b92777639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f379c5cdb35c1bd7a2f8ab9e04d9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90780915718a10949c2a977c75d8a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d52f0a9cb047142a36b6c59d312a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6d08566e1721cc80e43d0ecb8920f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c732a4d6b7eaf7b976e89b024c39ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e725d7dc14e4f76a8faa03fffa34a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc39c6e2a67d437502909f5f1345bd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aba6f2869a1628bd5bf0546183386647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0cdb2bd4048bd2374cf2c80868ac9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898aa854991b50f13805cf6d5f402c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fa2f878454f313ccc78ccae59d8d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45cf712129ba5d277386fd06e05000651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc566016490062237c9727b8287fd7a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f681c64f0e40e5d7b83bb9d13ad0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf764bc54a0fbd13ddd91b27001f9a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc454b725d89a0cb04490b481f7031655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b3617166bbf493bd36e813ac9d146656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9062740ca44b6578edb501cacb1917657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292fd36fc68987cfe225b4832e3cfc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af06f689d175b0c7bd70020f03cce68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043070c82ffdd8a39b698b3059f940ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eec8f4ab544c7dfac519b4dccdf7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c7cb370efee5685b4381c3c77c124662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cc412789544915697f57782bd7798663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a797e6d2322fecec56427f018572d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d8772f2a212e4fa3c1ea76349fceb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273441afa4f015e5a74a6f71e2cc979666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315794ec73aef23db671d129826dc708667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d8110e98a0c40d51c744bc4b1fac5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aaf897227bb131457f3bc227e7c23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c57e8baa491ec8b7bcbbab33a70fb6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428422b4b620ba15339e93487eeb82c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1a70a235bdb1b863c43391f647fd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69338da44cab83d8ffd39e6486348336673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e95f42828cc41d2b65365a1b14191674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5ff42647d8b32d0271e3c874705e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa55385414f6f3b1fa9fdf0e25f97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d9a21f93cd11c329bda4046e0ad21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f31d18d74cb9b58f7d13212d48ea6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5117d54f2a913161a30d078c0e27e4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9458ee5e354af4b3acdf0f7de7f8b8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0b305ba8431e18aa8ef43aef009dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dcd901b6ac600176fed7b6808cf4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b901f3531741cb8a22377f6f95f6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48bc09c0fd2258131c0a1dc0010258684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303a607ca22f61c155694c3c846078685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f17038e13c6eac059b72cdbaabe59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e89a9d66e303dc22c9be8f271cafd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7748d57d3685986ca9e679f85f690d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb591b6b137988835203d39a26eb184c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898917faf9729aa8a5390530beb20e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5156fad12936ff652e9a1d14d96e5ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19226cc12182852693416b4b40c735eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2d949ab6f8a173da2fb2514b53a0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3259e7aa840769824db9530e47a4635694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d708719fda8f766ad4bfa42f0eddec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c39918b93eb39a8c6bebdcb948f991696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aeacc2ade0db57c07e1ee0f22d44a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e23a6a965b6158c3c0e52976bbd7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a25ac43dd471d1418b03abfd995d9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bad66c5f9df1d0586de4a0de8f583700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a753ec0c5190ece079896632c7f5472701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53340db35daa8706e4ddf9f0b88e81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595319c76b9630a425b06613b9c5673703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b857e053a21b89fee1b584c9a1ccb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182ae7408eb4e0ca7fb2917c5c7aba6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea379d455aa51d96e8337c31f7cea4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc076de755838a02d48503da686ad0f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141bc44a9a6b92b5ff5d87e9877091e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be960b624ca202e2f9f4c45562fef27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb45113a1fd8f5c8952ac6f72f8e83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd187f521b8f56c66a08dc11bd78d578711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f8e3568f09bb746a803b184068a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98377ce7d685616a1cd6e076752f46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdea0619ab24588f8ea1aaf5235af56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83d7799829ba60950bc3b1e95e5ce2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749af737711a1d319f42ea7cb3c05ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d496d8a915b4df56e57c615675fdc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339b3d19033cc7ab8505b7b4f0f43a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2621dad47c4f7f455d5b8648af1b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a518a1b12526545d7582eb67397ae3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e7aca1d363ceefbb939a31e9b6e17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef46638c51acd999a1da544ac0a9d88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf968442f8e50d4268fea677acbc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f9b88f91daf1a39f200a80d1eacb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cc979af001182ddd7ab33071bf5f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a37851e64eac24fd1fb36b9841c8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6413a4787b0a1d137797aed1f12c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e029fee95c646f2b560d7395d1aff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266e001eb6866c963f2ef448be802ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6ad5ea93abb77308826081d006f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41133c2d5c146e12b06dd904d181c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f20972e29d1c237cf9a02ed5b83488732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bb94ad4e0a99621fcc6b2d92eac25733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611544b81ca4c3037aed33a3991f5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2ec002cc090000d9f7e124d3a1ccf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b2309a8189a9d0adf0ae74d76f401736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c06e969bd491366181b2f74f61a5e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56fda1b477ed20629067849b4d2847738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735a10b11644488e92d53397ece7840739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f8aa47323adc09e10592c0e6b708a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a599ac13aed154170bd85563e98811741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f451b95cbec6f195e33f4430ed7219742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ec272686e9d47d5265e5529fa7cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12909ecbceeb15fa3b85ea1d91102895744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351eb51f31d199a9c1c668462f86997745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ce712730a84681e554c97f19349e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bfc4ccb4cd639aeef496aa0646e91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8c7f5d996b452b2ba4535d066d8f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b5ca4d3817ff706a0a43137839f56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015686098aabe96a74154f3ef67ab78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e5b619b8d379984c0107a4ce2045751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cd1930f6fb5b4b71f00cfe6d6465e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b56bbbac7472a9b28371520b1908d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592532f521e4894040dfbb13eaede8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf6067d1b0e6f865dd8fd147a36c92755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d790d79375c6c0981e7a6539804720d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64d6945a27eaa02c4d0ac2ccfed9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c50f009b952c1e3619ed9c36a352c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5dc744e21b0cd404225ee69413353759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4259daca850458d101f6184cabc2c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec1dd2eda455004f1da2fc9048bf8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ee8d7647652c03873d4ac39a2d56762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21c3e13faf7ee775c4b7b16715a234763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f17782711290125e05eaa6d9e9056764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8739d57bf85d013ae51ff7908c57568765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40973118a8a1353065190140003c70ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e7f67f6133d15f3e0922d171d952b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e9afa4a846e491f0a669f4ef706b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6508078a7d3cd28647c9b886dd3b1c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50e22e086d0a93c399ee731a7d9a93770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844757ce2be9a540d066d4d025d6da66771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad978790e9c1248188a9006d98ca9a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ee60d444f33677d8d686d38da5ff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36227bab5b8cda0e52b727bbc8d900b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6792d7dbb011f98a6166a8d79fb128b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f03df6cd77158dd70307ae453ffed0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710054ef1994aaa99ab88dfb1a7c5e2a777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>