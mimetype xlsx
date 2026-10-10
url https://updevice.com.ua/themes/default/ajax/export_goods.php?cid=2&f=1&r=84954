--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5a46c85a70e6a7aadfe83db8688601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd6300f7d0c60aa462666b3d8790e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a7c5ccdf355a82b6b4280b0c6021e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8089c3a25c3263ff0e75126bd7b00894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134d8d4882a7f18a5e924ef09aa69ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43b000ed5a09d41cff7bde46e041616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d139689833f6c8b74b326e7659ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b419c74bfc1c32b49473029738f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e59a752a4d3c7bb8c77baf5ac73ef99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2a184df69f51e775f04ad0afd8daf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd33cc6c497d9fcf546f343e6d63c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310c486af6d8dcc268fafb8238b716412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de8547ac503800d17a03f908671bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b3d301cb115fdd82cfc8feb087b8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd648b6d320a7eef9eaf6266a1d87d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e252de5bad7cbdd4f6796a5539205116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ce69e2c977179762db53ddee557bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec3fcde112a4f5c6d6b83c40a6e7d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23602f4a4ab3f662d1fb5c74227e6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406296d9580c935710d14395cfe93b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f722c4692ed851751876fae6e108c5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c710d981a66f6cb74af48dceecc7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af8acb0026d2cfc5179f4b91bbf03b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa6ec45bc4d21ec96763748ae6188824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4977412225b82bce4a95be46cfc186225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728e20637f8426911ddc534b082a99126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa052a17841c439ca6b00f4cf929d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e5c2737c4a82076de8396021b0e8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c167ae26ecc6b0db1ab2bce096c1b3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba07bc1998bd7ddae799b3a754b147330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027457a512b1d84593e7a7dcbc58f0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aba80fb25a7394e5a8f266a076128032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ba6253b539af1faf5828e188f373633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ea60abc8c29e855ac51af3c9c03a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b40f203ade12be7741bd7244229935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829a7b373c845597adad4ea0f36798236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0338393c2cdefa85836628550f69937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cbdd6508dda57c80bfb483869bba638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc809899cad3d265518f7ee9f035f97939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bda52b9675b934e8cb818be8895d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf57df4d2395b6ea016be29d7b0b01b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e0c4403bba37f6e65fcb6974a64a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9150d65653d85688143cbf5c08e1a0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ab57f87dd81b5e9245fba48864be544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbb24cf56305ddddde4ce24bc325b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc469e0f263ccc8bb1fd993a6bf9df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc3192fbcd42881af9ecdabc3055247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d07edc2b9e7786acff474ea0befd0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838910b31ec30dfc94d6a02facbc28d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24d9ee8076e72e5b250830454f58d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b588974dfd81d6460712aa9c1a9b5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac854eacc27bdc6c44c9969776c0b9d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfecfb4a2a22f56d6614dc018f7853353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed6917e0f0422697b96a5366228d2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090062334ca170c04eec9ba3575332955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9b99a5320356ab86c99454583251e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c73891800677dcbbd2d66abcc6d57957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50a56f7f976ff418b9d17ffe038d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471416240ec34d5f0c035a0d92978d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375272f833a846136b0cf61d5163da060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e7eaf83c4516e2c0116193982901461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e15fde000f0053fe8c1f76659e47762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfba69c253e28b100a81509bf1ef6b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaf7de5e96d3c0997cbc3f0080202764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6fca8a0efd42b437b537c129f90ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e4f93a8b44c27a7048a979e40d47366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb3aaaff48b2396546b280b38f5e7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32ad6109159714d7eabd088c53b16268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d6d04f076d358aef74c67e514c4e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a49f86b2a2664bf30ee89f6dc878ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4da2b1c4d51dff745973a908c48be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958527aad2dfc49d6e067cc4abe92f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0ada5a478cd3c443691ccd9ec9e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d98400ab2fe6d0da56911322ff17d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c4f577a25fa74837d1740d308252875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97fe990036832c59a04fa78f478be076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db616140add6de6febbc68fb5da83dad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a848c61ddac0a400693a86b227da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d8f9fce5e91ca2fa3eadb521054db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb146215104241e5033e6ed05b724fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e4633d61146f1f276cdb245c290a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f407494d2009addc9e7ecf205ac17d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d56cf21c9d14838e61b8fb45e1d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f10f6d2713aaba26cd15cf248029f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39247678856b779dc3268f1e3411a2cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83ebb407368d68759179f49e7fbc1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172280f564bdface69afef35d5a39db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a6826a084a376938481f6518a0ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca233a9c1c43989335e736c9e81da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a0fc124d6e11164ab8de2f18bde0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236ca52a85fe0f0505d00021001337791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d94e596f7c61a3f0edfec349b3693492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bd2b77d64dec9f1753df8efbce3b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153c27303d30b55f3c06ae16d28c6ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c15f286cb56961e3fa33e9abcb34d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb92cbffabdc7f9e0c2bd52995f83596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d19b37b45b3bf846ae5f5a30be01b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cff839c773b342c18e31e06010e41e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773ae6670220a7c7f787247d0904ab599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e6e1212552a5021415905846048e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773f509a711f78f4efd8928f755bdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7683486b1ab0eea0f74e9f44c2ab905102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd38f7abc7f17aad91492c48df417bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab5f86f362619c37e400a8abf4ccb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb800d41bf361cff554deff159b774f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73bf01a18ebab630e4d2ad61e263ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d60916b023580491fa7f4d51ef692f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9777a8384bc5ef32b10759cbbf221108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3de2a909046b180f0a64ee3c86f4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd8e666fdf1cf48b278d21f5b6e0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c8543f833977e95da4f980678b93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356e206875cb28b7d8c44cc6b1e5ac0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5107c6cf553e1b158a2cf8a596eef9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263cf30f08630396cc271a242b1459a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead6cfcd77ab867bfcfd2d8117754ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94243492d0230027f6a67d80d3229c99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98654cbf908425901282068c81dc75a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e507ff0405f9de1774b4286a7348a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe7ae37ce4db7378cd7a9208914d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca0e64d8f32469f847c47aa6dba42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c19d3b39cbd5be928301dab52a465121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb84935db11b151f887c2caafcf07e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46c6d714bb8085568109bbfa6b4d06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1aa73008495f97baeadf94c0c0f99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284a9e871ebdc02ec79ae589aff3368125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808c404da6c52fb0bd34c73ad8b8cb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59e8ce0b57a8bf5260626d85347770127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58185b1ac34600ef3b57461d6f1beaa2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381995d9e73cad208b0c433fd31dc60c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e0a227b6e83222eb5cf9e8ae475b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15b69a0185a3207bf7ffb1cad338f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cedda147b046ce46412305ed8338f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fd6887aa77a61ace4022daa651fc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee552d990f438b5f1f62f6e3589842c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069890e115bb358fe7a65f6bc12806fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd07be0e9c28c09063291c3286066136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafcba534372d7ebc26445800320ddf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7ca73349e665a80e0300091e472b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02fde37009b96617f6ac964dcde0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429dbf0c16fc1e386d5e7cd2da9e101140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdc5f538621c672f761ae78202e07d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f31dc73c38cf43644d29b424467c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac66aa8cf1fb01100d61a85a730205b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd661da3fadd2ad2e0a8ec870a1c785144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb331ed95f086bb490987e6698a7f27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d497a0351b66cd60ae649f2e1d4ccff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2838b2d800f6b220bf238e8ed30e994147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6963afdb526a300e5eba3e9d303a70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458b4d14d5727a5afbcc557ca149f16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07902e7f7ac6b77b8b7b45ba632cea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8558ad8fc6d98cabb4785f9aa684dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7546a0e5d74f7efb3867c8bcf5e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f680fa58f175bf243efa336da92d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9d0ab476772879c3c9e07321370bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c5544742112805d71ee4f226cb03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c795ae9f4069db377d7ad28df1960b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9943e93b2bc68bf486a0bbcade4756157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af179d9dcacd6706750e6fecabdac5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01f622d2bb5544847a3f4f33087e1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d23e3471ea85ec085596b623c7a9a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8310ce4bb73fd6adc1e4faa44f6928161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da52f6145995dcd550e70e9a1b196ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9570159c0983599f7ee0ec71cd72b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429e1bb1d2ca09f6aae8d1fb38a105164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1f012031173daa7e2e9125a48b261165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799d3058f0cfeb4171d5c620717edc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0645af27b5bf5ce228d97781a2b847a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa9ebab74fc02e5a27c76154f8eae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f8f858726a5d71e4d7036896114fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104f825590d413de77c806cbaf8af37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82627e2dd58ce7cb1c6286b3c38a465a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24e11de48d25e709a3e3ded061f439172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902cdf203315938bbf6064aa550827b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b114893f7c04cd80b647239db5c58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a09ee8beb7d20370ab1e397502c4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cd2f0477d1903c3327f364cab7c8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ea024e1fd6298b4f28bd811b817b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791395fc71b26340e4ecb375543d6d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37522fd9567bc08e00230e97472f39b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4c1648cd798eed9292f5bd654ea3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810805bcc51ac815c890add52b6723b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c86f78b8efe441ba17ec4d88b067a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e547c9a1bb3eb93840b93adb8df3ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d831a14e43cfe31029b23a25cc93902184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba626c51f319900d85ab7b8a3c9a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4942014f681e9a0000bba9c2a9c25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d8ab93d936d2a2f311c631b7d4e04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1e4af056569e3c98e815453f964e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcde0218942ec4fbbcc505fdec56711189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee076279a095dc8bd8cac56ad49309f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57d1f4443750c5fc5a799c95c4f186191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b4fef99782a59bf7ef9d1ba6a882192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833d5339f317c2240a4a34ec404e8b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3eba58dd62adeca6654326dc42640194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aee2c109cad5b3f5126b6a114bb81b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0cb08a6169c23d5dc8b5eb5945d96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210f78b854f1787e4238e2c30424a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a148f799276ae41d584f036c15006a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b82a3dc5f36d0a05a7381bfa7ea4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b71e51e0ce6e77c64b1db613c3c93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba0d5d826f8813045af1b91550f02b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ef3faf1f15aee9fe403bc921c21df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97faa68da24500ba6f8667d4837a11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c9c8bfd3b91dfe34fc12c2fd42012204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663e7ad7c2e7e9f911aeab88bca3f11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d49a3808d605f83f151bac151f4224206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ef9c17a5b35c8874dde5c4045f881207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140f1119ad0e963c20ab27e574b3478208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcafcb186424e4717c346a08a4dd3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddfc162c1cec18edf93a37741359a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe5999f3a9b00e90464cf352a153a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb5500d2dc761dc28e974560864537212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aea76eb1f2ec8491782b53f077b704213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a2f269411e095d4f4445a2ec43a02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ece1ddf4b775967fdbc95f93fe8c4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d113b2285ae08395d2a048ef4f91c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c700e23c9258c034854c5696bc3de7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7df4c28d4e648fdba34c5ffc27dd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb90891bf96fffabb43ee1fce57780219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d7fc281035aa0f13c0fb4114be1ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c01cace140f97169f8297e8f430ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8cb5aec037dcdaa756830f791fcef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c679f96c6091358bdeeeb9f453d9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a828143eff8995ebee4475cbc911a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256faad1e61d055b62cfed50017d384225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b084ba7c87402ae926d40aeac5054ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f1c257f01188a7eb786957604935227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0481072f701967d4ab8326d1c708f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba30930146891dfb7082a2912ded1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19afefb5570635ea30eda7333dd14d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4282a771570d7936670d4c6aee688231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9541266b7401cb95d5803c138e382232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0484feb36509d2477e0b96a63637e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ce0072982c52fe745837328b76b20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aa36e8fde1d2e2c48fc879b519dc8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5713b28f9cb3d045b684e23eb57cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610ef1b5dc78f4b644400a98dae707237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727915b9d41f69795cdc8904eaabbba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0500c3317cc3d180f588b09610d052239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb49afdcdc1434e63411f706b5301240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4219d25129e46e0b4df3e6afacdc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ccbebda873c8dacd2d6b85867dfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1211994be5d9d3f67123acc6452f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79bde14e76233c2c6245ceba21f9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0035ce744fbcc36102d43904803f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa14ea68a2c58eee7a7ee3a9adc06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f387accd8d7efbd2ce8016658838c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0745bbe67f60cce53f15a8cfe175b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf3cdeaae12f34941dad49d3554d58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6af259a670b1e298ae14fc2efe618250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a83b9d41e12579e9846c68b8d511251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddd5294c26cbc5c3cf9e985cd6e398252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96baebeb0026da519f92198330fa2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c673f1b39cd5f3d1066b2c2296135ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf68b6dec17037e227c7a29feff65d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68cb178396b595012c3d976624fdae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a499f5b1667997e613a30f16d24473257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29257f6745644981f966917ecc6234a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76ade57c9474dde53ca9b839f36d04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da33e3ae3808847ac5a19798d9aef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2d37296fc9a4fd82cabe31e9367e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6805a5639ce065e08a445831072f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9919e32e0be27adde3c1fc0c831470263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d149a37b5fe66a43670a16de9eb39b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5675b278961795fd85a4556da6d4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9efdbd74cd3c425c442bb0325cb6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb61c331206a693ce28da59953fc3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a80185804fc2a3fe2fd12388990f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d038338869b239973fd3fe18a8832269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1833ecb683e5eac5bcf89152007b169270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ef1318f3d60fc35dad182b8f541ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f90c330d7ad110671237fcdc7582cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec2527192196391d8f4b2e1cc12bc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c3abaac8c2422eab252fcb583e539274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960caf5c8e0307c27a3d192fc66dd1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3911a9b6d135d9d32b0ea3364be8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7fa632c1606fbeb2fce6281ce97dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424939c1526ef437f2c1e8d352a3d9d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181b8e6615c224d8d84f90ddbfff18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189e1dfc02f2d6946cb9d7a2ec20c87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f890483fcbe46221e0fbeb2ff645d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207251760893552a3e4f0b0a8ad696b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccdbd6d667cba0980c86203f3f4da9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a4b3835657f5511008445cbc89eef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5463719d4af77031596c91bbdf719285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49b3aedb9da9422170cfe6d33cbd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce8f7787a134183407d0f41af6184287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ca246dfffbd8cda926a54f6d5691c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52b59ba66541a8f2fe1351ddae31d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2b15afc9eb84c99c1cc905facb31a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489023736cd11bcf48dd6e3901960995291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4d7bd9bdff780ca917ebf3dafc3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e051981377115d2d163c2dd5bb80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e34ae8bf5d2abd602ea45d9c7b642294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e7b75c362630089e762ab927d7321295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ef07a5beae29ac99621c03e0558c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ed4bfa02e84006825b84b9414307297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df627a719bdd4dc0440590b4f6add298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d183027ac35c62adf8cf443a43fad16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb240f6577541b0b5e46a9bc569d8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3bb1b4601b3f18159f320539cc9a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba4fdeb3c777a25e1b8a2d8625eb05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af3486d84632524ba648c99b592f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c55043f6d315a26ec9255bcf3b8890304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4916caeab8c810d074fde86ca421f0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67b86bd288666d12275d4dbc04845c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d842d6b95d515015d7f6e3bd8084469307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bef8001fee58a0e50e0766452a1f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78634769db3d5c065764ba6cb9e67a3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab250b26899f58a1d6c54f5781ca7a3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192fdcb6d5eaa8b0be8153a410a3dba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34e4bf193247a9dd269682229fa98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57da59b6f2f24959ffd994456473c40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba237f61678afdfa0bbb5813777b09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351912e670d841bff0772735f4adbdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c708a62d67863ecba5da61566b4d24b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac1746adb5988c776d62540447eb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d8a9f1640d6386729ddfbcb9c54b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff335fc0b0b269b5a530b7f899aa8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ad4d654344d7858b50cfd20ca6b14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ddfe0e0a71ec3ee72452baed742fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7e6fd2d93c917e0178013889ca9fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc29ca55340ed2168777d3f1d90db5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cfee0930a97c981efd949ab46001c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f897aaeec31c9f64ee8ff510f15d14a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68961e24fa3a5825494445c3fa3b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1ec1832697b3da8ea9b8e78eafde2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516638863028c45f8bdca9105083a535328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2813ba590497f3d0c3e4fb42ca8974329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4798d8ef01c21052e5912b36c0a68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ab1a03a072081690978b3ceb8bbf0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c327966ca419a172a45419e42e6adda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2256cad281b80baa12989441fe7e58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd0317257b2910fc39b89907cc176c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344544d9f4fb2ea198fed0f3ab290f4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b738e90d0dc51702aed43a5c52fd4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa8ec1591124d93bab69837b4354b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60242a41eac88c1117ad7c7ade620757338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f8a716d45d323c3aa5326db3a7521339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f371e88a800218416a2827c35333c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aba8a1e69499be77d9ad31fb52660f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6290046750e3e20647fc34ccf88663342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3fdb351c67f716347357cef03f367343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a1405d29b9f69f34244b25fe30ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c0e54342bbed894e917f7fba422ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f55140f84fa73e6d7bca2a25eaa98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290ae8baf88469a2eabfaf253bf46b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7051953ca5837db32d9eaab1a0397cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b762f96bb3ce3c7f3ffeb9be6032764349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e646ed801fa4ab6ab4f2ca8aef4d28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36986f260943242536c2058b035a2e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1eade5dd34a6fdc144c0fba4f1914352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaef47ca5246eb7ac7742ca8b8b02bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922e0c8c0a692c0ee4326dba8a8573b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a24484b75d79a0ed6c05d43fdb0c4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98641b127bf4fdba9e70c365e1d181b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426ebd15da01f4ba470c45e339f47fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a650fce212c4c544acbf53793389e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dd52db59125d60162b452974105c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ebb3734e76374f93cec13875bb24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe2420ff5269815ea7b6262d691e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107df3ec305d28421d7435a1038151a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea28a60979d496098cac94e7db177c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6018d85f6734221fc9b537523fbb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e357537e5bf1eee5e84d26f917cd307365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785accf346dc3315314abc19def3f524366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768006738f1db5316fc7742af07111e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81620dc631bc5b63a7e1f38f8d7d9883368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf136a3368fa221d53c73322be73a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed2efdec041f87512b608bc69a268f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8325cfef905bc6625cb53f7253afff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1f7fd9418beed72455483ac189f67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a685ae44f11bd6e62bf04dcfe9d65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12ae878686ad3b8ac100ae6b5ce4f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d800e9073985ae5a06d4fa2a68c5a54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03edfe7dd1d847706b63c19f7fedae7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f395334650719d5d74c95f04f1a7b7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c232d18dcc8a01e67fb72c4d4cb596378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd72960046ed7254951f3fb8135b40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd609f036f3a023f8e5e588ba1db45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba66e266a6d5b28e63a8c22df948b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a42fc113b4da1ed426c216a60366cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff10a8e2cb7871301b6d16e58143e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4f5b339ca0ea642dc8ae6e1b4b83b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f05c05353aeb8ad9425dc91257eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003658a567105fb29280d258467b6ae7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e50af5abc1fe2e386bf3d1168971ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0d0d880c80b5f13ebfba285b596d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f23c2d538b7e243eef6b605a111b32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af8f898a5cb3168910c592b5c2d89d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0064269f1313c8a980ee85c117591391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819a68d6b46cbacbc63be477ea95564392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f207a2b85a5285ac1688cb7b4e7a5d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09374c04af033b5279631a0ba61da610394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5539231b32c5198fb9b16ea438dc090395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba250ca3b7c910bb3ee87f2c9ac5a428396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667d5f3eb79472360072b507e19e62c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a471151322fb23fcfed164ca390ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a8df07a692a887d1fb7a1d76e4d35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa7e4b66f7bfe261d0f05d574b09d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e55c62c18bbbff261c8ba99bfcce2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c855920acbdc26a5b2b16a5cd87f66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597c9f854d5099c8103a530853ae296403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c897ae6138c5b2bb444b0924700c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75865e937f48634d9aa0043bc3bbd64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c33930254f601fca4a229b3f1ebe6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0be0774e1a6f12f9b6348b20a019ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b96d02c224477a82e91aa3d0a699a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d31667021ab6859b9aa616e359846409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c89d7ff29f1e0c9f28203af3c827410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5007c40b072d729c6cdcd28682060411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748fb93d18270b0349c9020ef30c8c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587626da679aac05712dc8f96277850c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a7d347afe638a2f2cbb8f825d0da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1496c901217ca94c1eec0a2cd24733415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0a83edab72a1186f3284ff342f4e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7480335031406bebe5434df9701b259417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422041dc57133f5e3b87214a1d4e14c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def19edba62cd4c0dd5aa93b4b9a2c45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5d6de749ce552683760557807610b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990121b7f0ecd0df31ca5cf98f0ae2a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c191e9effd38785c5e6bce8c425a11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455843820b3cbcbff774005e0c77f59a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34100a60324e9e4609eba192dad4def424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11f687fac02c14a995aaa2e66e81f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9efb51fac34a4959a4870367c6dad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7e1efa251e596fd99eff8c58ea8f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c367f7906dc3850b468488553446a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e7704794e574a6054593a0cea4bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802a9b82c617a1d3089316f438e5cec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36175c0f8dd3b6d464b0ba6239e748f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae3843fa6a59ba7764fde3b758d653432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e255744b77b82c545a363131642794433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a569a47209ee19e210550a04b6afc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b80e4a2f6254a62aa098f6101b555f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eee90a35a65df7eaabc4d783e0bc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a805756ee3a256599902916503d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10999015471fd424862b533d0be6273438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f257983e4816c660640d4873ceaaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41dd39a6d8f0be5e8410bf70154e44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8460d70d086fcb3f3f02ca25cb6c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95527af9d5d09a904ed66aa93cf7e291442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca70c417eb2261aea086e7050d8407443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b440bb1edb5ead69942fadebbd74b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577b2c419f94db0a604d582671d2b1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab0058c9906b59c0674fd7ccb35a9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55391ff262ea3ad2ddf7deb0944f8c9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3927424590137f86bb40ef7c7c87744448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f2ce3f2dcd9a9772e187665210994449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4fca569ca328ad772bea1a2176b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a6ef31b902b00ffc41e53666c7a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346fb4202e106a2758c887492e1c907452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030494bedd24c1f96e371c259dded98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35216d84f5c60b87c9fa8d92959f0d2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ab328e1c5f0f0ee4729e8111fcc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377629947fc7eae34b218ff117dbd673456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57069d84691ff7c3b3b08f298957cc58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d29dcd458f8070e39c62f926d039a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404f33a1d80dcde14ffc8030d99e676459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0090da279fd506663de44c8219dd87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabfd7450b215ca9fed5ab75c0052fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec78ab84308eab83ea17c4175bb0fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f508cc2b9142945fb45d020b4c091a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85746cd681761df4fed3c2e860e40023464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eda255dec4b466293266bb6ed9b09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03663ec4df1bc5b19367b0b8ab2bbbee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f3d46b2bfd4c7c5d6d879d3a38d11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b4c33e895752218e556a6498d8343468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c373af8a362a2cd65b69aa4e0e998469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df73ec5297101fb01361069165a3978470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92a323253bbf6656583fe4c2064cc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d281104f03b77c0b99bd5ed186b587b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e27e57c2347b0e258dad168b2c117473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e66639b3817a52b330b12c5f5c2125474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad01e3995f42c8fad254c7f9294c11a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8399f37ba461ea6862b7a9b2b102fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c16dbb5b41e9c482a0d780f0ef35bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c30287aa9b9699a707a550c584dd2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5490093dbb7395aa8dd2baf5e304b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04240ffe0185c7e41717c2e73b62823480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0717fae90e22e09ac07b1bd54a5c73b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2816af61559dd6048834a1a0b7f7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff202e8f1d0165d78f0f0b84974cca2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc5d093d3af2424ec358dcc2a540fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99c8f125115f389fa72ae8fd8db611485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c9bcbc0aed83df0c54723c2ad970f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac693bac52175a21ab31b98541313632487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a91cfc3979d407575f7c928db31fed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947b027148ad30b62afc06b5a9f55ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd710a6fa6d20845e69b4ff54da8823490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a000b500a11fc546c5b0427496ff5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e58e9b95cd4df6f67b4dfaee8af9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e28873d82cda2f6253a3c54bb53ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25360bb72a185450c6b8088a1e926265494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1a7a55fdfe1b47b61bd3db7c2df86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4b1add82ffb3e9e32839746d3582e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061629eeabde2b7be2a6bb9887c0e57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d502d4e5fcf07e230ed077cfc058498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b044254c414df700582b5a90257a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4510b6c23d413bb47ee59d2d789d57c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ba6c5c9ad96c3160423f3c2d92031501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9f4e5e7e534a271d6603ecbf437c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aacc8d261292eaf0a6950f927bc512503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72255d97ffd8c23b6fa6e59ceb874cb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942524e8d807ad7f327483df564dea36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd9bc0030e2f936faffd14ed0fc1d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be7018ba13c6e2cbb0e2f7d60ac821507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7bed49af77918f221e1be5efed06c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46881e9ab0b83b4e158f0cc01aa0fd31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0be437a7aba36275cd43e5d9f3266510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d6c4a6a6c0b22586d67b5d0f5471511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248cec0bdd1e66a833912e30457b347512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee893383dd7c84b23a69da71dbe24c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930577f6d9fa107730bfe0d4f23f85c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2137dd24fbd4a21308564e1433c97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d03a509d5c7f1a40a1922d4f5d4ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bef6daa056148f50802d5d805ae20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cb03c74bcc1d76cb5519d7ac4b8df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bb4bed54a7c8a5de9f14f7d58e101519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1e6bab0ca49de77440feb763b7ca1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f1153b0c7cf1ab9e30fbc7e26ff28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715bfbf6a8c7aca8317331463f808e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404500a585f0258064b525553870671523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff28970a7bcce26d8c69f97c318eff4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae561afc8de66b17627c86018627628525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35eec3b57b2f45ac7ce9a8af488be4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa8567e15c994cb23811915e4292b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8563d04fe4ba767a5f3a3842a8fef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364cdefa895335ce88df806837d7d6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d8eab16b3ec4d241c628b11b49c1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b6d6410d23b1a22208a0962d1c28e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d0be03982aee0b240dbc649c02cfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d8ca066ead67acc289c8e6c374a22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f40a71b2330bf0dc9b10bcf740f14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10183d96d95c88dd622c175a5ac13a66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696671584dbcc216574e98945930dc3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ec18c998ba37f696c49f6dca18ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e75093831ebe11772d55d8d7b7072b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9523990d2c36cc4f73336c800ba0ad6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a930ffc9ccfbbdd250984cabeb6e9b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6cd23b880a1de511a51de6ec920f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cb975123380b9db73ae7138d54480542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35eeb422e9b68aa8af2652e593dfe5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195a2fc235ecd89d831c8254ab4d06d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97794fdad3994076d2c6cf0e21ab0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61283ddf7eb137665ff5bbf52fd4b6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565433c83b8ea35b1c994d4ae3b2d72d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b5bdb456c5a1668ced2beb3cef9b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7711acc48efafef76c6696e4f5a5466549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3c33016e5d23fcd13818cba6d8d1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabf683241b4057dfe4ebb4c3463d7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01b146780ddfb34580fe5e8a057d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417054bc12d5655fbdcd18e70d67d69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca7bfdc93f18dddb0b3563c005309e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca6e77302448badce9221c03ab6f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9a87c23f8fc8cf77d3005a23b5927556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e723e6961586726aae4d6b9aa8947ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed72494ee1bd8a22626cc1c06d40ac7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e5a94b57cf7c2f8ede96374563724559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f198c907950f8ab2a0e9bd8925a34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b2a629befe5c4d7d94417d9a3632561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc2c68a784a1b1ce3c4e39180092b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71f86a48dcbb073256631c53121a37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065abfc9b04fdbafc62ac057e84fac4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b821aa69a7c76823720768281f50e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c35b875108f0fb42404f006291f7c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed45cf0fa09582f25594b1ed44d625567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6866e309d4790bacc4ea2ca7e600b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4585d52eafa56636cadfdefa30000569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53f10119ade579fa31064e82c626b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd61e3bf6dbf61382e8dd325635e57f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f91745ca77cc3f2cc29acb854619e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652d1f825231a677a0c6d6427274f8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfc09340e4322dd23ca57332ac8c6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af47031f7a5f5e6555bc50440e2c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68dc0bd9c2f46478676dccfb394299576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ced919fa401964fcff13e7ba43b9ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac023c3b72cd445d8c85595a65c8ae6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3520cffd57e193fb3c98d4df694a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ece4bb639ddb90bccefc3d0effd77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d0a35ee80bb56aabd58f1a9818684581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aa92ded2db23dcb4f610f7cc24861582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b99e97e9b3291eda2a04fc8da0f01f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0a25867fb7bf9ebe6f7e91fc39bcc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b0225904a357d366d06bbd9861063585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2465a790b71f49f7db64d896172fad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0514b562a4668e0c15fa7dfe74fbf90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb25364694756da7fdc956e4a1e70e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a2298e650eec2b8fbf5046fc76e8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5aa2c795b671e9d191e1d2e2e5b9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d738e9f828bd8d6910540da45b1132591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af5e2b8ab7f2db3a455b8d946f67a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b36783cc4e31a85c94ade63fc4052593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef0616e3f62cd535ea3ecde31b80fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa947a2a9c4b0809caed99ea99cdb62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6e7499be3ba7d0bbe45c8228feb4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca208e945003847c37d997da69d9668597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d6ae722b3e735a3013a2be7ef2997598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8b66522ce29aef07b9683eb1ae12d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de76665364337dc82663d39cfeddcc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25632984fcb1feec432657b929ea44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156e70ad1acc6044b753c43a0c53725602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba3ea0baae1429964db93c50de2a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81076b929ee004215f9a650c1c5b6e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98324f6df40bf111c3ead7b915337a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ae48e7c4ae15842c08b595f920ede606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe9efb0640cd237f6302dffb56a7b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c108b01604e606ad2b1510ab2a44b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d303752bb365c970f77ec1ed8705e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded2c87361eedd3505eddf74d63351610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72aa9a1b05b4ee222edbbc48a95110611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7949f976ea623d2c35f364de7c56895612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573f560e0465af738b749c0f2051247613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaf70b2b9e8f1a50a0ce075f9c3e61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf3d6403235b4efacfe8287f70f9d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7711f6d89316b52a2009ff204e883f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127207159a7ab2c7dde99939d52a74f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0644b8b50d99de1146d989ff762ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f052cd2780de4c5b58af45351e009619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cded3824c3e17db28680d6f53e993620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8870c2c46208118c2b7fca8a7f20c51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135e6806bf20fc8bb9259ed3b4c57c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b0a9a9ffd6a41ca60d8914969ec10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9737f000a4fab8ca1587e2af0f9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f24f2eaf53ea8aaf1861ef935e42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98a41a1dc2a15436f5064bfe877797626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2665bbfdb0dab5da2691a6bd206a9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129fe8aff20c357449ed9b2a5f46dae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed92c5f12e4903ad24daf749842977629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a2cd858eeb7808cd768a453e2d339630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48343c8293290be3f9c0b4d05b2c37e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdebd72c67472cf1741c121802f1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7df690a81e6978339da03c60d408c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2452f56ca0c0079f0a368a47f038e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d0ae1091560c6622fbd8b90632e76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a074451e4250c1b0bcb751f3840240636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0593c144fdda45515b06beee1e52658637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089687e99b562ad512a254560cd08c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535501db8117e936b205bc0da960b7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2824f63f5482b09f3701f13bb18d909640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad257781a7abf2f9baee6ff3bd3b4b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa884c2f4dbd105b5058a3efe7f3bd7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5dd9c183fb16421ce7535e520e75b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ec1eb054c6e78b1299ed0e81391e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576205a6641143cf0597133823fcb844645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b033ee51ca26978aba0be427e5c0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d116195cb722e12770ada575b4b0a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e1e8e57e3337cf41c7950bf58dd4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270aad28c59afd49b1fff41779214cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59e63a16f884cb8b80d82e7651f90d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c74828a4cade8c0aaa3612d37d2561651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd1163f937ebb5be34283e45af4b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b321f66994786be897f14d832e6c594653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d79e360af47c9462262fd7f1c4b54f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b24ee7dc0f5853990d363025ef230655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576a77febc7f1dfb4c2fdaa9389b8a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b230d1264c6d648d8f1caaa5d474330657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e1e9ccfa2d3af98bd857817891db2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96812e4b795cb4a27406bdb713a5369659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923be3ce50fd15bdbaad6e9de36dd4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b292073ba9fcab71c5ec9acfbee1f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8772dbcbbf9bc8f349f535b66d0878662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fabd3638f5b7724eaa08e6077d5df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3368a5d0a4607431f46563b8261e96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32521ac2285f7fc519c1e9b501bacf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb1c46c27086df6374d4a777f5670666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f089d7b38e92b92f13dd9187fbc42f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664017a7674c48c31ddf889b3631735668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77139650878dd085450db72d6e37e159669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a0a9afde4884fedb619f18f88a08a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de404c4d35bb5185fe5ac059e893fe4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c179a0af3cc8bbdbca68c090a8a0832672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa55e845dad3392bf0c9a0d8de99ca6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e48fd3ab028957d626ad8f3b1c768f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9388c68357d21bbaddf05f6fafc9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65046dbf75ae7aa25b2954b03cb0f2a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b25b1d5f685e54f34ba6cf0bb0b6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d01d6ca37f582c347d6a723dc65e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e8c257872e11f5bdb0a0575f9af75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aa8a053c7c827e39496c8efd47ab6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a969651bb60a75669a47d99edd69ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e58c1dd57353e2af9908fe054f98a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106bc81bbcee0ee53a5908107721b48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d4a8d2e50fde69e24d0a6abb356b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232f8a4dfcc9673d3509d269915cd44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ff9dfc59e64134cea61b8f34b163d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ab0c20a067e3ea82cf3cbe84d77ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a510e15300ff3b4c22f809eadd39cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a1cd8fc3f60a645a13a33fe9b1be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e69b1e0bc9f65266c8370f19ea06be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363b049f4ea72db26375222befba8bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b939bddcff3af7a99f4cf94f391150692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce28c447c6140f6db7e2278eb9b57e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4161c19263019b9ed286f3d443a36b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b857a86f7ab58c8c51d24dd8ab142b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcc91dc58fca05cac2c690d835fd42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af1049208f4d35fb1621311be7e8d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46fa3d51ae2d3fcf485ea191999ce8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4293f1884cb3ab68fcba1437ac0b2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696055890fd1d151b600513e0cac245700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0af35795fac2dea56882eddaed3ff1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44962454a710f6b0a82c2c118c1b17e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd504e8e0cf6e6d08ace92567f4b96ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e101cf5b62102864f80e32064a67f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de37791d7065a504fc596e9b4c5cfd5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116a69adf7b2fe77c008a7265e1d702706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff3f57cc97503891fd40d6fffc0d2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d02b3c86fa84b8607dd90e7637f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc68bba182ff987376d9c9322f0d84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20375360dcc51fb89b6bb13badacfc22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fddb5b254ba6f14705d834acd445b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c934a65a5a43d87770f5973dca469b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b955cd922fcc6f5b02ee77ac5762388713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de3fe7433ad777982d9cd67e6480e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3d3ff48dc9848c28578fc54408194715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb78295b7ff8cc21636148fc82d056d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5966dd281db655a8cf792c0043bed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44868103821edeb210114b7606e537718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39468d7b86aa66c97c47301291ca8a39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07bad1bd0f898d4da7f37af33a8800720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445817b27dd49e049f44256c588727e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ddbb09506978de12eea0859ea75e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08999c98b2d1d406f46d62f4391a83a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204b34079b019b48663f7b2f640d47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b077ea881a12c04772e4e465fc3c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e88fb96fb560c6c373c271fa51560726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d978f2fd23f52035d984b02f009199727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eff9ff4510ae6fa5fbb375c57f718728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87199f55e689168ad70e5e8586f353729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f62793b6effea29f1b221c7558a383730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7e19e3a577b31ac8bf06ec05a9f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aafeae24b220964472a90ef1093f54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ac321012e75ce569e15c4cac7aab6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ccf8444f690b273c57b4d90f41e8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5a0c696887d416d2f679368b472bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70656eb277d6ad74b3f71005853d224736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c639a168b53204dde0c0ff706cc413737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e07d82c999d24146c036bcd8b2ca4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae36599f823b85a58de1ce1e921509739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8731ac6b423b90a4bddca356f5d3290740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26c376cacfccef79ba05357d5e244d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0eb2c1daf3ff6a3723320ab86e044742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fbaea7c94a5b78226a8541b8535a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b544226cdcc9bed80d20f625bf51cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30e81a42d9b1d2bd315c9fd4925116745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c69a9831317521307c3cda13c767f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a8090ebb6381c8fbfba3885fcf663747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dfee35d6e55dedf0c2cc287ea9b63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6565598b1f869b29bfae68e56a82ec2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220325d2391cfaa0d9b31b82c051b70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5efd4eaef12cceed9b067062e3229751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e462d241a6ca6597f0f23079bfaf65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367592874b75ae5a302caead898bc91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e6510c464bd4633ba79b2694b6fed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453cd7132a15043487c4cb17cd9343b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803122187bc502e5dee36a39455579c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03374a935058b720b40a33d7396108757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f20abee0b940f3d0b8c1d6117778b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311eb05aa6daf6939967af99e08f150759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068d203a51222f1d32dfa5aeb5ec6c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4ec8259c19f0576183155c65c0c88761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43966a3e3c6e7cf0f70ba3611a832e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdce19f18899b5465d57cbe53d34a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e6232e429408610889cec44b6225f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a151d7d44ec582bc935c08c1d3cf0f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca804b898a303250cf80bda325d3893766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f70973bcf00c7dfa9f7be2fd751c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082f1ee0191520f69c7cdf049c18017768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6719ffbf8843f519b407c954683c55769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579dd8abb80ae0a8891c4aa19e32007770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04021623a22c8fd1218b324fc9b89327771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d32f742f470812cacf87442ae425772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20443fb52b0985cfcc3d6a6639fb28b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10c5f502482b7766dd085ac34114e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff18c84bf3866eacc8523fc6cc7b62c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a7639bd0cd29ba44a2dce20a6fb42776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae2d50ee3e1bc57561cb179947d2d3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f350b2c74a81832778848f571b5558778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2387dfb882c6a805422ffdaf65f201779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4abda8636d311dfa77a8083401d7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f59ca4b780df0d6a355439becd6b3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc08b5175e4fdd6a126577ecf7d96782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff203dbd1f9a58181db4b946b97e6c7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed01c1c27c95506031e0c16584f7dd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546ed41f094940e402c0feefe67659b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224b58a31569b428245d2f2ba5ae13786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71582ebd6af774428d0c9eb9cc32f3a3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0dc65e44186bc339ae70b419b38ce788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7d435a2da69ac9c38f1135ea18c51789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff0741fe8a9af77bbb47eef24aa71790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d6c2117e0b0f61de7b559a6d054aa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b7697d86478fed7a9d0775ed0f548792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292adecfe938e3cf82d435b25a7fc53d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469804ca5698717b2508e842d855500794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc50df03485470a0ba4c47e6aa7a723795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3261980ad51caf48c52dde67adaf130796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be31c51f46e9ab44a8f5ddfe3b184f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644225f5c036372dd06392927046715798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cba6cc77ee40397e74db75676008c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3fd89226ee781b1a68452b76d7a3e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c91961a43db72117fe4d833ada53801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76acdf114c180d20a27782145577046802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdeab9e15e24f3237ad970298f545f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226862f98eb0153c4ef1298b713d3269804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a36c9fc6a8daf04c9bbea26dfbdd1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b8f883d6698afddad90a3be54312806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84324d2f2cd2b7adce487979792975cc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822683de0257df4bb9ce6fa815e58ef808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e60cf51b7f485e393901d78540993809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67276a319a5776fde8c1ffc7d1d68fd9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2a5c303289b1eb928ea6c076873f9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d618f4030ab8f2b98d27fd6059555f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc41710161def23dc4c1f0c233c6c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b7f473d31c67dc58e1ffc5fdfcba814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367d50fafc2f7ede5c1543b94c3dd5c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313cd7296d751ac3893252070bb316a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71353b9bcbcbb7f5afba67ef734a2da3817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f1244d603d823f0acda358ac4b5ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36798cbda5dbd21b9ada1102b37ea70f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dd578d0f445cef95a90ece96cc4e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f500e203821ebcd3a7a762ace2574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659891b1e9e466eaea1adc0ccaab36c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b750a11561494480f26e9026ce2ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a06360ba102a273a7ec0de994f8f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce199d1afb79ecd20a57043aec649f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5720b47c0fbc9563c84bb0154839f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf61420940ad586822a4eafb47fe6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30e6bcc37dffa7c642ed2576ef79d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d702937f5f86f9089fba6784d001912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc897ff934aafdab8cdb392dca552d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7fdd15b39bf1f120eec1fc0bda9e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091de3d170ee30421b3f9218d9d9ed815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5c95fe221d3a2e8c49905ab58369416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb4b749cb943929a787619cd79e9d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62571468af86c33047784e8bdb0f321618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799add83f5038416375e234ab5b748819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59cdb6f0e75cab290890635245255020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d7df86fe45647999ca1996fe327e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99fbffc0b659df8a20b04addd5eb5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ee2026548440d872b067d65b69adc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dd320a831728c7174b76f3fde86f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593645a7925d9040f2274aff2b8902725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9275b023b749ed5fcc95f5d1e3a7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b49ece350c25bb7e411d7ed15eb0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f3e30a2e78711e74180b04f28bd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69bdc2a594c6aa97d02c20f263a96729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9df12bcd160a179c794917f6690ace30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d8e02d9a072eab8c903dab869d1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f207300aacb3e552631d67da08a8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4cb2e221ee5e2357951e0d814c8c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8a17e6fe142cb69484735d616ed0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a547666b18159d3f9d8efbf7cbc29935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa72bfd9bf83ad5ac2c02a21af34e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235623277fce42b4342cce832b4950e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2649d8c12ef1bd091e1ab2f2fdb93c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f4eb9e64283caa3860793118f9a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ba68d2909fa00381fcba9716e9cfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f74ff7577e52eefb3c1d711a2108041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533bec4ee9776fc1e1f50d0ccb55e3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f648b490dc1d904fb2aacad82947943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642267b28cb73486044fa78c18fbe4f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d5bdf7a5f140b043b0459c653389345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32ce4324155d119a3637446a7e75446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917bd941631c700ea05c6aa8a20370147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f85d76aa1bc4a720211bce66c20fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58a8aa03f33da07687bad5a9d0dd3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8e53298656fe1d41630419539317350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a30445919ec9fbdd27cd2a2969cd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a3bf0f7f3b223db104ecb48bcadac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469881725ef319d063caf7af720076cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574538e95b15276563526c9f87ae7f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111ac4da7fa22a9eaa73cbcdd186c5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e977354a283b632889b55b601bf9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef66864f904bf8c9798a7fb9dacf27657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111958279843850153a7e42d164397e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f79bb07d97a76548b23a6a6125cf6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea41c556453265a32995d53fa1c57d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1a1e51f7b3eb33ffb22fc7ccd63fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95d4e1185cca37cf91d3e477ba4d1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f209e333fcec9b08c79e52014be7a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ae2d93a96905ab21f7dd410db4b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c786b8f6b7b72a8faafcfc4d538f5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb2f19cb48ba5294696f3934d430366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530da1efecf44f83817baca7e5ed68167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc4bf4603fd3f53eda89297f10516f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcac1286829368d10c6ec522239f9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0815879486bde0b947820e175f6762070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86921e98e087bf2f3c63e16aede36c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b4a547fdcf778acd9161279ee3ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f478adda2ffeb8cd3ff18c60895b9aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f013abe5c1672d94e4d32fd0af5c5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e35968639d2b36fa4c99ccdaabb66475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8fe12b3772fd274afd920107c776a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14db759da5f0dfcfde2e7b8ff548ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae8df8f345eb84001e996c9d1f36ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981aa7fcb741fb337b3687f1123caca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949889b93588e9798b4789f264449b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1720ff8abf3743ee92e37c95be0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa4992e550e992d478792065646c9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ece1434e1347686bcee1958fec7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e48fefa4067ee9fd9a88414fa7ce184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bc1a394b49a0f94c5db47dd3ffa4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25972547df2509510f95b50110ff2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd489907963486e7120220415588c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd544ae6122334aaf7c226afc124c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1e8a2a5d25406bb8109e3dc5ef23b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceb97357c88a92539449a404054f2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2bdfa595cf670d3b0afb7011883be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c8a4e602bbbb9bbd379418e8b826492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c3d9831ca052992d4c767f0b4e5de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ef7e8a5bd6ebe016365c16ced55194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfb3b0ee206bee8c1ea3050ccaa71b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc245ce9d0a088603fbadff6aa1b91396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6dadcde724320a1fb2bf7ba716e0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62209a4c87a3ddd60e841eef939e4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d4f81c24a8f56e6e557ca6fef57499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e416fcf5d07476d4ac1626e6f576c8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eb736743ef56772ce3f188b6afaec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91f0076c825d7b307af0837df37370102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773fbc2fc80e0d0eb34107b93421f23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528899b9ed50024fa673a303f8d55be6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e60352d7c23d9f9ff5731cb67b5c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0add8b0d6119f272d91b469c40caa17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b8fc7bdd3016fd3650c21855e3b66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b5f8ae1895a537ab51b13e7981897108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bf45a2490f8ec008224e74531dcc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b202e360ccc9c70958cb53570afc969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f049061fa5b1ae10332721b82f915111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca92c72fe49db1ed1a7412288f962a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d97daae9349f833572e592d56454d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf0b84268c56515ac2dcd0573cdfee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824dedb701ce8951593d9163bf21442115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385164bb76752e3632e531840e5f3434116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412edf7e8e2eff5b0077f5007fed53b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce8c1947aa8595bb4f68e089457791118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df42d1e1d038ae1adfc2aaf1d995d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3104086ab03927ce46d88e3e0f8e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e59fec3147d060a36943368167f2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bbec3374e0c16901a8619b5cba174122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec338509bfb4ca96f2e50164299d935123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0ce05646389a3d97c1fbcc755464b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36592a2e8837a00952ea05358dc549e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b773c478f0f211a2627d3893b1556c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a423c214a23cf8057545fb50c64c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f0e5513aba6a6e24a4bc39f476ced128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d671d2e2892060c5353557e580df90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2f26b4dcfd783551d0be53c12b49d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c360ec4e1f7a3369186d2848ecd11a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60be59856816ef08185d4554e8a5b01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2913febc8e67b4d663ddf5ab987d66b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05249b314573164a4af074ab4c375a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b1b4f818a50a410020ff0d8b64742135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ffd0a204d113bbf822c7df859c2b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce44678a550df593c0d64a36a0c9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843b57dc50cdf795892887b77d21007138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8b8efc793fc17ef036e98570d87ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b05d9b7a3cfff330e8f125249119140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce1181c69f01709592dc14704e3f74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88919950e488944d461dd0dfdec7c7f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52c11b08e9c28097876c6c7a84d14e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e522e0064699406e9378198a4ee83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7231b7b71fdb9f7d8e480adfe6b17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5656b66334c81b11b0948cb19d60b81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f81a92ae7d83211285b940a398508147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6516717a43afd303d341ca32c1c645148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4cf034dd4deadcafdda535fdc5ca8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259d71e1f0507513575b93eee1510e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a4e2b0cad49e44bcba9f389567263151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0da05ff6d5105df06c8e37166dbb2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b15b560f8fabca2f00a69833de4cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067864ef49fb9259766d3203e2a10527154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9847623364971d64826488dd36a2d49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cf8e4d0da16e06603ed19bef2544b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaee05abe7275a30cd29811563efe06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45772fa937f9961e87649b8c23f00ef7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb3457aa09d4cf4390de3193399dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9961d3ce9bb1be4bd8a9a573665ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a57bbb76b5e64ab75fed84959eab3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68427db0a75e95c745e984652f0155bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da193c7ba249ed4972b7ca28e8ef147e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a688196ac6db0043676505d2a6336164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ffb4fd29c7e54f9d5d511c58d4049165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98658b3ca3b47a089134d4c9663e91b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc90c6caaaf7d426372b5c600f64d45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf2881ca014b84a1182b02c61b2948168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75f954bbc517fab7f17e75ca7c5ff8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912c29027fbf05bf98a2973705e687b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65471f153ceec4946f227445ddba4e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2c40b1a5952f441d9fdbaa954841e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0b2817c0c820be1636977d113b878173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad5bb6d420756c3a87dd54eec10a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99197f9c769f8c9d7bc27c04ecf7578175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b9b0546cc8a6aa26a95293a4464e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d3e5c11a83929e839421a91426fbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95ab94459acb52989a38be1d99831178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e19ab802f83383b31711e0f3e5397a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887df5390af1ec6775c97e09f2e3d56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cca9360b69d19e6935ae3e0918b4e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad184210fd7631916e0fc01f86549b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ab1e6bbdcf623021256799ef6e67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dba7a5be3cd0643c81ecd800015db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1713f4e03a6689eddaa413b372ffd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d16519886fcf265a1ff2813fc4b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32e20b7cd85d7a9acef81a0709e659187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f2609eb9a5107a62454958281c2e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3fbb4c60a3cc6f8f9f2f226287a54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e91127fc07f0b1f9211328f10c553190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3b1955a4781b2557fb6c6a9c75f50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45838736935254cdced239b7cb4502c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d53b3d4831f21f3f890f58b5f9516b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d99186ce8b1c8d4637acee17c935194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d8626245b68ba7e5341ec9799767a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce311de67241dca90223f0580c6435b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2500294ea8317ce441be7213b58b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c693b52252438f022967eeca530a88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f50a71e01be6f47cf49fbeeb8739c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da57a26a20405f09e26b69c065b48e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2cbee573dc59672890a03ec138663201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c08500051c75639ae2887e091524bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9651ecabc7d488fdc6b3d939f9025203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bd079986589dfd7b4443e1689d7cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d5a8df4590e9761c6e998ab87b8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a6e6f81ce97bb72de57a485ae2561206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23db1a7a1a4c9621aa0469953c2b009207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff577f4b98776ee2bf9e6825c574e83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeea4c1e5dd83b7adaf2103f077409209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4af22bb50d3046344989572f453705210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0f5b44537bc1d67e01683136f8b30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddb9143be9a64d954ea401ea19c6d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc80acb24908145d04e4c66ce2c4afd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c6be30fed8f534e291bfda2b281ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645bb2b31ee4d258e801bce40bde3cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d5573819fa8a0e51a03a5df7bc5bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aa18c4c62ea96a659cc43f23313d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513069753ef483f2dd096b5f02f28eed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bf6c1ac508a19a5b38a32b308b65c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec37094bf8bd737efdd234aa38b864220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c48305991c80f6b86dd7e10121efa9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f812410991917340ca79398e2e1db9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef7ab2eee3d49c1d08ceef1b5ef1f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f69316dc6b2b4b5280ecdcacdafe8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038eaa55951e8174ffd529a12b24d19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6365b306bab0adec4b467a625339d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce8f47db8c9907ffc85bbd0175ed2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f141a53def51d10df089bec520163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3511b1f9319577b6e293fcd429ebcb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd044cc9bbd8096c089cc829874075bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05223950368500ed3e358723a23c028231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f0f2ad1364f6a010fed889a535012232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d62c1b840da138f76b49348e2399233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95807dd2b2cd8a083c632ca556ba158d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b7a017b45a473fa76184bc16e77a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b740ae9848af628ed7b9b7c76cd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0633d8e0ccba2e170330ac1d4ece237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef400dac3fc16f03addca5488bbff112238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d146988f617e7d2e11c01d5fb043e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7508e2253c36d484ea8334bf21afc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e61ce323562c4f7ea154c98a007d18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dc9e47abbe90442d2a373cac42045242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9a0bc6ed198a9510e2e8313bb1c7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41bd9efd845b1d862526e6a80ba6de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d19c7f33d76d3d9ed064efb7a69c64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c40e9af734cf7acb017f9374b3ddad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b7d3a2e17c975216d2876b37fea1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b83c313c450e6cecb47ed3e70a6028248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f2ae399aa71096324c0b29fa61bb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cd0df6e140da649f85bd23c14bcf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148853a15631493c135ee26503679bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c1850f9290134b1ace9bc81ec9316252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c713584df978014ce686d4dcd27bc9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50569cd617df10266b7fc92c9fe15b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dece5ee1f0a72b4f45c75159b54287255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4639af4946e073e964b692c520919256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486152bfde390cea7271b65766e0e14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e4e1895b3adf1e1d66b2e53a18a2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109edae19e53737eeb3449ed96510e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edbd22d5ba4ae0c8feb20774b22911260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba54f8580dd3ad312a39ad314fe33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2966dd3459d127ab327eb51760ea75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d0fb164e1c50e73a061f738cd6b61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2a7b6f5b58df68cf072e563f05194264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682bd0605fc701759d5408ef2c32cb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a2eda06854645ea33d44449526c93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c7f0d27ef8c29c7d47e95133c0a47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdefd11eb3dccfc133d24adce94b5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb211493a60e5875dcd61139ef8bda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ba230d1104b4b793c7d93a19b05aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4566017332fa53528c23510c78c26a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed13f0bd1a4423754693f7adcbc07c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a568808da102768fd02993b1ae115ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6b94dafe59d57c956b1a05df2f4dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b503c4570c7bf8702d0be76857c89e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0555e4638ccd580fdf09676983551276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daa8808e43e8eaf65b91c1cd238199277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff9fe5c2ac1e228db6c81f8eea6061278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee0c3084bf6cd9f3ca2791028e04b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56532c3ae6fee15a7e7c3a0288708bfb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3d99dada0ecebd94511e57710f610281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a25b9b09665b34c96796900cd7a3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d49782750ccdcb8e7d5f7a8c91110283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef084093c40f2ba09e7244da10a91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33388e2fc5c72cd7fe4fc52c9bb4f34b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ff9d7267376cd8ca9593a682abe0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdc2839c067d8e72f8b58da7934f0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863999608ff2e5177e9079e2c2387de5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea6d76b97a00dd31909d8207b66cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c42add516a6897ad5d432fed9439290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a2d6dd0ccc2da6cbd344a05f691ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbc21cb48c125a8207d679adb08176292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640ae7716b3bfbbbfeb4caffc100950293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85cfceb7557c3bbb2276beb7beeefa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58409ebe2e42b5de28dbbbb2d0708160295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953cdbcc6428513ea0a41fade397f26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a371dc43551100a636e49d9ac30240a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02819fc056af28896cf7d75bc503e475298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210443197b4d6930c31f629f0fd4b41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0504cc5380b97b57b3951745e22573300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f87a9cf5b5f139136c8ba402d385e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8be49780d0c72f56af9a1d3597146302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8596e3a33caf072a05e7353ca25b07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422b0ef8e30874c160e18d03e0324e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595454a6a425c2b44b666c52cd744ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d21c2ab5beeddc68998b8d37e1f3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697de2c9099470751fbb1989105233c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af69fab6c51d3385b8fafec508d2db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf79b10023a5eaecc02ac19a30312d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76efffdbed982e05fe95d41b6c47b55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a09f89e1ab2646ffa67cab3130c5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2873d316d60ae3146085b1e915a04a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c49c662bcdd691d2b085f8ae74489313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad9196b52ee8babd294634082a57ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896224c6fb5911fc02e746a4679ceb75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fb22168d737d283a5f7fb62a6c2d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055f11d52f820b8dcb1a0d8e8412d48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2767c2351fef58b5cdd40da2a4ee6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfd04a216aab038e24f43e3a20c556319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3323495a17ddaddfe26f51f8e78e6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a55ffa751d9cedcaa7379ae9ee1ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c035bc90e1847fe5693dd1eb190a48d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56d116d5c0dcfbf62c47c1dbaa6c5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e05eb80bce84c8daa7d4cea54aa897324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c10ad3ad3e575e6fa8560d3a1b0ce9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817829c7807bfef402df187e6e88e8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf7a4391e28a13b11f0945f142f729327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6329b743ec8b545f981260a7d7088328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f609060b72f7d3ff3830f920c4a0fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33f0ab0480e3eac115a73217dc1e5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d114156ac34990c0aac49ab21ec368331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76f46e8e53e2e8e7685c89e72131c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481189d09845de7b6c3958332ecab2cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1c5f7cc2fae6b213963f7e7af858334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2521292e99689bccdf22d0aea95c67d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2c95c3fff971d6fd7d487d630bee4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca661a54fea50b86a2523b920f2bc38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261721aab6b81826123b2710870cc94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460fef882db9ff45cb59c74893d3d92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc94456813409e5af71b42965ef6ea2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc4464b758e5d01f099ec71580e1ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9af23563ee839fc9ddc0f903a6555342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24646cfef8d1a98351f40c326e4bf88e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812fee4ebc00170f93929827fc00fad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8826afc94e05cfc1f0683c07d77fd9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3b0ebcb897a5d993a64b6968aa6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0d9a6bf272b9fec733a31a5b668b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707410a842106173e3306bec6de09bdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f85e62c82b7a8484385d01eab1168e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a692b933187f66ddeb04b4bc9805350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed44717856903ec7aaf2f3b02dbf45b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f035db3657d557ff9e604457a0fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c70119c04d037417fbd9576a61a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f444bcc8c63139e1ff40e42dc77f91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528fda92df85db2ad737815c780a72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac12f952e7f81b419a0082da389006356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b525d1993d24d244572790c2f1b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0927fc283dd9584c5d57850ec615c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c83233cefee72ea2abbffdcd004d66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc0d833b448ba73597cc55f5412a36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a0048750bcbd6483d478364819f4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20685ad19745d252032efd2c3aaf72f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99398a8a74d6b5f146c38e90a24901ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29ac5b6a3287f345da81b9e52b54e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b345936bd7327710b860d22b5a98b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d014e70c86b4ef5663d9eb3ee3f4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e21abd4c27ed0f640357b9823a0c56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c57dcb3736b48fb8112e03942c1ffd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39036544592d4e82871ec2ec471217b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631624e047d5b2c795ea9afc918703d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982d3e80fa6ea6a6b61e085725e76d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584d2a7e1548385b62501090b8805e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6036ab65bcc79d7e1dd7309e0da8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf0c12d1efcf069505b3bf7a8be66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df317aa6a693dbc363911dcd5f48ca0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce955491b025b223d7ae221d5694520c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba500b70dcc7a42765b7c810b85e437b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2a94ed099b7664ea876e910fc86d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5166c3fdc7fbaa0867ddbdf4b095f71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649fc268309828b92f27e83d231bfc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea9b3ea79a44b9da5c86315587a50d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b19e88a17a6caae1603ad6e52e354382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e7a7ceeaeeecef6ef9f8edf2be87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacad7e9be029fa4a879dfdd4560bf32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361aadabc1bf10e0cf5d51d8ebb2bd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857c72f6fed9e270d6e727e8c25cb68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68178d6a1fe432b7d1763e645721f8bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32577bb43726cf5a855f2ab028c88d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53808941a2281789f7facacc1b2145f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2bbfd8b0583aace53bd35b846c11f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47354636115ac6d83ca99434b17f6b5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae030a1ddcd34eff12e61a8ca4bb26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b7c5e9d6af16fca97720c5545acb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c772138bb891829530b9264107051394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef916aae57250d030f4d5943c72997395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec76a27bdac68c9d06a16d074c33efa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cac2c136dcd06c0b7ef5473db58a32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d13f323111528b744d47fafea4deb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b113423c4ee23f1a2d735dbb98f977399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde10c0a61d1ca7f5efc30ff32840d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068af30e574b7ef6a205ab3204789f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d42842770fd01cdd03fbe59b21ecff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f58fe0c59163bd6585a071eda337d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e0bd92be329b13b95da9df61ac9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eece27e26f7813e750de55eb40d135405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29bf2c8ad033e3960a8e919b807772406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf200e4e7a8e1e56b7a7af646e29e835407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9f185011a19c8fea0db1253803d44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce26c2f03539cb3225e5e219200c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f76955127aaa0797172e7c9de44fb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955b6bb5e3eb6c8d809aeb0eb79046c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fed0534810dc003445755bb19bea3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b15f54cca2c64c7b96fa9dfe40485413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca360486260b361b0e6384cd4510757c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f7310b6c54d00b432d091c5d6d037415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36696fe8d6b8edd7351b0cf5a3e35c5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec20873960cb452cc739e3d589f61f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c4b62d8a0391f69dbcf38b2dd733e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae55a3f418d2a5e796206457fd3c92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935dcd2c407572688dd0fb46d50a357420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d911857015d9b873f16c1d395ca30c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9cf49d52407dbe158e847b0d35155422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d3d6600fcc5406b159baf8331c31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e11859272239d90d927f958cf9e0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bacb066083474cb8b80185f3071c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f539586d9b41f4acfce9fed1c9f6867426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc7491a4c6aae10a72fddb8209c78e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104bd0ce5a53d6b604dc0e0db140353428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2fd065adc63260b57215fb2f4a156429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa7051b41ee3e7f40dc75718a8a733430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1b97fcaf51058d0670365912e452a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69cb53c01a2a0ac9c55736a5584d66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b19ed7fedc69f6bae7bffdbb2dfc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8bf23aed900fb82172c8842e53427434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a8c545ba9a2c66323114f62ab3392435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1931f98538cf57912633eee1a2526fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17896e169165e97bed1c5c803b61540437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f44570098dd1ef8c9fa5613df2922c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66912cdc2439993e9b4a1e823ff4f70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b19000beda00b7acca039b6500f844440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc988720826ec9842b4c93953583f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18ee2b864a56ce26e4a444ad7cf0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f3154885d73bdfe530a50871de763443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ece18aa1896de73c409487515ea398444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c7fd9f3bd72ca0e9828cf0f7b77a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0920be77d96b942b6752e444cf79f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f3a75d45fd429378c76a11760057e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46309ac59bd64d73d7e7d81a9dc32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5f7983ff52373d50e2e962111335449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805ca01df0895d22de200d07e6d8ac3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73459bdbb97782474864d6cd6ed7fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09732c5275d8275c26e374e702b69f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5ce0afa7cf59c82c98b4dfd82c08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb5d1650552f9f31fa7d9e64e978dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382e982ea8a47f475192a86a7b6ba16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320655d162021c77311ffa28137a100456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72475bfda9a35cbe620d4a23c97549457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b662552ee907c68b1aa76ac067a2ab1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374782e4d52def33b6f49ff674f1e8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cace80a97b48c7985e4b558718b5aef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae71ff01a6a2537b052a132b37035461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241f0ce0b3d3f692cc4acaa26b3c8e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83555e8b2325a7e55df69600cfa16bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992335e1c54ea35e05c90d602bb9560464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7ac52333a1ec851a42a45274a85df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763bfb1550be859f58d4382d60d8ed2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4f2488fb2cd5c30b725219d77e053467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb16ec806194a6fb4fe3aa3660bba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7b60a7ecedd4b808a2eb60d480488469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8604e6156d8d8ddefeba066b54a91cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f2913e7048352f5f758ebe4bc9b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a198ddc35df461bb9b0afed8b7dac03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f7343f7b7aab33426d31ee2f72599473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb6a604c60b8547d3a33c0c49ab461474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aab73bcdad64479d69c6637c0da711475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650a370a4aa64f31f2c9eaf53e7dbb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d838e5f51b2df9d241cb410264990e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a218f44ce5e5e8dad83204a7ccb142478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de6681ec2b585575f36d99a66e4d73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1842ea4aa93697730f51bcc95f121480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75ec1f01825c84377b9092324e117481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383ee46211e3ae8f8387fcae89e3518482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d101a812a7c8fec07020db282336483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd2f644f440a76cfb4cbc6da3a9c82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62665fd8d235be6c03267c3cd2579e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be65e2b4418fc46b638fcdf654f12d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96791f0523e0faad917c2de3e16f4b12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad96ca0bf6f5ed87c0b2be78c8bb26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92ca46043fdf9fa0ed95a8cccf3dab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2074daf7b801418dee72b2ed7ff2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01610e17e51917b8ef237751aa47593491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941051d8a4e7db85a869740a84a9f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a570e0aadb31ee201e42f919822766d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b292c4fe28442742abee8e5f7c8d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179de4ad6542016dc13a15174525281e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c63ffefb2045a473a2fec2c715e77a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d65c8320b8669e084144c7d1e6bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9e6cb55fd7951e1fd40add272fc30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b360df3200d8e11c80ee5a7f9e8b5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e73514c6ea05de0b788e5f1fb847c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9cf0dff6a321c0827bb312f6eaccc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da528b02bcfaa60f0f698ad144d5969502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadbcd7eac6e7568a2aaecee9eac079503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd29da66be2ced1babde362bdbbb36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09db6b638c2cd79f4c374e5bcfac069505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b85a44294e5a6b3793e4fb42379a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c6e51c034c8768c6cf31a59d33460507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e753885fe41ac7dd135c822eb72e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5e3aca7fefe842454de0a0dfa6a22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814975175a1b2c4b7fa89ca142f73ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b749f5d2910913f0f3837622ed1961511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc652a7c90c255c8c80a82f0dcb70b7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba9a4928ef158a27e5bb5998a04378513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fbdf08add590d146d6de1b643fcaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387aba35ef112fce9041bc83b19d3cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff6fbb90aaa397a199086f9ab60d19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87176142083e284dc8de00374f6a2031517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d306222024a6a1aea5d1250bc1818a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7849314db8932b5cecde472ffcc17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a2f3512db4e16811807e7350a18b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d84921dfba49c391c61ee0273ff855521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e207526d6d965dc6b487f6139f83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6c3ba9422b9dce52e3b813759d36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d055011d54668f017e0211f5cab3559524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c264019b930c8af3a7644c115acaa74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581db125468489cd2a95be2300f4012526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56097057fbe01e6b88351372595843527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722942beabddbd6241f8d579d03176d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6b399d81c136a2ef76f8239237cf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d36255819b3904e76bb2134daaa3b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a62c476a197054a12c7e3b3d5b825531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca064dad8424a79629793c71ef43647532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f04cddc90dafd0680677d5fe6063a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb9dff3d23bb7942c06310d45ae1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77feb2d7a58ba53e18a309ad5b82006535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8d5725b0522df730e432a126ba15e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc433dafadca9d0b043f3de63a02340537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2772b97d6148d5f2542e4c349d99c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e0ea70e41baf015a0b40f3f6d3c9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002af9c40be332b7444bf963c414b46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dadade2bb0146b79650c52ea02c531541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64940724b7bcf17cb666e0e0b6ecdc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a770cba096a665a7d2d9664cf96f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2c2927483c5492ba45ada77437249544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fc7631c71b1d9674ea1fbbd80e973545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db573646e2ba3bc5f62753fdde0eff1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f346f9aa4b28af8cc73a933056d2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b82299d5941e1d054a594d6d59cb1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703803c17509978d36a2e9945160a932549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541fe61cab601dc0a454bb84dbee948550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6862b5c0b77168a7153e5f7fe0e95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d948b2ddd43a12b18873e71eca42e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6845fca7d8696aee2d0001b12a7b949553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd22475f1d31759554e14844850843554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9257676003bb4354ac955009f5ffe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edcd6fd827f277b8903796fdabcdf4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b097e4f78b98ee47a0a7285bd397557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ac0c98808c31d7c194527fd9a0f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eef2b0e3e2ab96db5cb6bf6ca4e586559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3221f6fa43ed874730d3e0f4d9324e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99a3554549874cbe63a743522520c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0a507179615a4fa352effd5658baf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6319a7d58faa9b5272d43937dd50974563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb98550b758c19577f57b1fdf7c86e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017bea143521edb094c5ff52dd3e4c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6e53e190703ad42cc19226669fb1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caf2cb92aa39b8d9e5773d367b9eac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301945d2e61116c33cbe6909f351afe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d858f96c674b08cec831c35793592569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4c8f3b8883d7190b93fec37d84020570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af805e0703b04782fae89f7e5af40976571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857ee2f807320744b04027e0525b304572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459f735b0c9f9a69ebb3dbdb8083400573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2ed3fabf79ae7f8030d6c69cdf86c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d881413e69bb90932742e795a2611d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529b25cb3e5d60fd80a14bf8b620126576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0945d70ea23298758691f09ca4961b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2252b2cbaba2e4eea3894834027110d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e99adb2327e50fa3cca4f59c675779579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773e8789e4788f2ce44a026d5932a13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b332dccfa1ba162fdcd40d343042de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba6778f381844831eba54d0d389b55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0874d6899a2e75843dd5ca7e02abfb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffc7c889aae8a8734ce0b0702ff835584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d760c86cee750a53337d0f0b8c6878e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89179db1da7f148366b95f4c1a6f171586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1723ba79e1b6363e1aa03ec0ce4e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf800c6666e860fdbb464c7e34197588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a80f3f01eb84ca4780f1f9325655b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a38e7c8091da8a304b6c09bd96b1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf91f046b59aa325a69f9355af7f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7b3d7d1eb91f8be47d51eebbc4175592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c732de2dfb716d557ade903002e6ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c324fbe5002141f8327e7cfbaa712c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf57bfced8afbb9f7f514082af46f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20361b8ac878142dd63565d2d4408896596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611feb629f51e12dceb2389b457d2d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5326a0c259a2004344bb852bfb65a5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9f79f3f290b2fe24d1279772439c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1425ccc7d37be1cb2aa2ab38b4a9586600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343b21d95d9caf54433954b70501e18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aece8a469a2fcc98c796838a7022d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445deddbb74bb3269c59f4abe175595603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902948ba899a325a26335c86709709fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81660564e011b6d12593d68194961efc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22048a6f7632cedbea5ad72f3673f60a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2644b6cd3d3f1e7b0a161df12a5de98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27963ed3199417a8f391e85f7d0deb45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d13c3103bc50a4fb34fc47d5dd528609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080fb28d8c446159da58774983fd44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997880d79444f84587c5707487bbaec3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121d5ecd0a552219d4f7d579d0b6e8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b4154a9a88c7454215e8620122fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e52b08de9ac9df4fe9849459fcc5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64646d513357ef6f5cb080a47c600799615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa28e44de4cf9c123fc302f2b09528616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da671bc6b4b4621293c05f0b4f335e97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5beaf02be181ed4f177f4ea04519bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f0d8b9523e5b770aa3e42b2083f80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425dc608e8599f10ca16aac46ddc0f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59788345d72f7dfdea92301455c198c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcbc1057da0390be9c86ef133d7bee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289ca4f7e864e6527b71ee2b85f8620623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825568cf3e19839591635d993832b54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d41040f2dc58cc909b5c5954d415e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41f0d363abc5682820ff33efe10708626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb530a42fa7ff5692fcba23b5af6b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf270501826f3b116fa6cc2b2169d1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdb71f0cdd1fd227233a3636149fdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52759678546f7206a93024602dfc9397630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb01f9b0ab5bc71f9ca01c64e631006631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2fc44e7a4c51cc8d9fd29bc5ba36c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d1f8a0c724b4975e1241cc529ac36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e64787d843fbebec93cdb5e131b2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad1aef41fceea724bb3aa6c49327b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d086d56119c186a65a3371e836be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d8c99aa5ebd6eba57b99d7dd8ca46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb06a0dab38fe65bdefc1b978159f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346a13472e450a5a1c8f5a35808eb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64966237ada4c86c69a5919cf01f5ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b39923891201ba7795b42a4733119d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276a818e4da09ed7c04317860d29af3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f17951c1b97777264dba7acb12e690643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4ec8e4476b90db8c8b56fe71eeacb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d45a692392f0299f3acaeeaa704b8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad74fdebe8991882080c9fdec88518646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1b03bc36204b3aee8d2b7aeb30ecf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877b21d010be2030ebad0d437707637648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c09b8b61ddce30ee6739d023ddf45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117625e506a7087a5a2043d0fbd19d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95d67870e4bd4ef62af910593eb0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3936e3438ef16e6efc7d09d368e89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1c892f835c9ec7da16f8e338448fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff640b50e1784771eb4f7becfc73c02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1e36ad232f3587933d8a71bbea868655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90b0e8f79cd40bff7ef3b5f5f98010656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887a981bc01240a9e1435114ec26290657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e052fd0c5d7550cbce51bb04b093e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6e97fa2146fa9918358cfb38f7255659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0158718a4dba345e12fc18d54a437b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c375c7b3a6111d2ffd65bdf34bcc395661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c71697dbff46960732bf94d9a1456a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ec4a1f4e6b02cf509538c9ac8bd64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6d240b504f394f9b3b30d9f243c96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dc137940fb6bd7d38cd30161aa4ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce1d1b663111ea566404bb80fdaf36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ef2287bf76eab77aca1ef6e8f8095667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03b8c6d97209bfe3d71ccebf179354668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42d4b9785f45f01acbe79cb735b642669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489677512eb6814f71b0a6678dc27f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a02cd9334979dd090a81347ac88f1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546ae3966ec4fb7b45fe8944c0fd76f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd8b533a3300e45834d9b76415c855673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471da41b7c8a1ae6f5912459b8d56f5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e173adcbb0bb138ea10bfe19dfcf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18174eb572ca57817305292737ea00e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbb5ceddee26e65c5c3dda8ab9da11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cecb41fb2016cb28ff58460112759678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6148eac140c2b01217352008b1849679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f24302b151cf197333c77e79e16e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049f12af2c7b8ee2324618c2d61524d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a12860d69602680283c21a174b18e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6bcc3a64ad1d50ba9f084dd0ef469683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cd35da2b2b2b5994a11d15246cdd2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a4382b63701d00a2352119e2547f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef30e37e14d14b3bc091ddc571c854686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b63a5af0dcb3ed7509f862bd15a10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff9d11c4b2c0729132f0937a225e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3220f03d8ad00f9878c6eb4237ea967689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f700d5d14501889a718b9f12ff480eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a818d34e91bfc659829e03e0e57657691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c018a77b46a508e7866ba7d5a4ac9d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80b19bf445f923b9fbcd4120a45649693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f63027d36e0923237acdcb2846efc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91f2efdbde23937153060c8cd89372695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02b6d129cb24d99dabe13c6e1c10b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60ef32ec5a18f9745e3d36f8a489d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95ac3b2ee0f44b3cde69cd169f72a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4676f270b5e6850b796d5daf4ceec67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c44cfc6b4e0f054f77cc50f3b2db5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559836740991b3c6f545ebc0cf3329b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fc2acd563e3468f2e2fd5fe93e6f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14f91f4dccac215e33b60ab8b55db5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259e5125cf41707b6661833520d4f8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b56422e88338b1b105605622986a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a070db3d64920fdf41bbebb01d9da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715449ea7e152bae49f85bcfab8dd7ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134307cecc405364c218968386e2ac06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cef1b12e53e77e6098c814cec3f3b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763e376e479efd721304ee00a2694a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74396b1d42cc6a85609cd1f42fceed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e9d3b432a80bd54041f690d8372f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e783e5d2c31b5a18eb33e60f808f69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7b943de4d60c3b8b2b1754b6950d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce451e139bcf807511280d52b152b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d73012c2c1de7cc360c072e5e3e02a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d838ef1d9239271086af9bff0cdfb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f1a60aa0201eef890fdf8fdec9ab4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26473cca16e84969e173c309885bec5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680b9e53d0d2010a109caf6133dc80d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e17143bec273d7f75d0f02d172d53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901f27af7ffc957c99c3bb652068018722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd33e7374aa1940b71fec10bee67fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63124eaf53b4eaf2ac2ce0c165698493724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a56a7203d7fe354c519fb72bf700e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c65dc1cddd8ee8bfe063e5cd6648bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fc7861b07aa41a8e888ce304059f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b94e46b19d1c3cf1a8e4aba2fbace728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53471522c55bf96a565c0f26b9f60a3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f0af8141e0799b0e9067744dc36ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522887a2feded3d0176ea2bafc4eb8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ea354581d948276bff084e35bfd1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4bdb4274ba525ef6ff665187a5de9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe944f1ae8c65b6a221ce4cc5435d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601efff00b9297ede7611163fc9137ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd138a5f9aa73c23d1e421d8be4ecde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276eb38941279e9d4e455176a1af8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c99dfaf94f0f726c48c09110098b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584581a4f0d8831fb4e714e6891350c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6096c84c631636943406987c30a5e35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339701be10e4aa7a0b41b8f891abdf18741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d44ff22534b3150e48865f24470616742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1958f36cea04b0ee064f3197b3f8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f6f8771d81f36531f741e1ad2bc65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8790eeb7da6dc1d1e415690b9868e65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f4286b1aa0bd18b01673a5eaa3ace746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cecdb7dea88c0dbb82ef3a6312d38e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f950809dcf0200f62efef7c597d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be561073673f8feb875fd76876e81197749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e207deef853cfb8f41af6938dc46aba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4abc1c38629186fc12b6d28493d403751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746073de7285b2b0215318b98b65904752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be6c8dc22868cc9e8256db4338e0be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1cf4fa762c2064fb5ab6ababb0303754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9696e9c986ac2ae06a97d2ff022b8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a6c2bfa4ed439aeb2908da5ad1566756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47744f0783c5ca6320001dc4612469ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98ddc21f80f6ab1de19de28b019958758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3018e0ddd28b78fe48cc069245cff759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe820168783a2e316cda744d25f607760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe131122598127417f478e53f3052b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c407d11a09d6a96022b4e62ec377ea762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c88c673b7b88c5c804e6d079b7d819763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b13be4947c43cda7452bc870a94a43764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d92b7eb1669b624924deeaed2af6a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec153aa4d2f7409bd28bb642af2f2c8a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a352a5a643b1e10785a24aea5fd9451767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>