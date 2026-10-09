--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22962537b652b1ca82dfe38c1656b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0973eaf01763cf971a92e06529beae82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522de494617c9242590f662753f690f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c12288273020a66265eda229be7f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b7bab2b191dd441e840f9e37ff7035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190e3ef171aaeb5f2bca79a25f2cc7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de06b7e85e180a42bcbe765468aa407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cf84dd6f546e9ec5cf63e47aaeae08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a901b960b3632e27446d8ecdf899f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680bedc5f6e02f5feb67c3a54e3819210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa88a48b2ede4d3d761d1566b21e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22a38bcd4cd98a44b5c8fef5f46c1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b97a45c85d46f29b49b602e272a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f061d75d6b9c513155f56712f0e46dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e154f20eb9ab015617cdd259e5a15315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0933612011b5ec76046ee24e2ce4cfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796be360dd07b5500e571d42ce4d4e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbc019e488a708ccbca451af8dcd6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072852c75709350ca0fd409640d4d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad10ab85efdd5b080fa1c8a8b0b14720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66930105e9f9d85932e5b7beae9fc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5b2bf82bdaf3a5c279af46b2214a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73affc1fa3af7a441002bf73d5c3dd9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aeb9074d34b95b176f7996b164ea124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b35954a84569021ff09404d1034c9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1846e544aa2a99bb104fdb7d9c2c79826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a771ddecb57360e7d75709537e30827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2139c20d35912b5cc25b27a87fa0a6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672faefcd74ddc1c78eaa6a11f2457029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff747c275120ed4ccdda3bd386e2a85e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385c67b72b46751c17e43577078968431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45f26ac4c339f10b55379f2fe491232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9220563b5d6f3caff1962cefea6cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bb0144ecfbcd65af10e9a3810ef4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421322481c6c2d88dcda8baf00c714dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445a9106a1052125a64a9ddd3f9ac4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34898372084a06146f96dbd9e8c2a1ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdcc3467caf8e5f6bdfff2b3f1a78438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1268a4ac71fa6b004f95cc81381b8f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2491876c2ffd0bbf7715f1efe72b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a290d4b66311fb16cd1d85d83a96041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf9c9f924f5d0c47782653beeede6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55466aed46732242f5d9df9bcc5e6bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8843817706adc81dd3601dfb46f381b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e4b359637398a447dfabffe5719b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff20cf0d76b201f5cd11151323dd69646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372b44c1ee658a44cdf745d3b9af5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0a81a7bc665df5e7ad934be2ec93a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee00bc408bd52be1ddbef39444372e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0307642bc387e3e77c1989a99b289d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7006ec63cde89482bc8564e58665951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858311ce54225fa2a2244d02eb64463a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce833c259ade02b3a7dc32ba38fee03e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f9c03362d87804b614f2fca7377fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fcd2accb162e1c7f47152c0aa169355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db7d7ea14576facb333dd1d016a99c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61855bcbddfddc6bb4432a311b9b8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae004acad4097a31cc04d99573ec61cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7844f4868547dbb9e544b79b3aebb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67627779d82772878d38e21a41a8d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ef06647486fedd2f8091e31a0724e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb26b3de7ba51c51fbd466c42934c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337581f85d663fdd2cab0d4fdb21f99163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3488fb5fb930128944a1b301a01f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd2d68242a1ba90cfc1fcd9d0b75b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a966450d128082b3443af64c556a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735fcfda9c3a4241f502069fb676b1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087f63ad1ee3e8fadfc42455068b77168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d541b5bc2aae80e412d0a077257f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74704bbc5e183f9e4f737f3cc1f2dbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd299dcb65af835b5a71c88f217a31d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cfc71fb83ac110019359674c1bc8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e312f470aa2193918193dc79c3b4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12979bdb48031ad5e7c0750111d59df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c69caa4a6d02de67cfd64282cbd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393629fb2ff2aeaf4a100cdc2ee776f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e762abba9b153c5be79b90d3241477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb5d8d823ad3f531cad37b719fde8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d183845576d681e11911e6ed871bde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e92b13c3046cac8af7715a9050460280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9f9611cd6d1e7def36bab626a2c9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a3fe775ad7eda692cf302236dd6eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b77b2b2f53da82fc74899d3ce95e2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa383f30bdb68292583277f8c993a8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1a45d7a77078ea69bd1a3a717623f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8515e3626045461127375a553f623e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdc0b73f5998990548eacb4d8c6def87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4bf27a06987daa39fa94d6911834d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d591c41b49ad4c5f0dd415a06845a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510a1fd35c180b82120f53d0c78740b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75940ab9dccc84ad95430ad11e9cac8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e98690ba2b745e2e7c810e868800392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079df7146a5e651ba0df51c50b7f9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3935bad2b0a54c8256c119da2148d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95da9818de7b46a9d439fa9627ddbe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca845198430a4b7b2030189799a767e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736cba6ca5f1cb503871989256d2dc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c97afd6c9e0ab74135be0ee0ee6f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17963a393fa40714927204f569d1475999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91ee0e80a4010862d669c19a8d4803100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29893a27b80c24e876033c76780888fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8afcecd595a0ccccb630d11f1905102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88185e022f43cb0f11f17510f12ddb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e687f01477eb90a128f558eafb2b1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8dd63339fe0914a9a8baa7f8a280c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a1dcb07979ac66c57655922edb8cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc35113b4e86f3d530dd1dade6b038107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e8df0a5ebbfd95edbe9b0ab69977e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a949938f5e7467142cce80e474192f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5cb9ca634ac6772d7c1a013a2fdce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc76050f292e546cd9562b2b6984575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5966f0fe827aa419c7efcd4792e5cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c3301aaf590768287f6715c50969d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6594f1040042958f9906ac072cd9e3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72073fd5974cd6bfb4bbf1c7df75beb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e960ec9139a6e3a828e331e667b6b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a2a3074434a7fc17608184bfcb6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354b32c64d773c6fad8d3c22765a994118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78ba69ed19abbe18e1d057708421d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab8f87ec583c920aabc13e19dc91a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22def8bcfe799f76b6afa9370ca453c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ddb1788eb493beada72f9e5e1007f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2dbf7d6aac9d2af8f4089fd84c6ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e50204231b2c84ec145abc0543bab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490eb97dcb65d9a65520c8127bf2636125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefd1220d4e24ebf6ff1a39e87e5289126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf156b100b9a57a0fef7a4493eb0d8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aaa080428a1edb8abe61f806a5796128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51627beed70e8c827a7cd19d9a345e6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1764a30bc25f0ba3b83592cdee580130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6248da1b45d7ba263505ccfef6474131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab055dfdc24b098795578b6d8d7c974132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d839961ce293075a81434aa263ebef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7328043963592a7d6ac409a8812b692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73b2fdcdbe222b530e4ad43b6b2a75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0448ae9fa961b71130f726934e7d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebfe4736ddf7b555a6c31c1b7018a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ec3c1d226aed586229f075df884bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42de61552385a9705edbcccaf12936b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430a592a5dc0512fe4eed3023d787e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082befdd36de54d33e8206d330a6750141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea19264ad0175fd36f4f7217933621142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb6c648bf8a2b2e0729b45e9ed53de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a437e6e2453c504a979031636fe1634144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f434cfa83ea15fd8eba4e5745202a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632092671b51f7e7741993386324245f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed616007f2ce1249610dfa85bc17fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263d87ec7fcd6db7dcf529673146ce1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164f1c0968585433e9aca54efd25601149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23b8965a176cc454c744831b380092150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a0856203c2475c54d0ac22f27dd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e212659296699d414ebd0945fda2a78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724232875b4a789eae572ab4ebdfd30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c15795096b34400238b28b180e1b77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146dc54a1992a18d254523e7f9f007155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162bc342ec9cc8c0e059c574c063fd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf01dadc1b17477d1b7312846bdc3eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c040dff53be99c19e982cf9118f723158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313deb7bf95fe8be54bea66c23539d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17b4b3371eeb2637824ada7d1d918160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2249089fc859df14c2f16a35a5927ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f04dd702bc0e0560c111a52966fe27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460791682e55a0f55326c3989f776be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a5444957b0993c818d1e78e29b30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5007509895eaf85963042aa12d2c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117a3d7eb1bc05f8c100feb82161fcd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37523909ef640c0888f9a5b62acb24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada564b4490abeeb0ab5acdf559339d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09f59a810ab5c139bda8edce61bfd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c93789288863182c20d268b41ba99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce9e096ac5c6f0738f320a285c7d3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40310fc6e66b9c53bf55e39f157efa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae6f161cd2145c5b251cc426a77708173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f2fde6a1728689f3a9169dd8a09c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10d31357064de293e88d0019361da1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7f19168a216a404f23a0881f94325176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fe6258d8e68a9112a0c09d514a14a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4ca6f8f74ef3abe874fae2a130e19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07202a295caf13f31d909fde731b36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5768537894a1a905dcf219a3d46df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4282f066b66855ac1a7a9d99f5114181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63fd0f5d4b68a356f3d79334911b61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5126ec580903a0aba2515107e886a16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72736e3cbd948d14f89db00fe85b60d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27690e8ae1eba2303e9d20d7a100bc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c06826777abf0c476f38ca89ed162186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc8978282a5f675b35988eef5d8752187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31a807fb98dddc94f31b10ace8e267188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efadbf54a42a60d505bcbc524bb1f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16fcf92f8ab84f0801eb1fb65654da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab2cc07cff94db3979687d04ae0176191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a750cc27088afce8afbdc2e04ded4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266a1fcd795082b9f1ed713fd9a3826193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c9611724c474c1ab5fdabb9a8a0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99182c1b43308625275166f4f0619e8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b808013d1b9983580888b32665b5931196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3d1807de68302e695b0e6dba303e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cef503516106e72620877e86259a8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebae9b73fa15930e67a1d896e3fcad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6d5bba7890a218199fc884be8cc11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1291d55f2c015ec1b762dc773236f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a85da66b8c5c138edeaa21558643c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cace95085a72d04fdc8b4c4c4656a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eb7f2b99ba846fcbffaa73f5528ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc654d1f38bd73ba14922345e9ccfb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d697348b7586a301fe669c00d8ccf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abad0d739d6339ff107194f077659a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae758aa7aa7cc519fb1486b50d7906208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018f47784844696e9bd7cf2a0987d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb144c52eef9eba958f5b3244cf853210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6235e807ad63fefb39c98083ffe97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266e91d04db072a19d9bed46511e0fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7a1b9d50fb79ec95bda217f4ca9e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086dab9b9b4ed068cce695bc62d7b1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0799dc5c04832bdb39e5de0eef1ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d177b1e2056e9ad28d9e9c20a4c11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855ff8a99e0f9af594e56d3933cb38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c256688ae0afaa4b7f85f49c4386c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3b3c59b36fbbd70769261f46eae6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a56547640b74db334bd72ce592b55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bada980577aed0043413580db2f024221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e098e51b3e224b3278e0c279969065f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33203de7671c03e508aa9e30d317375223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694575718c10b3cadd8a17b0d0bcf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596075c350cad91e0dcc55b5b906955e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059eac240c5e1bb46de574bd4ffa0c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a3402858e34d01804eebbdacc6969227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b21db927e3ef90663fd14831f510b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371d58a89449d7585404ac00d9697b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429574f80b2cd9dbd533d3c95763e88f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7825e3d7689fef93c375e54330fb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7486eb7ad12a5fd5f7031ba96e175232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da56e1ef1b2a995fbf619ac07410c3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54736627f881eb070a0e8abb4f7733d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea48bcf38de770945ca6c7d00dc5b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c65d8584a68fdd7419553ad4ed1f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312faa941bd6c40832210885fd7ce83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695280ec9187a1cce5d415bfee2e4d46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e87490b1a2864bf9ddea51e245312e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaad4c1afd59d39328a10ed56b1f78f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c6e34766e190d10deaad6c45ceadb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cb0f1137f0e0e2512382da14a8f2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448cc80bf5e83799df931b3593babd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e397b293f992b2877a5338d5c9b23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c62aace77428de2a1530c7770073245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417fcba4397f6f7f2a15f100859311246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe65cda4a97e41ed38dafa058c85c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ede7e5938ab8635e8cfceda41bcf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abceedb34b1fb4a15475ba393ee6949249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a7403fb55658e5352a253d026c3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4146ebbf1c32709fb7bfd63a86d525251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6222562112a15529a3806ace15f797252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6938d0e092fe620eac8bc17535af1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75207e7c8546b9301ec7af835275eb11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6febe2cbb7f59a22f8fa9343c9e953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0488a581dba5d6fca60c05bd448377b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d3288669ac3aab4c2581f804e63f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34f19e2d3262dbb2202966d030934a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3b29d052d5a6351d507f0eff3e08f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cd0536974f2f0585d874c9c9a0c69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eca9f80b92f49c499f8655c817a8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfed14eaf635fe42b5f078bbdd33cdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafdfa41548ee471a0464cfe93e439d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428290c4f9244eb6129571e025c77b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ed0a71d1a597edc36244c3610623f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e958dc3a90d462c8c0eb19b588468a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7132dd8e0fc6ed4aa714563473e290267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6c74d9ffc5235254e0ab6661ca9d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d2f5ab0a255ee0ab889c91ef0a2fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a387fe7b28e95cd8aa2c4dbce019c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c21321db7faf751e7b7ba9512bc0ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd2226db80f8ce28775823684b347b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6237944a0fa8a439611d3bf5f48f79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba91bfd11861427747aa575e274ae2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98202e217da81f17166f3e25a91b0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264f4ce3b1fdf92366df845ae7154eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675191651a648179525e8741aa15223d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d56c1e809dcfb7efd6a4c4ad8804e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ee46ca00c10f19f46d94d458db92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0b54d37a11f43513602749526b142280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4aa6865d25e95b225ad6c250565f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da71e29c2ce4f35664df6bae0aa66bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5792d5a3a7ebfcb9ff755ce4b2537283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3afc3e8ca7c576250d37b583040ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fd0219a6807ff5e81690f028935e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e3b186e25455e888e4b2ab7c4de19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b83c5710a2a41e8fb8a3a4efa4bf92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b472fee95aa84d70fb9c9d193f6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382efa70f3a6224fb16614e4fe4bbf61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fa70d15d95b4f2ace9c7b9bf7d876290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6e95d28735f21b5714463ac609980291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f752da2dba2b4b49ccd1211926331b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad71af4d733257805efc0dc75244c28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d389eaf49881f39f03cd0036c6c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b152e5dc9e7537ab287c2f4ba302a6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96952aa6e4b3d839ccace9f14ac4c4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ce2dbd739b949bfaa7f55cb1ee180297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9990bfce1bd931e77c0622060e1e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661671d1f51cc28ccfe63d3c07d9fcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8811aab58e7822454ef53d1558ef737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb20ffce051db1c1c24d8be2e0606a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a957d349ccf81ea790af65f3ac9ccb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0de0b73fdb8d1639ee3eba7b4202f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45d314910e9a243eb57475ff569987304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd534a3aa322defe8f1f757091408d34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a093bf45a81b0a5a942129dea9e719306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bcf79289fbd972eba09e1845fa3de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f71197bc4af54a3b3c03d4bf44a9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34648b44e3c22d19d1285b764d04769309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab125deaf479f1abba55dea54d96a1c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c045c2bf63ed40738e69d8ba96af67d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e7e807468f8bd766daac9eb752450312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f9f0c219a2cc2845102527a9bdda8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58041f48f810f3dcd388024277e0585314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad72eb9663b6b32480ec11e1360773315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b30999e26cedd72e75d2b09c01248d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d75ebc5a13595ea0fd70766a5265317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14d927c6a6a44fe4736bf3542deb0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0359c1c65b62cc9332016f8a9bdf619319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b8aa06761a2ce6f19811a999987ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dc5da3d435f2740b41035388a77ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7798aaef33956b901ce4f3b0359d4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b3f5e23f66b801f6edaecfce81b94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3785401629f75e4f2188a888cf8db6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3beea2bf8d2c2686782a0f55893c8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8390cf6e1170de4c2276587c33404c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38de716053e87fab148f47751d581b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314cc87d8dfd6611a6aa74ad7c03294328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a14a4d67958e9010815dcf22a971b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47e9209717c8bd650a0f42d4a51c6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08fd9dcf9aae83dbdbe5dcf7e39344331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcab7573e7eff0d1b40ef6628dea319332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63ced5ba867f5f446b3ba967f27ef7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735445e09bbce245802336a10fedb66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dc7f88b0a93509982bec36970cad0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eebf4ec2f9a5dea6f0cf163bdb6ab0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad1cc97b22bc33d94c0f9e71dd4636337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce8d3b1cef963f16a230b1272c14fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e42a6ccc6af4846c56651ab3f0c30d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8e8803ee8fb8ec8114417c719ee43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9485c7904c8a1b5c7a85b6121162a02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64417c131232f5a5e17bb4c2fc3c1fbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bff11115a325f7a5556227940ff58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5434f341852139b59726c2e916df50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa3adb73f2ad9054dd24bf1b8fb192345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8bf1d00b911e38569091f77000998346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec315084587534d205a550ab34458347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef4994ffd5f018a325b73727f591f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208e5e6f0947a6ff58c5bf058a4cfde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a76d773844bf6bd8b877e4c691a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02401a39ec78c877d57c0fda834cd39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7dba73173a371b34881822361cf4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88baf035b69b1ac2b0099c8bb90780353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb0c5d19d7805219527f461d0b1b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788a3b38a26b87089cebea872736aee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a93f606765bc82a53362c29d6afce1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb55ecd008a8a650729fa65e97395357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76597fd02ca0dac8a01017c567d494a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31dc564861fba4d9e11d0a01edc615359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaf541bdfbcba437ad4f539a0a4e86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca2f3bd48fd171dbe4a44fb15245d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0be9bd4809732729be1a3d67789fdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43b7a5a649c42fdb0133fa5104ca30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5050c2fd9c24ef641afac2850b6777364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed5f62c0e4b010c5426966704c8c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff34b347dd27c51beb84a214e9a2e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42585aebd15069bfcbb9577bbb9400367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d6c73cbe8915176987e220bad0ea5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731751ccc30a4bff754fe99e598be5b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec4fc5ade06b0674a1b2ea3c84daeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705da4cc5785834e406b4387c7d3aa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4f8e76c588ace0da716cf5884a6dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f2cebfee5184440361df920d4d6e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf99b7d097d1653ed96bfe80c16e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea7ddfeb9ab5425ed33d52570d5347375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db7141ab56f7e2f4bd8a78a5d6782376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1438548148bf4ec0b944dc9cea56f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38121c5c473823b297b5731ed07122a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0c3a596f4679d9de89aa1a0691081379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9bada0814cb6596a1556abb29d469380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360c11d38934efcfa603700a4e0a4c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e004bd0554c3f1b5cd2d543fbfb546f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e0ff58d68e8e4afb26c875cbb8160383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb213bb6bbfb37fbbc6bcca0336183384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3bb029d032b3feb27c5cd60086ce4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8f53dfe4f98d463aa8ac56212d05b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22e3e493ed8f1ecdb3fc4e95058c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbcc76c38b4b5ce1d7b20d6e7c072d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c946204ff59df08320a050bf2032a2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5d3fc59a88cc3c9483566f24d23a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e7f1b246b7c0fe4d21c32d9addce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf32e71505428aa70bc0a92b99c3a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edf9381bbff2cdf0245a439f9bb6e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6e1bc9976af7fae9b5dce372f635c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145df0a5732c94769d0653390a78d85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11623e5f549bf4fdea2a63e9eaa328b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783a9e4eee9d0a8cd3f5fad9c49e5d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c5034a25126ead565c825d3a6e72b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54608a1b40fdfeebaed8ae4ec281c958399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84d00deb5f0eeec0e278f13543245c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f0ad9759f31aaa884288c1877937d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9ec3c6fa5c3adcdef35f5989bf8ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535302916bdaf488c4d2e7aa8c824b5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744889c5331e2d594331993019a775b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a50d85ef4eacca23988f45a30665f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c145021440d816aeddfd4d1e6d90d73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177cc8aad5f6d228b60a0ccffa3ffb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3871d32beaf933a885a7b84e0bfda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1d41873d00632b6386e9c2d5bb809409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093bd2a2579ca20649ae4fb74155f24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefbbc81e0205e1e74249293a9c94fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ecfe1a935e736d6b5405ec5f7f24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6163b5977752e782e8e9191c205b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff633e27f4b3f47778285ce948c248a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c56a9f4fea9392edabc8342a30c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c12ee134825c12ba13513ba6c1962416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b0cbf1995f5b96dfbc22257477ba8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425653d4bbdbd573e04e2b860ccaf0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cd1b3cddc9bd54e581fa23e60a8eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab4df9f391e9ff1dc17e613f1d9574420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbab6eb01c453bd7e54b17016b0e7e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae281fc303dd76df54a1d2119852e3d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560f475086c60dc90391d2141fe6a1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773fdf6827523a0690a5269eaadd9db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4925f18ea988439929c1fc782bdde3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32a675c5ddc69e8e9222919570fb29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f686e116c8c607eb195ca3cfe35e5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9a1db4c2728b7408f4e4c5766dac0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8844e72c88f744bf2b8f0b9832f67e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1f82e6f3de5c61119b2263f46a21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3541aaf849d836df803dcdbb9667234431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f886bdba2167ca9dd7cb07670a5d7f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b28982bab21f474163903a8b7f4b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1598f6ab794ebf59fcbcf79a81af151434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ab67b344ecca30baee2f5e821ff00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf22c6a0abae928da4a99b5f54817cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a518f1ab74d5e4144f7204405df3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4ea976b707e1c96a505f6954261d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b63c2520dc01b9b80f65be9abbb64b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f197a6952a922e6a8e55e58495b73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d514be2b4ee3d3078f4f1a76d67000441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf07738b703cd4202729998a326e43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9d672725c060eb2c024547293974443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3ce879ee8cf482eef8030c27d92bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700f5b449ecaee86604577ef858ecbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f07690048352eb374bbfbe13dbf3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d495655159676843ecfa4c26f52d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59472905c7cc7c1a358232d23bd1c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9752b3c79fddbcd64cc429f4693b24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec27f04b9825a729977e8d08ec1840450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03398f0be1f1edee21b7fcc65fcdd7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081e0328defe76c0f7eefdb8a5f8b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca44a5327f95e1030212f2025140647453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17c589ab75a108c8a1b524e5901df9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ff5a02f4f97fe84142fe842e87163455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6a66716a4965cc1dcc87fb8f662fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78dfdb3795531a1e43e4201eaddd81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064865d7c74d14e43a8a4659c5e4c1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5b8ab314b375417defcc9b27da18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc88b568c551307431b6282cf7783c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b8750456966114d19eda489708d09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fefc3c41972211ed98fcfecf0a4012462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ae834bd1df27569039d032ba3234463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82445da2b9e0efd029b0219b45a31742464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53132872eefd6d16eb176b1278701ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf12be7e0fa32a1b4e9248f62b150d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e63fb5fcfcd04cd0deb6b6224d22a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d216f400b32f323390c444884d3f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d36d1d4eb3f3c06309ab98620f31d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e907eeb7dc8878ca8b562393b2af91e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e940a0dbd1c54945b8218146ba101b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01503c05912998eef964292a7c0357d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee774d463317a9d17b1e2fe900758c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa480a15b407c70d823383e6a92629474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf40c6f08c56bf5af52db3871457616475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7276232d12019d55efb76883dabed0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b99cdfff4e235a65c1277e78c55cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75793b0599b1544f1f2108a0a6859493478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c16f7a53889b98ac9ff6a06bd42515479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157407623d4a0e7eb32c455bac8a6b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4c372b3b26c7bc26faf0c5917509b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026a502a4af6e8bc96cc485abae7a86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5455e51782af07c1d0718cfa5f2f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3dbfd01eca0d9ad37bdc8eed63251484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a55fa9c2083a22d44ef97df315a4f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca034be340cb729310b10219e4c6c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3338c50985a91c60a63886f3fd9dcf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41309dfff3cf69dd084f5129969e87de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414229448e79e04d3a1332c374b129a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c251ee105420fc493d0b663bf574a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9eca27ce704f77ad5f8200d876402491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393affa629d7619f458ef79b8b64ade492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45a18ed86d7810893f3bae507d50d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b891fa0e595ef91d8810bcb9f70c97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27b653372e8193db9502051170e2ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d6cafa063e42cc5f77ba95f510f41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd944ae3968fa34e8cd1f6080d5f2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c3d3f2a60a85fe5ebb12d708d7e7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603621307458353059f936473b551d42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0ba86ddf1ed5815dfc862e843fc82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a0b7ce02d484fbd1adaabf410816501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb205e2969aa35cbe593d2b33227f4ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc802ab38bdc160492471894d1b0182f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a534bfc7c8dec7a395769661cd1e7a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5321481f441888c74bb487eed7a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31f7b7f98fb2665d64bd555f04ee7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea8cdf7720fa2d25bd07713e05f15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9e67841c769f5ebc46bf32c299778508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10237cc10ab123fa20b81a43891244f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc934564bdceb1239eb5909391f8394510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256a5e9eac5572b5ea52ccbbaa11977511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d9819d8866ccd1d060d8347bc07f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048efb53fd01189c8d1ae5b3b44c8af2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323957c2c20647f449e079e669ec5575514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e1379376edc679aad8132cf5153e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b81dffd51a44a362419520e482819516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d6b85fc7a94d38fd68338396fe49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434d15ecb4bbe5e8c6cd8e51997dfe2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fbfa03adf68e3b2243d8d1803178f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029917cb490771be91906240e34c49c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a985ae348211bc9266f4784e851bfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677019247f8ad96a5ba1e6bdc3f7676522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a4b10804ef335c129c629c084b06a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012d271b5fa7f383e8edb0d79169b2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d7a0552847fa1e75fddd9a9a57146525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c10f0b891997185a07c2216a1b0f54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37979207ae43bf910afe3c24ff727c63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c53bef09947f4bd32c6aef256f82c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49837d61b0e8d03b29f1f0ecc9daba31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee45f032f80ed464487e077683dc59b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f93076e5c009d9ec66823eb78c4a24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f398632781d9fc0fbb1846adb6a1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9146101e8a366df61fed37a2aadc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec8b24924b500c80d87b26a3c371d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4777b5027ba6c3b17398022cd19486535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0dcbf68b799a2c4d520153a53ccb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c92a41a06e9144af47e81a17b100537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d7ac20556c1a4afc89bf1b04e2070538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3349f956ac30bf5b314ac81ed1aa5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26388beda76cc8db8df3ca0d19fd29d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910143001180f4cb4a219ea80153183541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ddd2fbea3c92315fba1b20b7a7331542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270598fff60508a2734b45e73ba0ae1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def88a0ba3336fd548a4f24de3ea5ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516497dabd31e90c32de1903236b88c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a3131b1866c470bccc45b6405f38b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e92a25df7e1b0e4b5259b3f112dc72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e906c72226bfa442e9bfd2fcca9eac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0101eac7aa5676b20676dfdf7f8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941efdb54551e99237ada50687ba412550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf306d7bd70e75fc742581248419d87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e1245a9b98babab1c5b2a07d3a066552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41172a5302f60ddb1a0cbd5b54d6f0a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435c4005c8dba319fe5617a43dd33de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac703f9945ccca078a4189bd401a5b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98336174955c310da9fed0b979ce2d10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072c9ec7ed0134a9fb79f163264346557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ea9421d19bad9d0054ff5befa683558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca57fe2dc12e4f1957642025e58cd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5127c4a7cc13c2951c19f46ff7aa4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275683a7e3b56e9a695023563e31d98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685a333f8140921ea46983ef90c223562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5080057e263a7001998d6d82b7bce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558effb21f2224236e091dccb6df5d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee374dddbef4d48677b0ecb695ec67a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9939ea4461813bf9ca8126b7497ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907b2674399ee9dbd7a6f81628cdd14567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51097857c4d86f7b8043d8d185f3b4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4d2cd0d4fe6b0cd742899c09bb828569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59e0b984f2aec943ff3f9ce73abed3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868e96a61ff7a1360416e49157b24e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb9daacc7a5afe487ed6eccf6b9d03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618590abaa75a4de0b916faead2c668573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a443e4d7443380ff6d2face4b7997d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a8f1e6c292c844cdb8e0cbe6a8f50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c70afe67465f97202e420d207d22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e8299f227294147b0ec154e3f1a47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d00b077648aba0921cbe3ef1e0a416578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e48ffc17296e9e5aafdb490fc2ee26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf233c6e62b7ade6377e54840beb585e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4dbdd89afddc0d8a2aa7efb044136581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833ebdffe5a494b4e167b477442985b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d0e28bc70f61b1c54837fd6171997583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385aecad8ca425082559680302771f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf987654158e04e4e9032ffce97ebf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe558150e831a41201edc5f738e5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541ce76f97611208c59bfb737811cf3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4493de5bf42000addbcd102173db693588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89ee441b63cbf908c5f5498491dcb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f172281b4e8274b5f35d8b3ddb36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50439a1dde6b62c31d0937fdd30f66f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2bc8ea199ba122f8270a1ffd8faee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ef679bd618dd97817662d434f6925593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d162419a1918534034d87bcdaad3613594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2aa1123de851dacbff04f45d783e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f2718ae0da714718ca4e1be82362b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76706a0f4522e71680d6cebd2b1b3f91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1003a77be92f3a32a1c5a3a31c6251598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c585afbaea639c04e7506c9558594b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9709156386b41ad6b43d3ad1792ff96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fb0ac87a8672a04b2236580b555fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d80a407bdfe07c34ce70e2c9682e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae219870a903acfa4dbea541a9f6fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a7aae84502c749fab4db99ee08fc0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8469e324dfeafcc65fab903fe6e98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4d23a47f5fc48db2fd54b834ca9f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2995b54f40b6af40f74fb22c67fb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a7d23ee67c30c3d6c9c410f9191a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759466e512378abecb25709d13ea597a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc0d4460fd59f8ddfd2ce126d93ebe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4aba87abfa985bf225ee8f2d53739611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de853c2513dcb2329c39013fb2cfa1b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa388cff9173235c45786f95be5f0760613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a549f2b9f71097d117ae47f9c92bc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848bb8e7ce7e5e6d273587be3d96ccc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c16607f092969969943e4ce986c43c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fa75d5c55e5aa52fdc37af4862e05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8c46cda44d8fedb4d759adfae08e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad206620321f0b2be459c6fd1617304619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6233c3bf6245c10b7141331d0daedd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632555abde83e2d785391b880c3e161621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7d50a5db63e0384f5f713d017170e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8789d05f1113fd11d7d4301cae988623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b92105f6a73f0eae0694c11918a63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6fcf193266854980f14bf1820b7d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3e8345337bf572c33b5c1f2f5094c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8ba43a78b38159fc90787eceb6580627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a675208014524f1fd29a42224695b5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546d41898b5f5b8fc624e4f3ce941f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c10704bf8bed0321ae5523412fa3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcf36e6211e65927e2a17129de15f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7d3c66790bc16640b59a3fb991670632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfacfc41e14b1c207d1779345f69d53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e01ee2471e670aceed6bcf804f595634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7023ff3522b847ee46dfaed580c674635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196b5f07923446a2d4570a5a03e8c68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cdc52db7d13c3fba1dc292016c748637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85acad9c87a0b6d70c5a7ad747879b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482b3a49f02bb6ed638eb679e54fd74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee38ca1256f6f7898b979cec7bcd73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a457bac429ef18f4891a8d2c183b34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166857ab39ca214be8dd79d1b1449c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dbe6d1bbbd9156cd8e91dfeed0daf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531036a9fb485eb76c2a79f926896ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcd0b3577dfaa49bf83a51592eee77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368768aa1dda080e7d35d1769ee33b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817689ed6841e84100e4a512659cbf43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75d9c7c3ed5340819544e83bb37831648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e88c2defa1533f845b4ee8a294d6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada7264d657409dd095940fcb50d506650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb75d14c6ee8bbad8812842a55a446651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4baff45862f3b81279640a0669b407652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6d71a698bcbdfb993b88276d15e12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cca4ff484a3715a011ae59aafbcdb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5235d378f01783ed42939c3b6ca97e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370f051ef42f5c15097dd5411ff65b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007540ca654cb683a80a98202d9316e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d946fe3cc4fff9f71b03020ee82e88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106fa6ba46ef4b3314dae4bd0bf7c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e2ff30c2b324a191ef999b052e86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4df1e771d4fe220ebe303fddf39a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70055b9c7e61ddac1c84f0f5416ec57a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4ec8baf0c012b912e9f016f5762d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287246df126fe99439259d1eef1964af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d75595e162e5f96270284335dc1a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7b0d7de87b3b0510ef40207878fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de07ad6c8058dd0787a02f78cc6b07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea364c2e661f06065ead652e1c01653668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6741b0c38114f80a475e8e32c7ba7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb8dc23c5697b32a9c8f57d0d5d810670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479043d889e4345a9c09ee15220799bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b34554c9118f37b1a6637c7de1dd1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aab7806befba2f33baae5ab56ac31b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2fe62c6da95f56a290c77d470de84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef835608adb79a765fcf1d9c958ceca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b11ce09e74181a4ff4fb216a3b41af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dd89cbdb23ac837a3889418636921677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa877ecbc768411890441f69b0d85554678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc7484bf48656f3f0499da72094ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dce50e6ece5baa9669ffb3a798b22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e020afedf506375eb55b2e1fff79c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd23a9735c0bde7fc0ebd0d1f9a319d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4c1667d000455408f61cabe2d5d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9346421356478103b73ef25ce55e2ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a6e6f1180a9a324542fcbcb15ae9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845afb2d1a155981d8f01f1f35b1298686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa353604d2753cdef71973c2d06b37d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5aa3aea58173daac847f1072517c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83482743ce8c061f4292778291a4f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16889f7380e32df6e1c5bea4960dd6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bb2a5e6907e949f6459782150d237691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99e6992001ee076aacf5dd7339973b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066f60a36c3df6e2cc7a4db7d16dbfd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae944be13e9ef9fbe3e7adbe8bbae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b85b5b5e045b14f03a0478ecc91c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc093f2810b168b48bc486e7dc560696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182bfecab993d0b0367296fc06e0ca7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fb80a18844fd07d6a55393fb9598d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af044c8b99721314edf2b21982d677699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ee996151e070c098b0382e30d558c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dcd759d87130ddc1b94c256744f2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f64ce386513881297a5cfe493cc82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18183264b0ffe054e035ab87cf097759703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fb9e19036c0d9e39c791748457b97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d0e7ee05df0206ee226e08e9b26a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b08e523e190ad0dc0fac157c77e79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2c6d04a57645a5aa12d66a998a865707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f94ff7184532fbe8b8d36365704e32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4d59889955fd5a27543deb6600bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca141a7283f8f242368c7d96903a5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b430176c1fdaeaaaa9b21992bb71423711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93924146981fe2a98fa2135230631f8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa64108cc3650258b53595b68de81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a14a3a0cc006cf22ba3f61584077714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8963a3b947135e5b97d59e7c1076ec0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32913dc900c917b150fb0d4007a6e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be3737b3f211ff58d2dfbf1d708808717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effefa771d9139fe11a9ffcfb88f817c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb94675ac6c80e32c48337ac15865719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8912c6d06785ae283b9f747a6279c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e7ecdb1bc96ba632b38c31a559b71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d2f3b7a791484eb0dce9d7e4d3cbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc2b927b97cd45a58874802d31fc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b4568235af98dc99f98a4e70ed8fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da56198f91c238aefc87370d1ffbbd5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52c16beba0a38578286c2080b8e34b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133db390b44c82583e68a0654a63441727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d302b0c99b2a9eb6f35ec22ab39df0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e68ec1de48d4c30509edc31c15454a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5479079248a87eaa70a36e4518688730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903fd97a7e3c2213b7556a6932f43f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef55603d55645a24aca600ddfef693d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd219c716e8383867900cc967897605e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f82ad4409521ddc4ccc3be0a956627734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cbfb94121e09dff7266897c2fc5c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d6e3904ab4bd128490dc8c71b8421736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2cba479dad04168021176bde9d11a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ef92cac4bb0956d741271933965e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1fb8df5dbaf6066852b042180b139739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05eb39dee00c6ba77bcf85e4051793740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7c42998e05c2181a66d1a213ef0be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946b2ad5cc080019785515a1dc32626742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c363dc6605b8c9b6f53791b0233baf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75fe35c3d01a4170de0fd9b6d8a19d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143924af3661a60de95335464df994c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4009f6db342c6de2e284a1ef3a634746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32244c9bf76d6089a8245e526d4343eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d3531e41123e03ee1faab9211d9b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9aff934f97275c7680d0e63476ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77369ac2f990cc304b1e9cc2cd517d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf3be8f86a4438b70c6b22a08f7d18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307684896f1f299754b8b2a773d015f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564f337b370d2023be057d0427d529d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb30f8f392009a68646aebc60ca9bc7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b9b64b63c636c068e526b53bf479755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298db961d9f65149cfecaa4c97972a96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3830a0f61c7c8f91d8149cd9275261757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4778868c1bdd88455154edf6445aa6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca1ab0515e232eaad14b1bf0ed014759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ac7651b75daf4e5cc2bb5aefac46a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da691d5dfeae717042b51a08463d7856761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544e270767fdcf623219bea130a0571762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb23f6af8550e102faeceda66400287763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a724cb11c6be3e9bca7930330d9d5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9f8f1c9bc318901f50e5a377de00765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65afd44c0cdb9b295ed9f87de6f754b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dd1e808b301c72b5d86682760ecc4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1385314961f4a7bcc2ec1a82be90e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1d1f173e64ffc0651b8e6021fcc6f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2718013f87dee0bbc1cd5ab9245d697770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8640da0f15ca59d86c729ad615e0a7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb889d1f06cc4e3e5510817efae152772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b116cd586c599656f086e5cdae924a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050925b79271e7463f6648df437ce503774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06789b5505c5a5810ba156c11d6af48775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72001e6599083142a13735a6d3108105776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d7260ea95b4bb5a76339851e0c001777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d67fc2f2c3961a0c5926e13221cbf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543c3cce6fe8e60077e2da0892e4e2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343192786ed4284c7910d25201886d7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31535f1a3f4c0176356ff4bbd2f625f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039393e097832083ecf3863b11d7b09782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d83ac0cc8eccf76ad96951a8d7dbc1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bca4d1ad08edd02d3c9df881682274784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af590784350d72cff07b2a853954635785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757dffbf0e7f006e115b5ab29a882bc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7974c7995d3cc09991c113b6c5e34787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba68356eecd86fa6ed1c55056f96dd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ef56391e7c034b1e427e221d80be2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb2be2bf4abe28929730a7fae69abf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952153c1e303b75985245d2f4b37d936791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818c99f940ad8bb7e18ee0420c81ced792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be579b0096f0cf0347332eb62e89f7bc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971f7066d2ea76b7197454360044b4c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb441f6f6561d55042da808f4866dd0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21696772ba160e4d635cd64d06e6cecd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fada027f6f940838ee0a99ee6274c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118253be2d8c3d79948c84ff1fe908798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd92fefe9c20234f5ad7f4fb1bc4c3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76441011e3d467026dcc92e88f1afb45800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f6b37a7000e922377735434d3e50c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbecfc2a4f7dc3485516cd192d167a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aff5c1501bcc7af72e7a803ea70f1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fabc693fd94f187426dc2331da136804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1545f8ce5147e4be432b66a625fb8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3a5dc82bae27872450991687f041b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52f3c1bfe8840d212a1201e5bbd220807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3430a02154a73eb5432a4dcb4fd7639808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17111b9da650527413913c1c3525154809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461686d051b9ac0270899b8a6f865d7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129cd9465434da861ecb61034ab6a67811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ec8289923e4cddff8183b1b1fe766812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3099ff97d4ef57089d1bf97e8516c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64319cb36ec5f7fe80a8a952034ec1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775429c15c7897b48d702d4e896fb7e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127728998a5dd5cf14d90232d0362194816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59691e2296180a6096c07f9ab6db97c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1020b0769e2a3bfa05ddb41cc367fdc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068445d85a1b3f4525845f5287617b96819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054c1f2047118a59cb51d816da532431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba42fd66eab5f71d8c81a08a6fbaa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8fa50fcd35b6aa68f034d6ec36df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6a4b64e0f6fd7436240244b35890a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315e9b8a9d05fc114a95314c72dd2d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79dc9bc9c52c8d9dab648784994fed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de4517292b9314e3e206d224f700097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92c9bb6703a2f43bbf5becd63904ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389c4c6b0e24719f1f5ab85c8c9b03e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24906864dfac4894d0b6873817c720b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd66de39aa001be7c489858e24de2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109f9ce9c4d6ecae4b8a9c6bd66ec2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ebf8fa0ec1c7f5d0d59773b4e564913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bb74b4fb9c8818402c94bd7bceb2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b081356c5973e6c40768d696e55fd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33425c35e0b59b0ba766bcdb8a65c60516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eedfabeca92f547b619a7a6a22ddf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5d7926a8c1e7f913f8a442274ae6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754769b12b121d31a5cd58a30b9854d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f9695252bce8d4f27f22401ca44ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe6f3e570e177ce39c9999cfdfa4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb3cfb5e7dd2061cf3d0b65a03160522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbe5113b218a28ccf24173d3224c5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caac05ee756ab336cb1d070736318ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52446fe2b121ef6f47444512f699d3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8cfeca88ea9ff3406dc05b2e6050426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30b4c4c454a25fc4dadb6e2dc3355f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c43bd6ad86957c50175a54044849728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b333e3b7d29a13eeef15167d3af28529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953d1e15a8ea7dd6c7b32db05424dd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54743e86b4cfeeb60d5a3ea3a4929d4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c8819ba2237124cc1c895ef842edb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb808c688f47ff1e99d55194632bb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeaaa55d0bd7097ebe7ba8adbaaaab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ba7352590b7abc4064dcf5f6b179a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01b998ed53febbc45028128275e4c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a846c477dec0341a932a8e075426637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f066532f0234cbf6e40a3756cafd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc5809c647ce9d64aa3aaabe9edfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d24ed2644f9a278f50c0b1e9ce576340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193748e6eb75a30984f114f99e589141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac791b798d3169a1fd93aacfc0cc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0ab3f8c02aa873463ec7a12a6216943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01598a7304fcd725d62f2490771cc5c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fceeab4fbd5b2c6204a28adb3992045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3de4c8734302abe78c1f02eaba47c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f41e2be7715a1ac6e08a186f64cd7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6a466c2a24862a8d79ca7779992ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d593bc1a8142eefd0a57a158e5e1c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26f7c04c8839e0b02611decc05a03850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296d279464822d872e7e46a2fa2890a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b3b8bb4986ab9e1fd940012aba62452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cf17d592274ba38d341be3196ecf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9512a2251fcbfbbedad7695ae6cea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2c4e465d7944e5666594acf3f78cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa173f3ea618340d05c70ad819d1415a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad6447ef4820ef612a401b5c5a512257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be586d10b7c0f39a9dd2515de816bfe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb55df44d53105354a4fa92eed96b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b7fe4d68ec88da2e221bf589d51360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77d28238dd6c6aa6f5627eeee8ff3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1373c4d09efd1400030d887a56cb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea1b4c558be2549d0468e06d18754063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fea1f0a6408c599c856fd490393fb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa792fba7722dc687ad9a8c4bcfaa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ea892a47b31c132703c5091cf649366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5811d1b0dac8a490d88c9a8811539a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed680204b722258bbbb81dc348f7e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cfe4ec879e7ac4079aeba82757d3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6d77a624281aeec8294c8321431df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9187750800903d4d5f42ba5076b847f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1630a86b52d836b052c6ca3a44901572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce66fd3a8f258b28a302939ed9065373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aac43e4d88428830156ba653d8620a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b40ca7d3fdecf69055d9870228d5be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e33047e36042e015b3a0a5cf6a68cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fd8b95530fe47738219c08b60441e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287ffd3472d755300deecb5d201c50a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86aac20f8a97fd742809636efa49b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff93d892859d1ed8c9faa3cb3357ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783eb47d4c9f97e68687ed14a02432181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e379ddc94d098235fc44f052218e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774868a97f8b8124248c705283bf12d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4589527ada90c6685e9925a421923e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f7847f1320d0ee12ba05ab81167e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e909c559d16d00979faa0c2cf14b8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ac30d98cc1e51d5af11c68fdfdcc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed753d48cfce1d623cf00eee02a27888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09662e51ef2d06ccdc8e90a12c26912189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c814679717cb9013f0e9314ddd4ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa97f6642fc46172461b43c36ea2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7c8dcf5ac34ffe54157c6e01c6d1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a04f430c32a849e59df40bc7fb98293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abc11434f2b194d77b2308528c03eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5892565f91a14a264ab00789a361c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ed80b371742d356a2c3ce556fb54696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078faa67cdc5c5a5e359ce80176751d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1289ad00618348357c17a948b6f3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe456748d8dc897fdec7f86b6d20e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896979185f1c890256beea08ec557a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363d28a119d1364c9698358a78bca7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d888686a622ef148f8c3adda8f01f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961aaf4a2b245cccac8d1cf56094903103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f34dff2c1c99d32710ae7a0132f1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fec9ba5e31fc147d5da9fefb724b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606e692c0f7257d87ff4c7f8e7a28cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d66c865613c5edbeb5c0f98037b68e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0339bfebf5a1ea787b969e85a8ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd54cd818ceb6297c365ff4944f91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6801f8d5c04308e5a5a637d342be22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405b65b53e74af706fe2fa6f81e529111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b44fe06351c7e22390a6119d04f72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52346b47d0155308f79bc23297f54c7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472a3d5baf881176fc3a721823e52f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f076bb2a670c8f7ea1069a537370b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d279dd6d09d1dedc3da83488bc795aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121cc55be965cdab9340ca8aa21d3d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c30b316806c4d4a615f07401b54639118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524a5d325233d8c818a5cbd90a31bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b650f53a2571fed035c84c0d8abe2b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad439ac91f8de444f8cc4ffb2d15fecc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff236b7e6dddf0320717ef07adf0654122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37cc9e3fb354e52fdcc3beccffedb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f6ea072e1bcd519dc086b29a79565124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d218d877af2508756e3c94d9b29fe0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffbdc9f8e6e0eece0e1c31c4dd0931126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad8133a055e2c1bd3b65540ea13911127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdda5dd3feb1ebbf3b44d89989a29e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7aa7c6e97593e863458f16d2ac53a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64661c314ae2da9e6e1c6ee376d5161d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd661aad9799356682834d8aff6e1701131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145750d3abd01ef78fd2dd739208cbab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5276e2600eac786cc55172034f6859133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a5db2a9fefc79bcc9e7c113d2e32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f91648b0bed445aee752f0f1e0c87a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443ae198efac4b700acea7ed002623e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390a83113a2e0d8578fb2b3542ca284137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec8bcb93a1c525137c11b01565df14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06872e7d5a85fe7a1d613b348719d561139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eecf381c703ab37df117f44ba5afcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1116ab519eaad6158f4f389d996551a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c755518f0e4a9aec044e67c7e3ac0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e794d9a8516f4c043682529bab06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5b6d0fe89ad927ffa5b0a322c9cc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57864a88c54c0208f90ca73a338247ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2776d8d6c8202a72aa8d39625507768146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab761c3367218d50484cdac1b535a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ae604611eb0c413c9b6160ce4f1e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7cfe5318eb2a8be0594b65bb727df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482b87d8bb6a9a104cffd73d4bfbfd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960a36547d1f80dd35c4c4f60af3c8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0b4035a4102d32d79be648ad0753152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c92591021864350a44c38568cf386e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c96d42cc21eed3785dc83d5891c4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cce220eedd021dd493f19f3cb99431155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b51ca24fd9317dcbaee3d663f1918156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd15bba3073f02bba54b19e4b226fa8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97182096179c64ce3dc4ddd61f645c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f4e8acbd64d9553ab6382ff220d03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee43dde1a22039d496e07867e78fca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb500e858e7221be0167490a1f3e3c39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1ddc59cc94b5b0721d7aa31e41f40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d27f6e341e6773baed8e0985dfe43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16314fe33e1316e26b72ccceec791dd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372edf9922db909eb19bc50fa5b1639165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ca00e24accef05941d96238848dab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8773047d26a86ea091a29ed6e025bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791deeec1b3add8c45cc647d3770193168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108c57ab70861a076ab186470f0587b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd963b7186cb420e4f3f1227a2a4e3f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b3871e7b19dc6e167d7d82dc7b076171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b1507e748d88b05a64e41f8aed1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4f98c81b70aa127172ca50842ed2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ebb5e996f9504c2bc04ffd83510df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7386117f0bc372f5ccb1f071d867d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a37e1d64a09d56a7ef1cc29de6a95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9359f2d2cbbb3718d57be222782f8f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70c3a3491f252ee54649b4128b31d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c4615d3c771f4a52192f1854760ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90efb3ed67d8a62834335630a06270a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e719682381324ab22eb4fd73ed8512181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca7f3437acf22fbf4af06f9386cc5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de65557fdcc524572a0a8d8a460d4e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400726386498f4ede0cb2f52f906c0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3197fc70928324328d6e68ace4f82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6893179a10fc0093923cdc25d0d78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d1be215c0606125cc8ba13f50c5f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a74305a23966679d0bffb7c407868188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f62d9a57c7f6610a3de12a87289e5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777cc1e4c07cf935480f07a5a38738190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f86b61af6c4dfd41424e9803a2abe3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db0c8624c105b10fe5ed3a5a15812192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db77bab5cf1d30fbe6858fb70aaaab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401c6a6704442fd46aa527595fed6bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc4fef3478202bb6cfe155fae4848195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139b36ebc79226e100c9ca6d21e5c3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b1ef90a2f2d5062adf90cc0d5b7c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2ccfc445cdc18258d2e1942909025198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d9f22371437930386f858652b7586199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b2f841e31de1868e62bb17d2e6263200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901f167acca042d0729a83bdbe8088a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352794cdc7aefc7ec353d4031719b5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab9a6c62b9aafcce58a182ed400c54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b5660758c088d92dd149228b906c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73669e5b7ddd81ac80837c1a86ed630205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2efc85c9da3d8b37d7835a0d7b460206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517fa734baa82b89defb383e0acd15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdf9f4933dbcfe55a17610a375b9ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06406c02275e52866ed9e9faded87a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b8d0e3fb78d66c8f29297679c6341210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c84a1f53ebac49c6230e54101e584c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c5cdafa4953f4676f89f2ceebbe9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a8d7e95631e977c48ac579856634c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900cc4b71d409f160c29103bbe0885c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c025f20c9ed3cd95c940ed1ce3275d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e373db20d8e39ac32c364d854eab09d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc5823fae8f2fdd64fb4b1402a53e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34edbdfb5cc34279c80f0883e9c4f2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c6ce9bb2a9494ad2cb009b04d43ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767847c4c40bcc946a28dd1dd9c8b61c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f37f62ef0ca6f0d7cc7e9d55416094221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da89dfa8d744367db53d63bc886da2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fe638a5d1f78dfe7742d557b2e3d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd2c2150e655f7515878d3a22660f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2549329ebc9fa33ece364772ca5380e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3dd7a7fef0d02fad9dee8fd8aed14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5098889fc3bb4aec224ab19f01676b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d394666b764a86078b016e0815daed7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218435ba846f6f004fa21b1c98d284d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3a8a307370327adfd3f06ecc9624d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a4c35f6acd50628fc1333494e8e0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a097e1e9cef239a7d6f468b163d68c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60da0c1e9302307eed3fde6a72ded1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505176a283697097b82b78c2897cdaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f6d45a8d2e5e81e4f5933f551d1aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9925fdc35eac724a2205157e6fd16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1c9abcd0c030523d4d46a46808bae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e27396e6598eafa72d6a971a1b137238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a162e7df6d373d8448f84ff4de137239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2942c844d08cb80b4e2cba6af74f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48bebd427e6802e18767328982ee0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d633c81cbffc7ccdec8a9f78dfdd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5816daeac72007ee013bc55f8df53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd952f0750c7cf5746a0c5d206539352244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d966f3d307987dafc5a74afd77adb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4202486c5f15272a56ae34c2241be5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f772c9de97664a728c4a11185340c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0376e8c35113dedc89bda2a6310c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebb429398779d20cbf1bafe17aaa40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed208a8f3f2ed650735cbf0ed28702b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c37ced4c7ce2040c35d902e574d45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb9694f6cfe6892eb4d061969b8eda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96bebde73758756d1c7d3864ffb311253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e61140b53c0c6196c9b7a307501d39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff55f4852006f27998b8ac8c915aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66fab029a540455c6db641b7b062a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b3bddb1804d3522ff80bb232a6e80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30432c6c82e3fd3959c476fe26e39fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb837fb5f8eb6afb6f2cae41a05138259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e38ca90757a9bb4a21a944023f18c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af55b727dc45c0b0d9950b598e1fa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67453810c0f6a382c66a00ce59fec1b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d441f3f44dd7f41b0540fa333569b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434050768f7a92edd1582852305f59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b878bb24279dc787419710317ca856265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74953f349ddfe4c83285832a9ae6448266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab52058397eb41aea868720e06ad25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cff486f208d57fe2213ece3a12f5c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f1b81183d8b2cdcf6a9e9efa4aa29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47239660691bff1a2307e9c89cd49c0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b3c5c2a832a3db67cdda1512a901271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9266c9d564eaba7ffa6f964b894da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad25e895435e317e26bad930992153273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f851c13fd5e3f2146287bc71ce14f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883253c47228009afebf6c548a1424275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cc88a61e1aadf77e2f6f1a42a28f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11239704f3fc040499e339eb77c55e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f508ee0b47709fc42640661eb6752278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacc87b48c0a00b9a995e450cd5e0a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d9458b911daad642a9a5ca952f74c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd573d2eef49c44089577ec0ded0a653281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2a7065b87e4bf3338fcaef1e47bc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6c9955fcb609e5256e48a2f739dbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa7c99ffc21a3f4ef991c70667829f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cb0e00c1c23e963b080be21b2c814285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8579618cc29905ada94aac84f9686286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2368cc4a0160e75fd87a00a6622d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030e62f5fdf87da2e4a1c487b3dab5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128932724c9251d49acf447586ed946289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7f2efe6eac1523aed029488380587290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e136f59aa5fcebbab873885092ecdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48f99691b9817266fd3e7cc61fcfcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824eb600085ba2abac356bea8f2aa3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552507e0c4db32a7a1ed8c620a84202a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa353f318973b7e044dc7960439ac6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe3e5ba8cb17e172e2837846fa944e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091213e9eda44e3c457f6943334f8805297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718373c9d67840b010ce4555d6853379298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9920426dac2e468fab465d40174922a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7b74a7e38a69206e6b96977ebc25c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b1b7a9c6b011a92fe27406ae2720d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68224009e216fc5d610ed4b6e3cb34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bbca2cebe0a36fc3093bccba3452d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4cccf346cedb6aed07f354d49ce5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0e22effc5b9e4197f5f79668b9912305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841c6ecdddfea0f17942dea3bb8ebb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd0ba83fb4720d76abd8bc11d9b33f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9ad306da987de9252be6ec88ddd79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d61e99980a746408cad60da4e4465309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cc278061dd24b64c42e7dcd896345310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b2c010761ee867016d3bea11dfc2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061409175fe49b0e05d8517decf7ae15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42bca15410f3f123a87810ae2d84df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dab0da178930e414e1b4d0422b2ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f9787774cd60197ef073dd6b9b4b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f0a282848cdf16c5d6884454aedd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebdccb8cd779a32548f66ad54b2f58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8618bf6a347d3ec2b12c23d9de02be3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b65671f263e3ac0fc86b77accf3ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa403b068998e370ae724ec686eb20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c9a2255a391e49fe7e242f0bf18e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36983e93f07f4b3a7959a7e61dc959322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a551f66282117cbcd7ea8f9df957323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074706954a9c28ebdc4a4a9dda03d27d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6c3caf3fd49edf494f831ffa05e81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba66fa7b4559874e078a7894d7b9b47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af09f4bf1db0c901391b7c734106891327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ac7b9111a2b93ef4632115fb2b73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a87ac695e5192ff53ba7b2c71c5a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22aa417f39a328c11a1e2216406a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c77c6efce5a08945c9085ff774920331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde4e8ac5d72a5c6057f1dc51e77580332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9dd80d9f3a7624add2465e93abeaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a447057f1a11aac94d7e3f9e30c7056334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa947402adf16ed57c644c55e187b08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d466c80a2ac3dc2341444895c7eb44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59528b58a392fa3529830d5e29381f6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4532d61d9220ff7999b72bc640290338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae568d636214042f7ab9bf27fa2b154339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01efb1c8e6fecf4e84c5ade483b78fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8753fae38bb11a85f7daab4fd4d1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d54f5485b49e1f74d3654e806acbba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c920225b5aa64f55a748f0112ea7198343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c016a05b5d22a92cc3cd75aad6e745344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa230ee0791c186500cd96bc0e19478345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d3569703dd53ec0157b84ff1705d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1173ba366aa7a3e2dd6e2f804eedb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06731df68214081cb284e045041246348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e8b72dc52b3615dacec2dad79cc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8c4106a8ecee4f64c8a2f3d9e075350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52578d0e8e342c4218636d49d225bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a688af910c5ecb3e1afe8feb99a1411352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f25187d9a6655717827d72044b2e19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b5bb4667e51033fa84ca47086092354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca63accb44cc9368c29e54c85cba5ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1507a978500792615bba123b57bc794356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad7ab31ab0c9d920e9c6221f149158357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb43d5069a2ba5c3abfafd20624c51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06bc14df19b805b128b1378a756fd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e6ad2fbc3857ab19010b642ed5b22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be6f95bdb9e683c9d3bd892d415c4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd74d94dd93f4b56d454b7b74f835c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b50d8e31a8915d4fc85fcfd7533347363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e568055b960aa802d49c37870aa2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eda48b343c19ee404aeee5a3b015d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dd1070da0f4e93de82d45b6b9e627366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c695d0f83d0f3e3dfc64af0286d45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018008b201e115cea7f7a6126b0801d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74f1ccf26abde86f00473a62513d39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d68be2dd5b276bfa3ee76c261ca41d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5cb03462eee2e96ff51fb5111cdc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8568329d68516e42113099a22d77b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be89ec25494ce5ecbaf4609607bf11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7863a0e6bfb7269ab61ce5af0a57d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a498af64e8001888da01b0d154a2b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938db6d859d293c6f4efe5f0d9b3331376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bde2edc8163b3db85d3f803159f993377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b7e73dc18628da6dbc62bd0652ae9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8058f9b8da9874d22399c220660bc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7f1d0c0d094aff34eca87658827bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ec24b0dcee7955eae6784e04c21e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14eb905daced1df4df8e4032f946f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67b1cd2e88e34454cdc474742fe14c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2dd0a7d395dbe99a96b61a52d8e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d355abae3204fd4b3a0d0a3dde75977385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de61e0f81b916b16d3ec2d39092c8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faffc40a7e1f4ed0e2c885403f0e7c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fadf38c9a14cf44f8460b1707416b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24201c7a38c0cdef3d228d0e65dd0f89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afbd0c22818f299e4df4c9326cf244390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96cd80d8939f1a622bde192dd292f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9def0eba9e956ecf829368319d9b22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ac9241fbfa933bf0a92f23701d17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2da4a30787566dc3790316a1219c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46514e8a79f26ac17aa529d903e3eb43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c36bff793890c1e78e5a46f81c89c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395147a76d997b4d07240531c2be4356397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100baa4d7ebab8dae5ff06ef3a203ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81845177fdd443ea1ef96f2c3669185399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ecc80686d4bc76ae36f89083a4e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79fc98644146d3c0f16165cc074b4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b186c87d4d447fa294bfb8852618c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d16519d6797a665d3ba52f63b4d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac00153d10b09873a8672d2b7cac9e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994332c2fc17b48805893ff730e1154a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae31e75527f9f428642b9ce8f518aaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d038009dd4f688be5f1bd3d041db6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e056575866c7fc19fbbf9d2daafa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811dc8b15b0caa65e856509effebbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e03529a8c78de2d8a5b549e1dae3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625260516088c228b9ddd241a1e6d2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b75089de04adc0acba70f9f0b93d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb7dc12c2d876e060f221fa01c7865413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e279faffcd29abfedf89670b6093bd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a299c456e7a1367dc565a935e08eb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc49ee3985eabd048e29b9823b637e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed05c82ceaea751fd1387c75cd3b961417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7136003109cf0a7e8100a9a03a2918418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236f63152aa3cad19986e33de326c4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875ffbf92fab71ae9b54c56e4ed08f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89d8b5e5e26f7d320834451b121bb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e1298e926acf9c6aae476d80469b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c1d8ecf72f58b4b39896198629e8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7018e33f5616f89c0601e695f2f328424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c1e2121bed6dc5993297163d7746425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd6b231b138ba58ecfc0a633751564426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995542247da486a1893e4de31a46fb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352e26626699bb4cf2ea694b21070dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e790bfb1e08b0e7d1059c8c6d42d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f84ab99974dc97241680b64712fb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b29c3b8b0e2352bbed9010b72de711431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899dbff6d730a0732d56161554a73c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a63532cf3c858662df48f34a8adc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1db5380051cdf463cd2f919db30e1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55a050639beeeae9360386e6070dea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f04004961cae452e0ab709e9c5ade436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb26da4adb3645d34740fab998b2d03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc861d165d48fc6046acfdf4d09a7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42e25d24a6f54b938d9df0bd99c21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa9ac6ad03e649363b296d83732220440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060e9725c2a563022502ce47fc879af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b4db8cd4e22ed31efbed09af9bda1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d971efa683cf76b7f661655155798443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3667bcc28afdfa09b10f00a8d7e4726444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149938a105cd212102317a49391c13c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ef0a0e2d8a43da0dce83e6d156b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9015c00741cbfdf65e17dd7c89921d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984299e7ca62fc0ba60afac09a9447a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebb1ae2e3a7e4109af000c24645c57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2f6fb1b44413413bd9c345b4bd9df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e095e2f236e92fb3d11c1d0defe35e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae05f7d6d1938faed81e3e7f345cb9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036292cfb43c98b71efd3cf6aeec56ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c121749f9580186e74b01a2c563c9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786863fe8ae55df22af055039658ee8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decb7579e1c3158c51c0392bf31f9ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ed4a94bd47e308f4d7d85ede12afc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a71eb10a29ea4214a77bbc5b5e9189458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7e5c963c578b591fd6c4c2c78561459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cc37076239fd88bff686d33d4a2d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a6bfb6781073b631ab1ecbae770cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d88798b758e4951fafe405fa0a11f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274b4e7dc47e1c99ced13796e9e650f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b76545fe86e0bfcacd2856d351ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac2fe24e51e890ecbf329f5812eb4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4541a48e2ebd437a800f01f9ecb804466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5641c022332e53aee79b478350889ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9017a52a275071ba1945a31afec0747468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dc2bb8871ca95c241e9289a9ac916469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c109e16032474b0860a2e82ef49fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e7bcc1f7ee72886743b9bf019c2e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82023828b56fbeb80a806c4dbe0dfcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f03649a18ab99da5a99d2abdef74b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd7084890ce0e1b0199d0cecd3c03f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e47029db17e273a689e459852f095475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41be71e1a59933e8f7d34b9a6f070476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce06a6209512fee7cfa913a0e6d06e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621bca0a7abadf2e333f189aec55898478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cb3a73c80143f18f87590ca479177479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ab6a4b4c72391228362e5505bb6bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f01ca3aaae3367b03008eeaedcff7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d8775561f289ffe16aaea991f5b0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62875e8345e431a628b10574778aa34f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48d936e7242d8e7db30d75707cfa90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de56ec9ca8acdc0093fedd34c959ba3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f360c78ae42dd7545263bc1ff6da56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924249e796825d797ea79030037cbd70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674fdb0d27e67ca56db1e437cca8bbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6774181d2b197aa6205437e158884489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb8cd5e3828f87cf0dbb82ffcc4fd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0aa09e8f53ee7d019171c5408a18c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef836294076301717ef77e2ffd6998fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f03baed23acb5ab74c9fcbbd571e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135774639d0d8107b58fc80243c6724a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859efaf6fb7cc052988f41adcf2422ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878faddfe123975752ff7abcdaee532496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48bbbee09d0e1a63a77bbdefbd758d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d56e0ba4e7f0be2aa8174a0b0b76f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0fbf02e9e56c00941c5e45be8ac48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1078956c4caf2af987aca0017b448b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7092da34dfc43ae24ee76c6803ad45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec86e09be2e5bb4069c9d572913164502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61021e8c9b4d87c075c974a2dc1fe520503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59148c8d9a8d918e9423ad00a0e83f26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775f79f0348a630bb021c510a361ae9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf20c1ce336cdaac91b7b4c95883d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a334b6b2589a849941915f5c6fad9d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fe2277c2708c01a911569be99d4d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7c85abddada42086f773a9179b27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307dec31ca01d8fc84d9c557a5ae07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8d5b8100282a1aef9cbba00e80eec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07348dbf716b2277d6ada65fc6a0504c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b5a343ec4f93616857eaa10bb020513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68b4691cc788fe46b99481c639b1eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeff1530367caffd14591c9805fae1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945253d8e57d041cd7326eb73ad1ec24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313dc3b0a6f75dbc37047a60cfdc5b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811675375576e01429095e0b145545518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01378172539b2948a91276edfaab58db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6135c884058dbcb0e08225cf727af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe2572f6696a7be3a5820091b1f0ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060601edaa63e7303f7af478e08259d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa60580c55035cbe3dfa15046a6ab8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75766e31abd7f22c18e2ea8ecf274c55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdabf61c3cdd16d6353168fe61a33dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f1a0ddef226545d1659cf9624687e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907022fad033fe7f821772f7da2733b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c39ac74b7a4bfac6d2ba6af213cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731ebc67935bfe9b685db1f2607e818529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70a8f45e195b4510895ce3e63f39d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859daad3d574e411e544381ac3be86d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005a7c820bb4bb8aaa4e779038bd1c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e42bdaea632c6dc415a3d8598b72d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b6fd0579cf04cc0ff015ec05b4762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4af675ba2d8a46554e380b6242dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db830ee0efa5fb9e4a30755b7a496ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf42db37783a4d9f609ddc127145e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a096924e80ebfbe94151acfa8d3de92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8c24bb6d92b698c61d39949eb834c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b0001cc6d884d84cd5085845f372d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8be272ef0cae23c2ae1b38b930e5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a8c5e140b9ebcf9629446ef1d53db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35103794535827426743ff21bf2d7ed5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168888fcd367c329ebf40154744d519b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de9cdb7304b1fe4e206895c8398ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4487ba8f5de76fba1c28197cf4708546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a3450a87af209d0daab8ee29d446a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aa31add9499157f0044625abad940548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08516c18da147c886592d679a03b7d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95680aeb479e62533132e9683f122d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90719cd7aa033bca3b70471bc3d0b595551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125bc25c8cbcdafdc88edadbe971eaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8df48ae7c8bc241397fd05395a77f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37634910e33f68f5ca660cc7b5fdf7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c378af9beef5897aee6e91b53877f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4fea0c8250375a8216823bb82559b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef206f4d2e5f1f6db62d4ba14fd9912557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b211b9f28fee0d325b67eb5e71cd17c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ef7f173b0f4358488ac74f612b68c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02605cf59134c734caa5ff675d8f56a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57736d5380daec2682fac8f5fe3150561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c1cb6f2d66f64a28e3e3a8dcdfb90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083dcff5139013affefc986c56710d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5f334a08b1ad9fb0d04ad2aa07315564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a8c39763b95bdf7ccbdb254de2e60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309eb439384c2f02449a4d4036c838c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f77947f55173a671bc0d2eed7d2f9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa4224d8bf267e15bab920b110e69d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dadb1bd80390936dbb39d4bd60ae2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2e7bf30494c5f4b5b25db9e9d6e07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438e85530bb5a61acd97f93f7e4f81d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c24211064a57ca751c2814ac37d074572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41138d19d027c474166687a03d32503573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05c6d09e343b60a431c9ed7e43c15e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7798deebb0c184a4d8fadd3dfceb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1910717bfbfddbff855b513b5aaa6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860bf4c992a8485114d5198dffd4948577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c98d0939678d21af6d6a0704e3ab71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca2e2b9ee60385efc7ee183ccf1af9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13319fd679bf68aadfaabcbb394991f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167b86bb2afabcb268ba38437be2c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b9105cfb752cc3a94f5b228449f14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb1a511a2128346c7146e38f55068c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01582773f54944980f02e5a91a7bb500584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f433de12679c1bfa6c8cd5a8dd6ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83f5aa4adbf93d370439856ccb4765586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a498d90a2696d1b953e8767e43b56a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58954d26c8de6f48413ca3a548f075a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4cc2138dad8c73001657d5d741a0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827121869837a8650d5532671bfedb16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98f18775db46c892d3431dc23df3d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f4ef105574a812fc9f4499b2d3938592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7b10fcacdf40efc6dd53547c90204593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b3135561437d3265a4c8b95189b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0229972dd0ded1c2b5a0034859e59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bacaa6e349fa88814a2920ba11e98c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92072d6a3d177207b754c1d2a3e7acbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793cc8a29df00cc8d88352c760635fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46841e5c1661f610fdda25d86244c54a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d40c424c702ed0d258b168a9cbd3e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84148681fcb3ad4e8ddac57746d372ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ac756d0cb5d69602e0a8fccef2cff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159258b7d461e9b2bab772d3bc925df1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24219d51a32cef5dc2f85220a2d89a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee538cbdc23a8c184e11b7234129f6ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4141802fe71452787e3cfc4f8dec1e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a077e18dac413a0a6eaab81f9e995d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12444040ea0519b81766cae63e57fff3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a39faedbab447f70807163a49741c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b81a298ebda12828b0d44ff71e483610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82b1e464f2c5542ddac2ba17eb9fa0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3125a5541a310809b7b20ace342a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb23cb2b6e43ee90ffce9821502548b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8ced523e3095af47cfcddfd752003614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1a9024393c7da98a8627804b663c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc1183afb32129722873893a0c1d8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dad20f5c45b03427e041c4090becf8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e462b73d18dd0fd2ef0b252af5c9743618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113f42fd76f4f5bd324b6aaf91260a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f446f32a6a27e248a2a9f03e56bb43a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c56e3c0304fd9ce735efa532666c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf1ddbd2d559eae854b99c4b522572622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118e206b3edb9deae5a3fb9e7e92429623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1683797052d111c6236453a3a762f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fe32d04ea84928058eb0d01d45f7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e0fe296ee629b62777f012d9d0512626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3228e4b2f72724e45b6f4a25df784627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156a8466710e7e4237068d99b2dc4a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd7aef283751bf5bd9627df7d5468c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc92e8c2fdfc90e98e4935a582edbfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4746c483841b36527a81d79b3e2167631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31efd5068d0ca6cd760eea9b1d2a38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d1f6083f3f3b784eaab78245a2878633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f23f204463d8f3f5fe4a708e66cab9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3626737dd3308f9393246d665a08e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea38eb103f1f8c86cf3678eb7edc0e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747467e61a9aaff2abc0359c193ae614637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee1daa044585c09b6e7fdcc8b0fed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a489fc740c3437f23229e455e52b6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa219224e5cc7a0261ee16a5c4efa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f8ec1613be5b993a9570b947bc87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb336b2960171b1d275c7cab113938c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7872753c339baf934b3225b4da60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3270bf2a14ec79ca15123c07bcac0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecffb2ba0848da384ef4a19211e9567645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c1781f3a4d2f3d80dbb252efa842646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0d9146940b3072c4dd0c7d378fb1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb51838f82cb446e01c303876b9924648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78da56aba9f1e6834e747e958a92a5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3759ae1d311a67ac81825779fe542650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093488a0f4b28cb2fae4df90587ff582651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786173fdc2a78d95a8aba4819bad0c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563cd2a2f78af2ec852afa12e23f493653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0d64a59600a710701a13370e57da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e3b71aa7a991fdfb3e8c69702143655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743ba4c446898f993c64f5dee3de979656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd1dae213b4ad24bd1b387aa34bf9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b9d0b41553f1165ca02613c571ccc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e67761ba43fdc2aa722c9173ff092a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb8b2f8bbf0bca8e3e7884ea7e9d4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c89c7433d159ddbcc2d948cf0a88d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27706d12c459fb7f5bf6bf8bb2cf2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2bd95109e68b10d937eedd6bc2678663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331813490c5dad52fe60f0a183810ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4b3650f514577242982d3f20b801b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992e49a64d81a3b0e992fadaeb36fbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a180b6a46a5534811ecf981faefd052667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206ea85f8e12acec13fd569e0361b4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e749d9bfe5d534206d952a6784d896669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e12209d311deb66718a2c16c2563a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000adf04536251f0fa5fb98326d2ca7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b6356c8b3974e023cad35a5b061fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f997104d3ad5bda02044e313e1eab7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fdcb12b4844237695c76627ac6d03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4623097a2b4ecb095af36b7215269dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6a4a74a806b91e73b54bee0082dee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd412fe514c511b87a2eb452bdd433677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21d3885cffcf44d67490cabdaa9b23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eca4a06eb1cf724971504032931c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd57e956edc3c8b7195c09714dc918680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775be0000c39a8a18144d3196b859a3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b268db415ca991801a064c9e21a2904682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb79bb163e2b63c5fe4fc82b87280b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e82b8f9710889eee8f0e35b814a52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a78bd0b05bded9d38a2202ba85fd97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3994b1ea96fdb017c76be5640c9be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d64d78c7b5b64d96d2c81bf226701687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae98838aacc3b7fed32b35a91322fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb76ba3caf1a6ef138d684c8ba50d10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14988a148a5cf52f8510827c8422da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db5cc518a19359042a46a5d0957633691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79204cb901a79ff394633ca9452f18f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90640a8bfadc0b95c71648dcac0e14a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e895b4e6368833abef5b23fac42b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec642d2c20e684a20642eba46cc1af6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67abeb699c762cc96cf6f05d5461e7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d5890142730fab2c0c50969c287af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c5aac37c32fb84deabe02c2afb3c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32d3281949dc7e5a996955b86d5a1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafda0d1b9358eafbe4d03f417b1646c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c15ababdfc95499e137f211e10687701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84407b07bddd38bbfe10d6ba13bda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbad2c52ffed1f0fb38a18a18a378de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01d75cd0722aa2e030d95597744bd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e30b88bc2885830ba6753161a59b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e32c3459cc5703879fac14728fa92b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd162fc36ad54f8b9b9599a44358b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22975cb18423e51e5c17aff9c40764e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1cdcb0b04265c9e3208adedeb4bf5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f3579c8a9cb811f861c39c208e48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6011f976d31f5f6b99576f2aac3affb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9b24c0efc270982a1fa0e77a4fdfe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf7dee87667f3ca0b8ac7ce7338a4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2829cbbfdfbd387f73c26d34a3864c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a828ebd4c5b9aa45b80eab8f3f25d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca871b14b552d76bd3b7d949dea0caa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c090d535950c5947b234f4f288596a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770dad95ee8d012b7d5ce2fbd5e404f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74729b6303b2394b92603a83db3f1d18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12875508f2bb550b6dd2f5a562c3a257720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90d41e7eca5824aaa6d3a623f70f51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33ffc6c37cc52adc1cdce238abb47d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf6ecdcde661804decc4c2f558e571723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66ddfaed988a73d75b53108f5f897724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f6b7daaa5f495cca0f25d7f17905c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19d5a5ef22558eac105413cc467f28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30728ba51781cda430b4b4123ff32986727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942f28ef7bc9d3524b61487a6d4b06c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3f423345666072051825d53762c41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fba940d7dda8ca97933255f3a9b888730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e309de51b5c565015e2d5b3ceb7287d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0043aa3c45231355724e816dc36b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567e035560b2af258a11f17cb2d5a85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f1be3f5e5745d829de149c96fd2a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff316ddade5dd31e9bc28de73bdf8b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92437a81280efbd87b0d5314a38d9dfd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b977957fbfd4f7708766a18374e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea262c9a843577e83c23b0f1fdb889738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcfaf86a26a687b38c9f8de4e56b10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4687ebf59207a713100e48d9af215740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e9e89d0b6116afa90aea0dbef34df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77925ea03cbb010a8e40dd134bef8f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6512aae6fa1e71ec9ddbd2086e3fb08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a761d41931cb1751879e0a2fd0505a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5dba0d458ad8065efd98b713ee80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed75690c52964377bf7f26a8b1fe15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b366012c61764f5a2606c006f10d42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe1d64e3cac0254cafc20bb0d20c45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46bb21545cd5323d8d444dd951fdb4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be44c1c3d791bcfe665c9b4a8c70a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb1a821c2edb6e84380561d94f396c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db38ba4dbf190c6520aef0a668966e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250587f8c355e69c38576e83ec1c4888753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd2b38265205b0ad9a9ae23fc7b067754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85280cb7f63a2664957fbc42a9688c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32d0a587f51640cacd0c2d6f72260c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f31588186dd076f51f38ee941e3f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328a713798bad935bc381b27c6446cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52e2710deec1e6446f40e4c40b90fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384c9fff110908a3342877ae31143b3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b0ec19612b8bebf0a7bfa4f6572ac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbe662b32aa2c6de862254163eaf4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c90e663f4507b3a8e0b7d9e29055c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6fb2b5569cdbfa316e74f87fc0b5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c4ee818c64b0ff7f858c9a058e58b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63cf1f7aa901aeff93d3e681e48762766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b41f8a9e079cb9d7ac281b34d8e26767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>