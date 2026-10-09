--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb1906e54bdaf3c6c84547428956331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d40c5214d56940be39bec9c0ca85b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a0cf015890009b799c4f9beaf98293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b76156592cd26d5c2eae89124ad1584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96beb60e70dc107d73fde56d4740dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e1bb7498d0f3f3a4ae43247312c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f2b201ab0395e18e97657def67c0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef88ed1f2ede79b1e9eb259a55a23038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509c734d64fa412aba825c3fb71a4699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682bb1f0d4b7637686c09a4110f9b3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f716ac2d02aa9f319600b6ec52729611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a03b65022124916b81bc3e5e4105f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a636e1203711fc7cd0b653edba9afa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5845546d91b8a359f65e30bd5442bf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d60c5ff92b4376cdef4449f6374af615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97e3277119ad4f0a131e8df311acbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754a7f5f64652e9270ff684b26cd2af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0fe6c2ca7e9618a088afd4f6ac6d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471b931bbb90ce712f106876daf26a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5cfd5e1d633b666860c06d880893220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ce0979ccbcf49649e2b82c30649221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35acb168acbce4cfd6f283d8d1062d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9e4328a3c6bfd6885813a3a43ad3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb6b5048f1b739c8e96073ae244f6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d365c90e7777ad6c4ad579f27a5f91025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb8bb4a6b56f11fa5e07a889c15a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4334706d46d9a256e6fe09e93b3bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4d9e07a8feccbc97d9eee33b9710d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e34d00782cd08035fbeaf40c393ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57533b641fdc63038809524545a1843430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f79c61043459ddc2bf04591871cf6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32349760d38f93c69e5864af90788032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997ef41aa3d21180db89643537cbfa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736357753e4e32568bbd582409d98234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46907e51f049ec4eaa7062b96cb5f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84dbc50af6771caf63de8fedf29d4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889375a3e393f2afeab8a7dcee50c0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcd636010c6c61b6862a07438d9eaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7cbdc6d1630899fa0279892fe470e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960aa27efb873e96dff47723114e2ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50d8f3e7baad8e9760d5c0a9e6a5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ffd27c3469be8bdad7b18c97f12b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd96fbc8468b7f65fca7233593877a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef47f37d9d85c57dd66e5cef6f6ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20e66ddff9afcb42bf25e668c295d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056611d32fac656278bdc17cf6c0b02846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb64f97941a98b6872ca9865fd0f4ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433487d475d5878466a700685fbc952548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12dc90533897784dc7d22d38de4ec449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a83127c64a9f26ccdf7c24450390e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d6f9d344c335ccfc0dda4587e31e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ed327035b4f9e14277d82f7cc347352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f6a6623cc31e9076735bf1be8466053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122e4a07fceec1df147fe611ec6aeb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdd793bc91e5f0612e52a98084d15555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742a19e3d544e1f185225c7bbb05c3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982b0f7955b5bd9406c4080262008a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2031e9dc7046f29fd0cdf46d9157b2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6026a374b59a8a8e4b49dd0e89732b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89233df02e647a7f5f1290978fadc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678dce94c9e8572b537b97ac03892d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9d103c061d192e7ea012b8aa4af5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb6355a484749da2cadff488a0922e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba43e148bd5c779e86c49b51b812564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7f2063d292c42e7e9c704bbb5ca6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449aa5ac403a47cb0cb96c802a9798b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a06b21e0600dcc343c3e0cf770eb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d137dd29b3819bd341c0c0d2c5f18a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c279700b067942e4c6f0e5098654069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a916c597bd0e507d41f5d10f1954470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55329a5e841de3a4c404f805c28251f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb7fb46b978bede0e67c2f4f63854372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac362244b5ea5b15e1b40b2e28d0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f49bcbdce7b38991ca66d046b665074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f92449c8ef2d11676d307c0522f08c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3229221480c778ca4f6b3c29938f2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46966316a28ba26ba5e3a91032507777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b077533ab65382c59ec1facf97b483a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be8c1eac650e6cfb6d0fb403fe67b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc94a7ac2b91b39a5adbaa91029ef180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cbdd4361959d1f23f08238bee91bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae98adbc1eff2e1791f5ad4d1d8c0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecc86e76d34346a4050af61a02cc1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4010b44305069cb11e834e1d1200a2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28c1d5d3a710fe62cf7232a07c3be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5000429461ae1f200e5e1a957aef786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b53f12ce352dfb650a4bb309dfd9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f288177a5ebcbe2d29fcb9b9475388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2917f1f692a5dc62fc9b66e1aa64189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa6016c0e194b6409ec71d16ba7bdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b90141fdfd6ae0edd3a15523752791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b576e0b9f3d1712232d7bedcee0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d36e03b696e8586225ddaf36844f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1096fa2d78a82d2ed76cdaff9e5c2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bd9157eec6c7821ae2eb15af7b5b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b28e809a86e5c78414358b8141a72296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4534990e4fd4c6e8071ac90e93d0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00234ad6bf0a41cb66c58f660a079d2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3be1dc0fd83f1af879206daac4eb0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be286a2683d428709ca3b45e88e7577100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e7e54b14fd1a26b48ca039b60bd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb99c9ce5224d58a5ce8151809d7b4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f3c943f9968cb02c9fc51b860f557103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4722cdfbcd9e0191ed6b49f9bfad645104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda162aabfb508c8cdaa85bff16ed3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519472f69eada7b8809aa9e623d7ff7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063bd0d67df3a6f815dd2e9eef366e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713189ae2623312baa68874537583505108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0febbffce449473bfb0c50380a837d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790257b9f203244401419784e828863f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e3d4c174e092d1062eef456a3b773111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7558fce424118c640b21afc3bc3f52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e132ac43be412c4939aef30ad96ca0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5051d35582d870097f5ffa3c948f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05119c3606eca994cff2135ebcc3d97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4077dc4d0e9a152a7c5dd0c42693e5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049c65c1afabe265e74bd1be22bf7f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c712c89c9075eb906db7bc1e7eabb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4589e22b55914844d61a7fdec1b140119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb200ca7bb8f95200e4ae496fd00e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc9c1dc4776d03417a82d427826366121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc4bc4cfdaa93d6691ee09ca76e1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b569bfe9c1341bcc6684780d3e3c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228b894be986d2c85adeb81d19438c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491b39d9a4694ea6592876b0a6adc19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a8eda0d5e7ef319bf339adbd16662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2b372f9282ec5606fb0e3d26c643e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2043033ed52c18fdacc3e2bf441572128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe59f2374f29a233a64d57cc5c7fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1b50e8b11cbd594b929234384e4bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4b65c5a61bceb19a974e3ba4a12d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de59998e57c22d8cee4a2cf0ae21b16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d94fe835466e9cfedd0e139c567dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc16f7ad5b9822c4337fdc554ac3e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9002cd1b25e401bdbf619e18749b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87935418f52020948bc7058a35709454136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28268473f168ffacd0e1ef52e7769118137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d2c4ebc2971fda22dcc746ca3992138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91699f56c2d822b7e3589370b4a30a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dae9b9ee14256a710ba70e33fc791140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97611f1d5f50675a02eb473397ad3a2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448dfa73f4faad93e97c1bd39d92622142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86a7e7d28d7b6686a90c0ba51fa82a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03175508a04ed71a743bfc29412b3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac92255d9db4abc4f4f4f7a8098b05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be93ff8c01cacadd39b4084352f8b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4da3acb45dc83cfd578c31a8be3f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a90f3037b80cc1ffb5f70a781c4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fe699988db470b18ca17d0d0062c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2bc4d9417576ccbcd73dbe5345bdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec069a3eaa89d00b59b191de07ab5e33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70344b8119f86ea81d3fd2305983a084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cee6d09076af509481d6b25a68aa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b47c8c4edb7de292159ef6be93261154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079fccfc14a52ffe2cb8ee277747df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3d7ea556c476178647fd2a9b47bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07251b510bc948fbc362513af74b56a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee37250c505faf8975cf40875b4a0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433a7d0af1fd356620fc7df52c17c1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7206c59c5e7be65ec256b75de4c0f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2715994324674e8bbf8915b4251c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9149e9cc2541868e6a206876f6187f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52d904b467ad2aad8b2209bc5ac89e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b634261de74648afa05e45717fe041c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c89054843b80f37bb7892f468fcef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36810deffc4241c84b5c65bb3a64ded166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c57f8281b9af043b3cafbed6e0d70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642b1f1932fb452d113d8fca06033b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba1156187171d6b45b06a08f2d87b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ffddfa1fe5f263994e7caf3fb37c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73896cb936d90707b4d82a5d24bfd186171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8100e82403b0a4fac3b7472181bb5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9412c74ea3097e22a93f5af4929af4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024bf9a4143ae504644d491af6ad037174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee742f2754a6249c98a4df1251844c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e655cdcca23afaf165f2eab4a446b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f704c861ee11c5d2b11e1e5e64974d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af298d43228135b48b4027f1ec47306178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2538f6d52d5b0d2855319a30c1f04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50691ba4209607517889a065e9dbbb0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf02b0392f1d61e9ccff61c251f6c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4ff04d877d04419d0f8a7468dc2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baa97437d354a281ac756572da100e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752a3addca614a405dfb203fdb22c29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88fa13db052f46c519581fbadf1fda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4622af71cd168b7a830764b922e81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020c2addfa29ebf5b7ea328b69eee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c459f8b74a0476a858cb7bd341368f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734a0c1fba83dad7678a703a86dee9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1185284a95b2c20589a0bbc41028af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3de63e313deb697614d106f68b21f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b787051b06aa35ac76a38c84cacb55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4350b70f45b7442e3f1e114b41db1c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495067f4535ab2640c510921ea1aedd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac1d9742856394e3ad1b61de59b1d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930181b5ffe3bb2e34ada6d4f0d5eecf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb7ab80cf10ce836ae83091bf9358197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21d8d33c1641be7f24a1fde6d74374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c48327f02edd4ec51345939859ed04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc78ced4d9118c666970664b666dac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84a7998b329cdc482b7baf037e50d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d5980c59b53907b8ad023417de15f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b3937172496eed0c2091bc1583a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68c69000d91245182e480c8cee53c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef357d2e0c44e9bcbd6d7be4e10353205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b528a4bfeddb6067ac02ab1fbae34db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f0d08d557bd9da593cc43e2a441ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb5baa9ada5b34f8d949c78aa76d9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8908dc465a06e4dec890be5af1490209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8eb7d058766330a1ce5129589600f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b744179fb64f1ce8829c7488f7649b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa616e04e5ac917a04fb3a696a1fbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe30d23c37d29a9a1ecd81740c70c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d79d71e36a26cf2267bcf6be80ddbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb371200acaa61e4c36a023bcbb54e20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b894b400750323d4c981316363a30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb9b3aa36299cf075ab1c0d87bb228217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35445a83fa5d566358939df5aae4af5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ec1329c2d84264d04df6a17aa623b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a8eef5cef69bd766f21b12617be3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e09113d1e337c04e0d0a12a941b9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5cbc8bf31f0c0dee81a88865e8b1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3273a87e1f86039f92afd3727ef6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de730b3ed9b4f86d7d63fdb3dd6e71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19688d3ab41079c5f939e850a2b72fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c4514917219405e1039eb9aff4106226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6cba12b96e537f90ffdcf4a316d2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1914c764d83e6b2e2a297d836c692e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ffbe5562b298a8a8ee2df5e882460229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f1b06cfbe8f48ebad71516159865c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52505828f576397a4f03fa1eb06e5b4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ede062bf44f9a1e1c76f707b43b5bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f646076f71e2fdb812b017bfe8bbf0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae26bd29fe11b2584b41d8101259ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef3c8b90339a83566e1dd2c4c9897235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4fdd9e774e3e4e9c32e8914c8cec6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb60ff4de9ec7483dc9d6143c91a54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571575ef1eead66430e454e5db60884a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895520aefe181b7f0458b701191559ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559242c8d58a8adeec20a2b414d421f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97dc6f0e16fbdb1eea2fcd7bd79f44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a29be04d7d3f7467bdbcb4160a0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea0443af89bff08f8ef37d2d95b8e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4817f833e87d9a53c2ca06dfb9cbb07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcf7c39fbfd28550c7bbe0873fc6a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62b079f703ecf3ba070aeb40702e97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1333dffd3ad8dcba96d6fd1f099e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280d0f2a634d0622d7bf388ca3d41d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d65991a245905fc42d0f295490fe2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed78fd292864212e94d276c1af9e72c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a56e6ac122bb629b0e2d191cbaf571251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c1bfd0ebaf5dab324b2736640ac4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f79f2da3cde0dce1e3641952e242fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047280341b229a616609abce29d5cc78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a0ad2e6c5cf005d084c8fa732b9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9321ea570a96f1876604b9df10344256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c873cb7c517472dc3d28b005f5e0f2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc815f07c0128917c2ba7ad440d8b4de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061f115b774bf90dd9639eb158df252259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08136189197dde9a107f9c658d939ba2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e266823eaa3306c731cb224570390261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b178d00bc90578e97758f6dbcbf1206262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a8fe0ab98349077269f70ea51235263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14427d7517ad745a542f0cad0c5863264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baef9b3f7c85019bd4c9f03457916b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25625a0cc27ed4e46abad2a73d27b573266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804987151209eb05840da5bfb2719eb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2032406cb4bdf03a9fe640dde945bcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e1be0036f95aa17612b6bf50e7cee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e76fcb28c22effcb558f1a5ec3e27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408769f1bd3901cbb7da670c7a6eb46b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9425c518bfc5a8167be4cef1090a55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d81d1425ba6dd448bc7ea8f532fa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45f0e96bc76a881d8296973490ab12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2437dd45d59f694f52832723f880e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a2d7b7fecbcddc448f18155575e66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d55a99b9828f5545f9a617cd4c1578277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3fbd9baf95102adc803443208cc29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41799b1625d49af9eee298b96140ce83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678b146a3e87ee7f9eb09b356690c79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8b280b9ca4fbc2cc193ce90c5f7f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51fa8477e662d72aef70ee899a9064282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4420f64dbe324c2c1263c7bccf5ecb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7975990406b09c402e574f3b732a5ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0029208dace072ddebe2f971de20b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898511ee5c44e2226c48f132e924b82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2312872475fe7582fe09af44ef541e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff98e4ecec4bd2b750a3ae6e259b302288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd87670551a8796cca33464aaab3ecc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f83ff7e8493fe6c4457c52314b065290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0d68de7f61bb74b2b53ebc67d580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f8952477018f00f438887582eacfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8f58190ee5f89fe19a3cdf349ef35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4615e38bbbf432510118422abef9dc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5387c41b070fcbc78924454744cf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5f4599c8764b9f334e86492bbd6d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff14ea0c8ec3d1e086153f639ffd0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ed9d169409c83300ff0b52030e658298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736845c20292aa481560475670b87054299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff8a18b216f06a42f9b756766b0af0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72919dc07e9b792c0b845fb5c0e199301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acb44d1075233d7a070767174ec584302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb80b38bb0dd4751368c752427b41f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b38d863c326c7a3a294c959e9caa1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa993b729bbf697cba5e6295fade69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e4f44b6495d6ea0c4aad9c0aa3c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ead84c4531280bb73bc1c6d21ca21a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cfd3447ae892f584a5ecea144adf2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778ceab2aee3945b84d466b729b22c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509e0d1da0b71c4ff5ece0e76bc59b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ac179eccec39a4e82d0c1f6d79fca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e6a7777efd2411a37eb6c3a1c0cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454fd8ce76515f4e471508cd1b6f19a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b4591de4d407ef59dcc7435cc277314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4ac67e6bec8ef46373964123dac98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750599d63af13e6027713dc2bbc83d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ede6ead022a0c5ea9e0da3fa79b8e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0bceb0ad1370a2d1f0c67f74a6e4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932099a89fd59890e3138335f6a9d32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7295267e7e87ea19157d4ab77e7d73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da811966f8656ea8f2ea0688adadae5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c3eb336ab1aa79111ec303f2304fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff052858a38778e4825a8e0ab09390323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7985584cff3004524201526cc0a8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b25ca9a67171bef2ead325a66d51f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788654050e782f336cf8d8a79f639a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f45851f90b47bbd1d001e32f6f7b6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495d7d90ab525646aac987bcc9d4d8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d5d7cb67865bfd8cf3d9380426e04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c2e63249c46a73440e9f7412d87ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea5f0f6ef7e9d89a497ea80f8db9f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec9f43d406abf39c064ca388e44ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab54b7433481851a5fac58190e0d6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee185531bf9d84b1f2f3423944ccb50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6b30522a5bd224fc06f36bcb8ced1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c03d8a6e26e68fc28d97fe7547277336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0213d27427cb33fbf6195eabc38ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcb23cf8408b98dc7999d64746782f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df83614cb16e31ff29dd02bd6c04719339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b14fad7c0e82588a15e7f1bb5a2fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f4c764302f393e168351ae1a9a84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876b953388cb3237287d76dbaeaa49a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7520131de4293c6cd61e2d812ddd87c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb649a5c9c9a31241af0335fd53c38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defa3c0fa53193a6066abbdd787ef8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cce2c2d08578500906f0888c0d4e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67201649bf770aa3d07c5e4f3baafdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e64be29796c8f6c9a384a6d7aca6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579b1162de6af155262e66bda44ef5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8024a4170cf748a5f86688546612350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49340d0f4eb025eb7dc65c1cfb13c2c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea569e5dc45ada47c7ac0174747853352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c936d232d5a72f0d9db914900d59c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98879267a865af25cbb27c2093042770354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215d93aebdc10b96039f6f6dd679e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2da739e9d4f113da5eb617afeea32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a643e5705c213c19fefd4d890cfb07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d512caa89fc9efd679f73b0e4900f9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871519c2eace43a6bbbf95d7b7856048359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8f60ce84a9447266765410f4cf590360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581003d9bc8fc940bee606934c880b25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb905c4389c264bf9a3cb2fcba4762362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b4ee4228bf96850484255d60bed4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34acf81782d2db066a5c2fce0ae29c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acf21a059e887476dea0698578a108365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deb4fcb16215a28c25323fe6f21ffc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a277d8e7865dc8eee1cb467ddc6cea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fc7d598ca61445a444923f23837bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7951012b3ec98f6770131ea98389f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffee0b1882217e45375d695c2e78241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd5a49c64617a73b133b619673718b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740bd7e334613187d5d5e255c5b6af2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c30c9431b3584ccef924396055f42a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c06cae04d9dcde01718db22ea7b72c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d880fa3fa9fd811d915e86b7f491a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cec95781994d8662150b6a17c0ec0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b87ada0680c07abc1645ce160133ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16779c34b82fe5fb2363ac00e1dfb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b448bff91815ba145972b1d6f6a40a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c1fa007a52e8342546ea0fbf7b72c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e95cb5dcff54d77147200e5abf421381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf66cc1f907dd1b8c80a0d016d1e0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca8c064b19bed44acb77eaed05a034383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdabf7f9bf87250308cb8bf57144f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747e5e9dae7d7885834e3d070a652a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd34ea4bfc7cdaf657dc44031aa57b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2cac649611ec042ddf1c4136b12e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3b244510aa9fc3c49d968dab5ca97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e7ec5c86ffe086866124a0a36ecd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217de83c1feaaf578149a9c602439e18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480c78ba7a194bcedb47a7bd46e88ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0309e86e7d407dc5e582ce83a37c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9beed014ad06f8db1277c809e2a04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6489cc0c3ea33a2a3b572b088c142394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c2092bb9885a83fdcf359889b271c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f778e3a2a8f7b25597fc0dd39045396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920673007f66fcf73116e05537f628f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e659132c7e46f39e361fa6f5576ac80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09935a15182fb6c9f29e3c05ae9fd648399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a2e726b940d7c4e4778385f0a4926400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec44a493960f87f1b0720741b15b1d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b95bb267e5cc7bd258d11b5e2ad024402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c898c5c70ad1610888c923f160eb14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adae8933949aea542df9577eb1d68d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c4481b88629462cca96055c33291d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea513e66d29fb71e0f349103d19f87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ff04dafee6fcd9f95fc2bf5c43e8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ae53ad4993c8d3a5075fc7e6ae1ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b8f2b8a64b4f98708f54a091ec3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fa0041fbb03cf630f2b13d73233a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39c013024000e0a17e06591ae1be50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc7b69d8cc4587ef6f04aed1e25b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fda879f564c1bf70515844fe73548d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36401bfab4c399e1a826f0a737a04e87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdfd406b669641774f7a55cbabd2ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff70d2ec31935fad71156e2d1de01a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea9aed0dbb7871d82e8c56c161df73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b79b98b0e4e233a5b4737296483cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e4e62844527dd0037a02499aeaff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301089d89212830071d62cf122d96902420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451ca700fc5c5ff5973f80352d87dac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd5ed6029aec8b46ecb34a793d53bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb0b51ef3e503d5e5c03c379d8b41c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acca90844a0ed0c11afdb816088174424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613532eff36d62a9dc845fac0cc60dbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b50feefb473a31b235ddd73ced6d23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a94f61a1cd09edf0682161fea4480c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7b3b84704fa7832292d439bd14796428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f3d7c11bc0d7547ea7a8dc0163803429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de21d562670122cb97b7d249fbc7aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e0d2ec66d451568e9cf4750c7e04a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615e5c7ae96086aeb7a2d3c96ec974e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1687e8d2508ea9b19db14136fca6c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7af4805950434c2d28b05c61adb89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503cfb2d90149da63dec408c40f588435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390bc3392a3c907292a673f4f5310a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a92355b9d338084d541c913add85e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52657f3095ea2a4132f2b3d6f0c18048438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79852e1946a4825b3acddbd8d2df0f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14aa79802682dc12b404314b9d16f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f7293890627d6e774162a5f2db597441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c91bb0ba0fe8c38498c31db5386319442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b8862644f0227b20b6c3f06f2084a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da44f0b3b3bc31524990f318947b46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6044aaf9a972d330447d48fbb4d6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea5854323bdc1bf44140f37508504a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a970c8403fe2527235b1e25aab1005447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6aec8af9703ec1821c31c1f0c20a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ec766ed09987269f9c64d706eb84a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981192370e01f2a1a37594a4a93ee3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71479ec932e9a218fffe48394044f00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4ba92407b988d618372b3705133da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d82adb9b7e38d0e8ac50fd0ad6fd1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6760b91014f52de7fa4dee524236e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cea2a69ac56928cfacb410931af61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8b84489cad02ab829c934f13e4097456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5e3516d846a7de6281b8b3388bfe1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ec72495ea332b49c458e1f2f6efce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8d66ba3b08adedaf1897c3d7f6f2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde085a3dc54e5862fa1a9ed62f32a88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddb49fce1e6f12235423378e51fe23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44affd029882da3f297422515d45f2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368d42bcf359f9b0179b489e45e5a53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15c87d93d508750468fc0d07baa6fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e63644ad62f85dbe0097d0045d44f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41954c6f14c0601b6f7b2308fc3e3f66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b1d6c344e80972eb9afb13bd47b60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0616780b64a55a65998005af502fbbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816312e674f2451d2a19def170b76c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93458597b3e26b11ea109a80208e0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d544d702e18df3dde3817ccab5f6c71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a20e1af746b2678ca4e098faec6f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000b253380c18be4aae169960cb9716473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948a74d0cca0b8cc6270d3ff392078b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a588161e32132b6a25f55e28e5f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3702d29c0345223ca82442eab52bb94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb38e48e48432d481a856461139cd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a8e6a5fb70a04947bf61b76b59b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd330b5341002f2ba69b03b1cc3d36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0497b7bf96b0139d26f14ea92671453480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4f22a67379697d8589a38e0675b79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5341d5f69421ba765746c0088e6ec6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4c95a404114d619516dc12357e8ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ad7aa01eb071b2cc390f056fd526b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a9b797406058bf42e542781cede53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3feb2e4338ee34898d0a67706652486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feeaa687a19a07dccb9ef4417e4175487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c63c564c412347f98529681674775488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151318ff4ebb775aadaf9805652332d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef73794eabb98a36ea3d5c34cb2cdc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f611915271037b4c9f7c7ed85990ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602a6cd5514da12f12e9a56f0e57056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176d90a187f0af92cddaa9312069072493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f052e5c4b96e002292b337f30a20d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5774c6426b69ac7ce7ee3096847511a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd4c2f37a2bebb1595b54b6155a242496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01525daf97d861f66e0a041247f86acf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8688be8343950ecf99b3a5af49fd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95e1c81842c7e9a60837762f405ada499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f4a34be1f343fdbeefead413a8516500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb710e7d54aeccb8588cfd7ea8a5e9c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc3c290695daea4b2b80d087cd097c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19508327b8ec8954bb378065211b45d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0165777c6729bdab4fa3ef6cae314a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917256b372a166bef64376e9c77dd1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca5b21040d7d86a69ef8e741749a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328394ec3ac846e1182ec758b685b7b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef5c45e294c919b3e616151c26463508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3398a1ed1398d6c2603f0d0ea29c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fe69b90c4426267ed9ec0bd2230d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf3765abe90f43f052b41e03dcc5f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e17dbdce9a25a9cdc14c9603a5bb2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06bddd504a7b338630bee77f9e5c7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585a2a1c4bad65ce28011a025d531f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1626efffa61164acaf9bcb4e7d3bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84f458bcd44c74ca6951aa9fa2de5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d13c2de10da61c89254b1e35042e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd419db8a2741cf93d4ebcbe96b35e78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4aa2bb65fd679a5acaf2dfde32a6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c101633211990fc9a3985d7dd3316520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4284bd82f0cca5c8edd6f88db738909521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389854f4f97494ec8549720e2e8983d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c191c0695efe149ba6bd975b83bf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadca5712c8c7ce327fde14386a374e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2281b73b1cc6277fb441e5ee26d79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f31704ccc8f467f0dcbfa558a0cfc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b604f503ec37f9c04f9b58f80b307527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c78ef938b0f0780c181b1820200c70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230ea44bdd3b26d4d3dd2df33f865c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450ddedc70b68b0794118bee452a304530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a0428ab6244d2b7e3d84f82fd8688531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce8c2a3d2c222b7c1a8b082536a0bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab07259348332559b7bddc6bd759156533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bc0c31c1f9060c9e278b6895af7ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414318d195d107b91b1472ad18a528535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524874f044424a1d5dd4730251825ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def2d25ca495735e08c4ff8abe98927537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcd52816c5e5a238443131b9f285ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7dd094fcc8649fe0e32816da9a3db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e01d5f3447bb5c551d9c8571b30949540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4104c286038dd17257a6302a8168af7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472f3b0196de9e749666f3ab6e507e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413a93db6232cad6a9ba35af0b1dd1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5392700334a97082fcc6f78701a30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2022e1325530d28879818428bb315cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4defc3408b4c336b853817d239b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca71208c66ca37515c52690d4c98c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5891784757ed1476020b9f4c8dde5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6d31146f986529d29c297d7e927e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0452474e7462e5bc83f22528bca46a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbc37e2f4d1544b35a588ea1d05707551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02100eb7a504ad7d01de41907aec206f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c82d3e932374af886ba846856f30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18b584ebc7c11b69436201be40f77c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810d77ce21a2b06e4acd7fc19ad9e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d04883dcd3ed27985ad976454b86a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf143a6a07006012cce49e35d4afcc83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90a02444b7e727e80be9146379f08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1bf5c7bd41098fe5e2e70e5d56f2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f041943d0dbf6d65f7ef0d453e8521560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba360497a003cafd349198c0ad1bd851561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63350275f2f3ec37de76b10f3d8821cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c232f6c6c4aec6a7a2b89255cec9605563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a250562de5ebfcb3c67082d7184e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91eb8b212027be811ff8d753700432565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284aaf23b039eb4abc447e2bb37af06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b99eb535652e1dcc9b79bdd7f18c9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae10ad852767b5181c10f889f18e1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0cfe089d122804a2645b75ae508a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9e95e812824d3dfcbfe29d79f4eb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3341d49a8cf237250d7ffad61c26cd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12727e558a343d3cfcfeb522d874c49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43364d8ab42df070b1e3937fb543fb6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac5097c466c6f27bb37eb4691540ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a3f2f3a4ebbd0758176ada50a7eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e774e4d307837b46ede03adbc8f2f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c8464cfef6d076706ba4b50b3ef8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783c7a9804728de32895e386a282d5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db3f4cfe3a0439ca4bed196ca9a2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b37c28004edecf018996d593453c1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9f4dd944e447c986c90e97e729523581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff21be8bef8b6d7e29a34d452102d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b618f2b6ec55cdef5aad5b8a6a235f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a1f35d42b2cf0668db4a5b9f47ef8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b795e4cf558c1fbcfd1005ea0a508cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799aa106a5fc5b0339cb12402e85a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbd58b7de00598e53f4cc2a97c8061587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6dd67b6f6e29408318ba58894e150588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e7defd7bdc42827732cf9b74faea7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e43b132665fa2e99831d0a0551c2cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447267edbebdac385210eb1c65a2dc39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b17a0726b930ace998ea1bc252fb44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b4183fd5e1babafdc80ff809c8d6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aac2fc34a8193b61ea1d7dd59eb43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5340d3cdaa0b520f2169a39c6e5b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f08f735b7d6a16bc67d77767db33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aa91e6adeb6cb75461352ce06a3b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecc71d130808e531e603e618ed2d79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021a551f1cca2086fbd5a20999dc334599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92197d5e4cc5de5f42e477fcbb1fa87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671056173e1c8eb0a697c6d7917d9fe8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2930d5e50c72ac6c340fdd7a540ad04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cb445b5014dac5ccd5656e5f0d112603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e7336782449bfa6220d0ff5c2eaa9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68598433bdcfe33cae679307d325bccb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df966f72e84bbe0f366fd98d777d72cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac80d7637eda4b981806c27ccc7bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b339912b02d713b7a52bbdd1fe7ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a93a2025e8e86e59a5ddb9dfbbd12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd929e5995fb674634d30c15472e8fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a932b675a926cc1b51006c6b06fd4a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e23960d11b7c58c0e120b1be91a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2dedd9ea8a0e491b88f8d609d6ba1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b031a4f209df588c0a39bd23661bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228f4b2d44803bb372f84d705e1ce12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c83d26ffb5cbe5befd9a7fa8afd980616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f90a85d7e6bb2bdd98b9dcce0cb2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914397d058514bfc496c022874fcede618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834af2cce3cf5202019f4c3c982e52d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2822b43eb872f2d5dad82a497dad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9ea277a63db15a1c02863cc0779ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765f095c2515bc8ed254b2c23af402b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bb1d41cbb477a822f20a4cb36c958623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd2e313d6b4393ac4e30bf470ea589624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b767927e57a5bf820941fe77a7edc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ff27d5693fad8fe7492b76b4add5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e5f93d0524d3dc60bd2673f10d6f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10786b39c8156527177566c9ce4d9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6620696f02e2b58bb31e60d6be43e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f09a9ff289ea515614c6bc39c68ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d19b91a8a9656039bdaabeaf524936631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d98e39fb971000fcbff6720f7e528632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0ec4a758b097e4ff77f4d8019dd4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b439f66a01ddd44e4b81223974a3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09856995d80626e4db6474743994b1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474959e5834eb060c32657fa748314f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f2a6f24b8bdd675779de3f460228a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd1cc5613674b84477d151a890e9b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac02473b86864de21c5dfdb0464e1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455915142ea88562d4515ae44c035873640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4bf1067cd472bee831d91f54ee235641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea558ce785361f5b56f530d7bb716b8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216501d524b4ad6d8fe65f5daf23874643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17683850c54ac524e41f11b2770c99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda38e2abc3bfb0429cf55657fac2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74afb1a70a7823a3c14dc6623dab8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac758e44bb954100ff61e17856f59bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095bfa886de6b51c0db2b4b1d89da04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26bc4812a1a25979a26a4cc87b1338649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27b485b0523db5ce31624078338862650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adf32925d12aac3081ff932f4ec588651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f1f63801b22e457915e32599dd3e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d8b6137c0f89a8b4c9dc7c3757966653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af19c1597385e4f5483d8d0dede557654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e1df7287fde3c9ba68ab21d1cff3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc86ee29f6449b4b52da6581ea70a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d9a55c2e7fe8a4ff342d66a16fecd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89209c9c4bf1c34b8cf16754bd8899a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea8fe0f0033840f8391f9406d6b0f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87939e416301971f036ca8526aa9a8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe1ca18cfba53a73c8df7f6f30aa73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc6d02942ab8e50a311765cfb0a702662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dfe0428a3751464813336dd89038c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98143f6a730e85d8aa385448ab07b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d000e70ee29475e6222e7b2e61d6c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90907011ecce414eed3adb5d2f0bf47f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b865b1ffc56f27f1021e4e81bd65f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39648ee4da1a1c3673008361cc13892e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdad01bb3f2e0048f67eb181ee3d182669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab667a707414342004ca166055866b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da3403fd29a610c8bafbf26c083e67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e84edb34e1f908476a177b7ce9c04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db730c0a2641e4201eacc31fee2d3103673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2f350047079cb76fd3d313928a202674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ebd6fb64be4e3e3ddeea7b573a9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff35a84509fdcd340ee4d213b7854b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225499d22904974e2af5af51d4dbd86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdac391391eb1bb66459618651c05a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc74f7353d50b2e9b83694e984c0f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a7e21c0fb0cd1e9e614423ff0226d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101bff4840671dc64a481cbf5eb8e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcae1faabc71957236579efaf97d21e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c702ebb14cda31480e61815f240103683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c40739a9d11d0ada410d7db07dce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03692627938933ef5af1682faf521231685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0157af1f5f9908f052f76358cdfdc95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c139fda7b7f57f7abf82cda4a49e83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a6853b1bf88ee3bea3264e2cab297688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8275960abe567c094fa1db4e11f81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c475d731fc6265d780915aab599529690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa250cc622b6e437e84be382a1df70a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c2778494456fc4becdf85eae1501a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4b1849baf67d8e19305f58567ae68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d3c7e5bb2e0b98e8cee347233932694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89583cb65ed86cb193b30583ef319dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b83e71dc4f45b2a76197bf337398f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc5fbf684c5ca4f81e95810dc62db7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd082ef66dd3b48c456e6594533d035698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9ef54933ee961e30b4a9056120d3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985325dfbf77df0add1becbf2ec0d6c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3750246d035b6ce262d1267c5539383701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9384a9361a9414a6ad2a836ef25c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d8d58d6e6118ea2febf703b302129703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37a9d90bfb5c7c8f79197ca0f00991704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d80acd9967466bf6d85f6984c5627705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a78bc0890d1107ff343bd55524a0cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d8f320bbac1d520f483ad1bd52830707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd793e1a2ac51481e40101dce2eb475708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0310c9fabafb41216916b5a9a9f7f51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9b1b9e8a196d6780e370d2d47ec3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa70d32f200631bec0c516fa10aaa1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaeaa24441443ef19163f4da93dfec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d4ba85835744d195464ce79383300713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a1360f73c8c0ea9fb4e9389fcd4b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8399b26345880dce44c22d409ced8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2e544a46291bace17ee05915bf2aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1569156e965c31425009a627abd73d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be197f25be9a6f2aa39ee8821c3192718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffddcd2a49123445dd9cfe082c51d0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e71f82fc1eb2b906e6f66929859b4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e37545d2937065025876b9877e896721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c14419bfe0788964b83e862d83adcc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5cae52403cf2fa885a9f88b7c1ddc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e790d83a50cfa2dfab91723a48d6f4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bda063ea21ec0165ff11fe96331e7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fcf4b33964f1cf51e7aae3d908724726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391b108652294283ba3a5e6c275d60c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8f5cba203af8881b4963f35fe93ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f4b0b38bf06e872a96ef5aa6a716d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a80201faf095f2c96170613f1bfea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95230508e71fca564a9a4e585521b099731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd1b02b44047000b414917a229ff5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494460cab8fb95e7413151e47086bebe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b90333233c70f587b8693b9ec5cc9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884544af624ea6dab808c182d9407be4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe776f106b3880412cb05d11211e0bf9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f475349e8166847547f7193ed58a056737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1638fd8f3b0476670811c15ebe4f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea49ea822513941d7519f73f850f78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acf45b632718e3a0d57b1f32059130740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e962a68cf8dd18cc8142529a3b53bcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270677cfb03cedf01160d8f39a46721c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1724805f330d01bd57cb17e9c14e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277643fee7dcea5db0cb2d288f7acde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320363d73ebbf7f98a537581110dee0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfdfc24d7cc33e47aa9b0dcdfd4616746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e315a1670d4b29ef93696a9fbd2f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bcf2c922e11f894c1132366d9e88c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd222ae1dbefd55d6780799923d4d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc63f4f8e423678eea744a2434c05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415500a916893dfae592e045631a22c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60bfded72cab2ceabf20f2ea1615b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9308a926333d8b5709c45fe4aa36888753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa11579428362f21a73e1d3ebb91e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dd19ddf4384d12584d7d8b832cff7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00192ddb604dc3bc7b13b40c39bddd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906606adc1ba20b3b4d52a8749d2cec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2c97ddcac83de04c65c9fe70dcca4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167f2392729872fd381c52ba0548751759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2e7676dafeaa68b01807cb841bab6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80de80af1c6cc80a432935ef004714761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe67b109abd0226dc9236202c6bfddf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717354eb790cabd14a213ca975e23d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450d5cc7aebeb3b75aeab9f78772e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd8abe2c6d98d4ab99f3e54adb2680765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259e9bff44a04b7c873235c5ca931fa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745837f2b2c9461efa9cb5cbec90cd5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b1dadd0fddabc3778993c2f6e4b6c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ce2056669048cbd14439bd3c50e13769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f896fe18367f5d042556e0a1afb219770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09510dfb8bbba8ee19b51acd4e07857f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e168aa53ba9a5a33eca1dbedf6a98a2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac5e68e1c7426e1570a10a619cf0a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d573d67167e8c8d2b22783c01c8671774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38447e1636ecf89b8276f51ebf141233775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1594c4c24e5b3fb065329a9dd872d9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc211cedaa4128535efda4db250edb0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d9eb02ab771343cd6e404f3edf69a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d40c558ba51955771c804d778bb8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020d8f66e688bbf33514411be60c9a9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea63ad35b1c8fccb0cc4a664fbc021781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83133edbe95ad13af36cd5ac5bbb53a4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fdae743c714eda95dad7bbdeb965a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9112226cc0e0e96786724bdb0aedab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ace70184430a9df6ab538df0566571785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0d366737c1129138900f76c7439e5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf22660360bc8f23c531cd89635a503787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722df61c6a2a164b03872b64e8c1056788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b5ba0a9e7347e9cd9aad1b38e1dc4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e253525b10fbf02c29b85be789d9c45790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af095c8cdd78bd5be9bcab6d8423139791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f92a682c4e7c431481a64122dda01792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a49ead4d1169e19a8026629232c8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67770150be0ab7f35e550d46eea46047794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebdb22494e24a6af7eb44913ae9d9b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a67df4d7957fcccc3ecc627579562b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2364b27844e1542701588e7c9b28a58797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b567f9bf3f859108120863c9071c3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd60b4bd89f36612638f603dcc1d6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55321242d442a653a6f90c16d02c0b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10359333afd311ec0a09c7c172d8d906801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1ba1c9d0822973965c11b9995b1c2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0d9fccd49eb2124a143fd44ab6c6b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf5dda85b57a4167cd664407d4ae7d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc5c78792f37eb8792673c86186232805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd6d60eeadee2b4c2d01f26f38d60b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4816500eda7b5072431521142333e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60832c921113fedfb28ba8653d66af808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad16113ee0c41aca9090bd55e2930b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07d5f0051e9899659e7841b5f3581c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86483ecd8d268b7021660ecccff914811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3397d9cfd58b197c34f98d1572daa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc072f31b5c0d098a1c9f1220ddf54a6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3876a14590b5933f8d1c60ca3d2cd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15877d6ed0adfe883e83a05493838815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2cece3098a49ddef4441cc61dba4b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca810faadec2d71a29915a567c38d2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3c22f8c283bfb004beca0b01ece51818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662215e0a886fbf0b9c3f7d467d6594819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3847e94824de325054076a90af9c1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d089c31e31390931183eddf00eb634821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427a74be1945eee9e6261f6c4e857141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a077440190e22f713c1c5d1504c3d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cdd9e29f5a5698e015552e16bdfeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a728574ac55d68ace83143efa699a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c002d7de22d1d83ca9816e29a51ec05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a3f2a79b319a0447331ce98d48b356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cd4767cadd2ad5128ec8889895fc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63c39a1fa32892c796bdf2e94414cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a926fa7e5cf8a876b533111e49bf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41080d346df07c45de3268186a89b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f828f5875ed310853de100508d407611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409419ceec4f1b0740706bac04967be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0853fc776c52c015810b24f13e1d9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2ac47663c3d0652b8b44179c94b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c79aabe69550aa9b90c5684ab4554015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab7defa74ee55da7155d8600af247c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b1d60f3e208f08f912177644452ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0384fe54f99a223135692a94ad40f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2edc280934ad30362013294dbf4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee3518446aed2840e35eaf9f58313b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f47c66ffd9198158971e7b2c0ee6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2619a346bfdabae62a954cdbc367c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50ef5e04d42bbd20948be61a5a5cf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a882e212729bc2f7cf31f4df0ee2ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b931075d571d2e3497c280cea762525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec773c279d1ec4bffd829aa0f49482f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635cdb64f79eb063479b39961f9c2a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171a1398b2566126229f22d6b7117fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fde39723f00087a028d61bbca5067a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fdc77a96604c24c936086557e4bac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724e8455ad79926b94e0009a7ca5c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16783d8654d84e34f58eafb5db401432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc6cb121a00d90e870dd432c83f0f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49612488448e06d4c0edd251777a719c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d7e111b94e37648a2140dc6b1f78735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c5616173b9c2204efbcecdb36cc2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e356b0e11d96a1952b2b545a386cd4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46108a0b312123c8bd194459ad72d03638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cbc40c5a3ab7260f3b802856af35d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf760f5859d65912e5841dc446bd83d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b074895b3c7d7bc1a956326dbf9e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6541cd0184c8d225f23f24483e80742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4dcc8f3c9321c6eb70ef810a21b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc10ef5425b6d03e1f8398496d195c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee2b92250b84214ba029db7b09a2cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb3b2b3ebcd9b74070c027422afffa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b2ae0439d0c798f746dfd9a7fecf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ccbdeab6f974d20f44e634f1f7e6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da197f5bbd9c056e6a3a4da2cf97249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e80e60f71915c9a36a394215607750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b37e9da5caa21104152e07de800bbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde9e9546c9c58d678b9cb67cfd32652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100def1ea32eecef9a24cc1be8bb0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e15a524d8974fac64f8c481daef23354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f57de87162649d51fa0c7176a9d4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b7186b5b6ff9d9be0ebb5e5b4569756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c2c872aac6ae4195ac917124a3d0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77dd60fff26629ae0d891b0641f7fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0ee0bf44cc16039e386b9e9a1b8a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfbb7bfa7d8f283dfe02d212df5a3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f362d3ae06a2f3984e3ada7ff00ed261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd0c153cc87e5e2685044b4a1d01f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e3830c1417954fa5fac523483e63a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcc5592af34763db14d59ae817281b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f913f147171a38515b218bda81102165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493717897105cc3dbe5c7c159a99ad066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c20c47da4073d384143e4b752eee167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a55c71a53decfe2f6da6d39f105b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0ea5b4fc1f8d984f1dae46591078769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328929570a7fd6a25f4c2ac66e584e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa602615b675b7f6641e20ac9c8a66771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36f21bff5f485a1f742978d7dcd2c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9113d695233bd67ecfdd0416bb8a5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bab3386724123cd7e786d0afd45f9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd60aaa3fa88a360a20746b579fa2be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11719935a765ccd9a65613cd23259276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fb0b7ef1ae80ee2e2ba58b33eff5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c17d569aeb4659885eba2fcaa44aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557feedcdebf886f9c7e17c0640cf4ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2e6aa67908f8c6f1d435970dee43b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09642216b1c9ecc710ca79fe77939a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8d79a94e11ac52ceae5a110d7bc4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d7d07f4a3dd377999a8cb0ad7bf7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94574f523ebc5370566a8c21201ef4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844dbcb3fe2da6a8a801f6507d3a03285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac6af49aff5047f88642538b00597386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cf2319c9042144dc05305cb8460c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e98c93d7e508f02edb653f1c9fc9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67065e1aa564a1291a25a92cd82d1d1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb35d8b023f54319865ac7956d55ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba69bf9b1d52b39e36a21a8037be2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ab479769781edf6f086ab29d4f90092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834e526738aedc01cf8c68701fee5f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea550ba8ca63025b3a68697b71d9c3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a806b7420e0e50c4ba403650b53eee195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7739aafe00de9b277cc2d69d85c4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315ea24c2dfa07bc971f03ec263e82a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1c86ffafebb0f21c73ea296b59b2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755719aefc20ea27e03402ac2689ff7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc13dda0c8eac439f3007202c4942100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782cb296c94a4abc163b29e7d9a6aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef5412342dade658cf2a6a8adbe757102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a19bb4015eec7f623485096f0d6d6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24e5e1a4059a64eb71aa9224420be8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352af2393b6867dda939e1613e8a9824105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5222d9eac2716b179678fa453f3e80c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55372ef6e653a6ecb596def7d49a80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec62d447df5cbcdd6a87d33a025cce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e3d6735b52ac6a61d16a87d1d779f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061828745b8d4b21240bc28152416f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589172345899ed982e713604a55d8e76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af84b397ac8c1b94c7a9e48bbd7fac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df1b174092d50f5d65ea51eb500754113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83dcbd015fd0d7579d78f46d29730114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d9b62e263d4db53246c9b4cba265115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e917dd428aa7893ec7b5a84ceca7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3da0fa38e34d202d10a7b44783d49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfbdcf45f403b9b6670a0a30e7b1ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898457973ccaa7eb039e5d1591532bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453d6542535bff091cc956cd2e4736d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c96c7d62e9ed4c23007b3fd4a25ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c1bb288ac4d35ccae1f6d315b5f33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe837c1e965d07a1ea44a5e38ac73be9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a53cb1c687eb916ee75778655aab64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0586909c8f664032506c5d0f72eab7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d3ccf1802acdbd9bff665d33c9ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aef29e01b75f0a26a65db5ab27cb91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4962df6126ef17ecb00a26a792fad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88605cd424a8c6c01a6ddb90e4e7d706129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38d6797e1b52edece86451edea9d54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d38a0eba36c44a58ba41c170e665e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276068f27df61b101c7ba837a215e11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5551fa9f87d459b1b07e6275c21ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61dfd71af087184e5bef65cab4aeeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906605d9d74c3a07799a0a06ff1c1668135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0187cb3c736045dbd91ff781b855e72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925347caba9664dfb2dbdfb1ba48084137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb5377f7712ec785c016c0e35ac86f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31daa889bee36171c0a8168705e58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015078226e8ca55024d74434889a817140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3e3f696cfb25c6ac14af7d2930d02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bd5acb48e4881179920ca8e101231142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98677901e220358ed69ffe9e2b0ab23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235e9afa82be2e0327cedd922645efb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8cd0ee50eb6035bc8685337e8e766145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c0e48d478de63b3fb6a44dd8468bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58035fe6d6edb3eeba12d09734c6b864147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a75cbcd95c33bf460458950060b7b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e03ea51ea2d5ea5f8008e1e7cddc22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b647a028a3ed310a8da1cb6efcf6812150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41eec141ccd12274614c8591bd06fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eeec667a57880eea790ca9c7f9724152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ebbd6b1b523ff039f02f962da9801153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae3ac6a450bbdb5a63a6e16276e170154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f75faf48c0424a1eac5420bae1e52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2cb5b41dfc88aa55fecf4bfb7f59d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1ce3b75313fcbb1cbfabeb3b76119157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e91a2499b247c03ce22f60298ca401158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d711b21e3b4b3c6df59f5ab2634748159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db8b726233e327064d268a94ff81f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d427afe39f2ce55806a83fed481dbf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2808ef6c9f2e3627758b9678afd4bec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e45ee6ae751c2946810c908baf5a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7caf46307fa4dc6bc4b4c6df2412ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4a40e70c9189c50e53ff3ed6bf57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39263b878748f15b541c6c809d51b237166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9bc354d2563cfd747d95e331e1f5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d6fb923776f5e8794e3a4061ebf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb28cc2f555218679871284e71a34e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae61bc299dd03fed56c0c4ba1c64f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bdf5a550c3fed97c29c37d1da5e9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e83e727139fd96128c3a288b364dd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213bae53eee1511828feeed5718a09c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc69ea39ffadad980378b3db202044174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49496967120c32c684a6d030cd5d87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea79b9bb051dda4bff49bd7bf06a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f629a42b909fdfe31c3ec5962c5b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bc8518f3db9eca7e1705b0106d3d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ecf046977ac772c7552f5056610f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928a74b6a2fd22fa2129912aaba4290180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900af465794bca2f7b8e9b8ba4e35a53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ae74052aa278b58c25f1706e0b04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e2731fc19b63dd6785c4b7b8eb7e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b010a79fe10e0ffd3801c32c4fe10a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b283246af5ba66c18a1afdba650f863185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440380f71acda77a295a864744af2ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ba75698df972383ad3f89efcbf73e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9c3b4c5472f8011627fd10ceea357188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20ef3c889e9eb9958a60476b75fafb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a456f9593d2ef57f0c269323032e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46dfe79257b961e78b61cd4c2542ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7bbcf4d44c6a4cb3918b02b3d942b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a16320fc934d4ff94e67ac920db782193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f0c9e8d3b4f626b3b07465b2c8cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8b66c26e2b07bd3b0bf6b3b9dddb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440c77dfdb65107f2ad77d8be101fb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a7608ceac429a55471850e03e4f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd722e257bd7d3230d30cf3c4be4040198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e8908f60a443e1d721f2253302bcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd10c4bcd25f721b175fd5943669d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ecb60629355e3a0a72837448a786201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983abfcd34ccb69280b8abeaa0a2c5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4efbe6ba79d7cfbf989892940717b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5855be0b03f9bfeba106fa987f868204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016182de99ef5de3009236283c7240e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f206e0202be74a224b9943eaeee1195206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8cf6a93d7102a5d861208df71be5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc5d06ee7f55a5d01dac9220e02b07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b6330c93453dc725070fbb35182a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be940bfc685f9f16709b447b71fdf09c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b563d9c5853e0c16dff5001658dd8ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c3cc430df1ce390b6ab44938f362212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fe7fac1ef2b5456009a31efa7a9cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf0798c9923303e74351e0e3e3541214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ff0216b74b3ff17a8dbcc438a017b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c67672a9b31b7f8056486c410c2c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb31b7777f43125f28f9f65e759bb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96435005b82021e508fc9529049e3d3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a773d5a7565991f547db57d7494398219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f87ff33c379db3cfc8e779fd3ee022220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5840b22eee8067ed85c1980d9d0a86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426fa2659e746a681b34895f3447327222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21708ad778db4de364854f3cedc030f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4d85176d7728b1e87e3f71067bc68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910201dcd221b011d63f164ea1e79a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e39eedda37d58ff7ae07ba84f03bca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b5ee15c95390f46dddb55b700b683227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbba60c5610c5d73414c5b66cf629a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520f5ae1ad32a84e980e66f244f6e7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7564a581e58188dce857cc063e075d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dab39b10cd71270930637d3ac232a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e9101b6b0acc4a4e54261dca4464232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09382545017fe5feff0ffc9a94d3b2bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e907b19c1b8f5de7480f04a996fbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101654f03c7dc340ae14411a40197d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd7500227a9e991319a3d9dc403acc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86e45b30c97d48eca273a3229d6b8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edda5b6519b81b8897277300ac2e4a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185a468dee4f1e5fd1deabfa26b0ffd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31bb4e0d3a4f400683c1dead4a2c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04915689231da5007c13f6f67d3925241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa52f26869c0009d953a4a7c5f209fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b96531c7bea2d24f7bd5bdc184ed6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c9f037d7e7cad17510eb46732f8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4209e5740f936d8d82eea1f8ae80a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669d195a73641e63f8ab02e54d700ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6cc6714566d9570f58ed5274d874c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02156fb7cc24ab640ae6189cf509b26b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d10bc51d26a5c2b01ce5eb439ca7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930de245e7d6fb0f674107c99b62fb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e8c3280cfc78e8beac552dcc642b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98a33ea9c2b7fd1db42e96868385cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a156f71e7981f3aa4b6b723247856253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088e6e34a62fda984d9f96ac52a2ae3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c610d396bbf89b2afacf443ba9a7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04066e5bcaf99e3844b32bbab0ea839256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dc3472604ea8f24fa58b31d74e56e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9fcd35366f04ae1d12db2bc6265cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cd6c0ffb14cd136f9915b4aa5a3ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c6f2e1e33641cc662cd401beecc33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1739dfb4ffa01f16b9bf91fc0494b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb9450509d340fbf11c833d630ecca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99c032c5cede8651caaf02b77e05d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087219a0991811f96eca97f0c4d0e1dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d98d065887bdca9ac6858a99f7f11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd5141a64bc7a50f97283036e0d574266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e82e3e02da6de057d625d50f22d719267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef0319b75fa4a2c66020ce3116647268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5ec14579072a4ebed0d46687e2abe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ed32984827f4dc42f2c23ab0de693270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e58c39a7916021154a691a82cf45c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df37f5bf075bb1c24c230be55f4505272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc469c2874464a217b78ecc451edfcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a2c9accb9c08c194c2d2a43a29f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a9ecf9bdb02a350c3e699414489d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d027796f1db8ea233c0a2fca7440ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2510f62968475a2da9649e3aa9338277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72f9dabbb0fa026be048c7109a9a6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37a5228c3e434aeb7a7ef6edfe16a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1d85e5d2653e79551269159cd6f47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33341cb1f2e18293c634348aaa1e49f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48c6ec5d3894a9b75427476efd08ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f3639807f7098f7e041c37fa1e058283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e04b650a6ad5db2963a8740127d023284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdcf304821730e48de846ef81fa15e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ab9e08567c1fcdae2820fda1d3e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a07676a5def23f8e743de536a7f2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f82c5bf27cb384c00685eece738c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60546d4362c0419f6d2f7ff3f3b8378289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d2086333baabb04e463c46c6db15a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120e6ef8153324c948fbba520e6298a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36488aa7b6174456c5176bf41b6728292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060ee94936822859d727723c47b8e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c47c846ea4cc5324afab5849a176c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3ae7b7cf073605b371d817eb497b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb2a237b0d90c1c3649af51ac246f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd9a800d0c2e263ec928f5fd528e9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3a46be49d0559d93ade61dce7c062298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91fae177986f88940c91d63ccc752a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b366864c7b8e5a2482a6773af9580b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516df36891006aaef9288ea078ac7a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0970d2f0f56ecf7cdd9b1adde6867302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f41025e1580a17ad1dbbb8a8c886a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb8584157f30510085701c2bdd4a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e89b967ab108f2d76cabe8d419ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024e8f428e554e85c8226bba804776c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b5e8150e2b894714d69ecc353474c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c55cf544a111ba8590274b86ce1a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecf83b1b6f76e71b0d6d2d40da1ba8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397351babaded60396287ad8e161efc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88d4c3aea745156bb3705753d4de32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b69686216304f895cbeff667e73b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62623c312cf9ba7bc9f8d9c189369b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3baca1eb45b19ff384ff24e11daff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac1cae3f37e583f8a59df5ef1df411315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b15c5ea1aa318ad3f337ef1e0499316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c20d65a0b3534ad0ac6a37ea8312a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6924b391a2cd314797eeb8af6460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80acf6eb950546e98653779834a5d30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9926acc929b44ea12a45a9ebbb9dae2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b9b8c5223b4add6a9af81f5a39256321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d46bc51af71e43e7bbc044a8b4858322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582cf8b5e8dffd5e03d6c0c0fca8a1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e0602f0b181b224aa08ea7f49ce7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e86fa39762014b8932e24fa8459cfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b356ac9bb60117fd842683f589ccb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568e7cb72b57ffb44948b5133f54e75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207c2a1cfd853d7ed1e84e1791977c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29983ed11f48bbf6a5f13f8092748d1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919cc897072174a0226422872259a7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f5e16ea7c7d44293dafcdcf0b5bc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e701360fbef54494c53e1df25b48d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2461f6045db53f9bbb60a4a2df4808c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2c88e711b7e025f45c4bbe2b2688e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b943f5bdd13fdb73fb5c9db07ac05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43240fbf5c17eb5dba75afbe28c9de0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416a80bfb3f7625f0a3e21b2cdfa391337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128ca5a45539f695347eccd981b8d2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ce7c1cb763dcd3006ef18dbbc5c5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c0892b83747c89094b8164fd7208c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9e7fc8ca3018017e81506225ecc94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c882668b1d8c1304dc705b34ad4cd83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a55f2f737d5c079f20f703e063d18d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e0fccab8d6bb852092df555c0123344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622138e349b401e08f40d5e2767c4265345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de925b338284407bf6ad1ef33fdccacb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461929ea0a23a6e89c7ed314c0c0a26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720132d9cb063231a39f34db4e73df5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a980cfe9409d578bc595b0f3c79925349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dcf8371f9a702906e32895d421977350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451255c6a603516ceded6297761cc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f9bc12e53514b06b2fddaabe72776352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a933d95888e8b0453391f74175198353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4e1445ab09ea18506f034e2b91a32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d90df641282fea9f2c5d0f7fde16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e06fdb071274ea4b8ebd657ba58b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc697484db532590fa29cc6652efe71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a6ad62dbd14dc2a2e026ffd1ba94c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026fdbaf93d5f3647b2d9c048456fcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4660c3d9e85d65ec56851d46e6731d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d229bc50d7af4d15ce4c0bcaa8a6cdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbcf1d2a9e54fb24a5f1c7daf3ce7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9302c73bd857d6d499004556bf563c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a1c6faa0a24d608f7ea98caecb2b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dba6a1c615af145e809efc2a672551365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860392ea9565b160e5009050396098cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a37947516cda5de807f0c666cd6174367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5910b411fcf26155248da675bcd4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ead575efbedfa03d171da603c034f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab702fea9b891461dd5d31111d791cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f127e4ec593c0d7b5762f57037c31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ef461be3c679557b2319eed8aad76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4026afd5d06f17d8549d00ff66d10d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e6e43d119dbf6ee59bc9bf48917e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab36d1e25a2abdedfa61fad0f0786dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f082ae38cc411117fd213a8ed3df18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe632293101726f267e58529c9295e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed48a10c1b07fdeb54a21be664a762378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ca606c7d835e4529de9494689e4cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24b5083948332525627275558a1bed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704035988f8343fcd6e776c9221b4e45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e8836650a1bcf9069329edaa98d41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f095327b6b9cbc81a4f82e81eaad6c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e40654d9fc0e6efd92b9a2ccc1d22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aab93cfb89910924281054535fd9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95703ca1d4a5d9610898d29d4d6c49b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3496cd66dbf3ff1fe193ce84dd45267387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352ca08570b8882609ddef444d77672388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e74580c015164b2d391756c835018389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c80370724072a0f6d7279ec2d206f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd578bd4c6042c4e67768d6cd382081391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3a2df29ba50460291f4dde9ffe433392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ea75e50be04df491fa9ab6db76104393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e2409b0c2b51880438eb08883611f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b46119bad83ffb1146b4fb59d7165e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc3c595610cc88dc052ef72ec35a57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710d2529671853aa800dfba27c801ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1e89331f40eeb32d35a837ccb9ee7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82465e5391b53d88d879d96b938958d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eced92081af8881d236caf55f696a57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98c7f32c5177c50587b2e242dd9e9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e22691916bbe863823bd14a03d4ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ccc4342288665873b260681e6a13e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba243b539729f4722e63668213046a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821330b1c9360e4fb76878ee00a8fb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486accb92e221f4aeb580b450d21328406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611e31071e17465dd4ab2f97185ed4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51276a6aa6ad1479a0c0b13fe59caae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431ad4068b717e950621157a044ceaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c599914d2271849555c957871b80a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8764c743485de8f2787612db8b6ef83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5bcd9542238a95cb92a92c5698774412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cb79a76d8ce96b901adeaacc58ac9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6f025b511eaeafb27f1e23ed1c47c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db428256e1522a26868925f24ff24cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750742a2c92b4381d3cab932d122a0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09e052960452948117a12d473f1dc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c915e84452211e3deaf7b0dfe270f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2733b96a63cb7cdda6229de418e00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba3b85abdf4ff8605869b7a31b3c3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cf08c2981f13882f274ee2da035dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e77acbeee303c742d891bfcbdb05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779230005338ea1f5f472dbf5672013423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc815b3f67d9fcc9fc890d1a8ea73fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5267d5287d193fe7595c2140b842b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c77d7f212d6c8c3b8a0a5dbcf6a0a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52438efa0925895c7a303ea0bb92ef15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c951fa4ff900e15b182550cb747475428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34b25772ba460245ba85efd2806214429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f380c2de6a9f3e182dd0594fc14b999430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe4f992209a913c6dd037446912bba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcdf2d8cdfe8b46169307b60dd1a1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c8666b7efea5b8ec417f5a44898b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c667ba104d8b2452b05617e47c68a9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5398539044d724d622babd22413b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00191e746499df14de0e4b8a124c7456436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481c7545bd9f2b2743df4b77417bef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ad0393b30d79685b61c3fa9bd2de3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c750be01f7854851735a62fae6a02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38066aa639a6cfd0cb2731c95f357c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e476521a08d1626965c52250a8cc4fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff35d8fa9963242b6b933c9737492c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73e2dc02304274cbbf22849110828d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd46954b49aa0028557a2d5393b41d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486e0de73c999c70473d4196cb3ecba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecab35ab1db751ad3934b0977084ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da9dafb28db622b43a60dbf3b1241447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccc8c16612a228e1191337e24fa5b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31652c34df6ea73d826d83d18a19da15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06221dc59974b73612742e1e3c1c9ecc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967a377746552e5082b1cf86810cbd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b84324b807866096edb1173c82f4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e432e0aa144add07e6ca0d2a9dec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5eef79da66378e49ad3eb2914322454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d33b7c0f87ac0950140a4e3a6a4d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4698451e6262f76d0c6c44629b113e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ea09f913295a9ea9e5aa36e54f2c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327a640de72543ece5f4e5a91e65e3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b1b97ec88ec11262982ebcf980c54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d79e673c254c05b162bc2c7a2e9aa0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dc7127b374856e59fd00b6af7fdd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff64061b8692cc10202163a867f5863462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ffed1d014c0c3b8fd32612dadd157463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da701548ea797eb714b64fcedc29126c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a78036cb004faebbb394302ca0769c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27143b7564dd4895af12e730f3d7a8b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46330d9bfa51e9d986ed6d868937a8a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19281cbfd177edfee752af3b00fbb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9d665dfb0d49c967af23a2097aa0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5d5993e715d81d3360b2f2542e781470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8d255a69d6f2aaf8bd9788f517155471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca1eb2d4d7b84bc9efbc0dae8fc9cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28df6b48a03e46e1f6ff63d31655c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8825dc567f38ff46e145ce4097253d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160df884046b882259395e5576f850ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa347b0ecbbb5aaec2ce9e4866a0f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85201b29ee8b70a663ac23cebe85508477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18718906e18e6656b9198b71c7009495478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a66305f4a3a4a41d7cb738c6eba08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8672b05c328cad640839d8336199b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8814a13b5833b161206901f376477d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cda6519ff954e02f6ed431bbd416eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ea2208f70e33d1d611ce63870794483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce70c5efbacd85830cde425c7ebb1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5062e5181537b95a418704345457d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d627c1665a74f7993856b3f8a9ef90b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4cf9eb9f63a14ca1eac6d1e79d88d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7747ffceff12a4309dc84dea6825488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba84728525dd6918f5134d229db9a04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816151f11543cf11581527033d3004f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b083de52421881f6478843c2938f61d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9649daf884d87ac88f232868f71c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e291bb6845b38fd0fc1a1ac85c66b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5a9b9171b6d28fc41ddf843fd4575494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1a4ce3a8cd2240597df6010b03a4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c48ad03edbfbdc6b46a9fa022e622496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432134189f0255c22555f8935c2304a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27c28f6f60f33f4ca4537666afb08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e00f08fac162fd8b98cc1cfae7ef4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49ebc8aa0038e1925468609908c9be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d701653c91dff95a045cabff82c1af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3882329a32ab9306ecb264cb182b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11269462582ba173ab621b2564da97fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95133961edc42be8f58e2b39a8e83da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360aa47d98b65a4547bd4b3e5606c25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb038bac59992a8bda7acfe6db6926506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9b3e7eeed90fb7a3b4a40c9f7840e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8092e16cf980f9a884d4aad3619cb44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81503ff85c46ac87ff988f3d54e5bfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba732e8adee42456626fef32577f738510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fe25ea277fc1aace126866590ba3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2595ab72eb56caab3723990b4f8cba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6e482330a68987d8b0fa684a6b74c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d00aa64bc756f546fae74efd32d01d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae40b356d6501e6ae87859ac0fecd53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a785ec557b04735289013bde62795516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda1a5f07515761e43b907746448a77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef12865bffa34332b1e70ee1a5a51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4994ff554b03ba6209e50270513e2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5a4af08785c69d6b5a5ac99454ace520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77887c3e63acfc1b4f6851c7e215a5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a369108a18fb6cb89d302d7884177522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b43a50e0bc0e9073d5977801d1d38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f561b40ae2c43a15fe27d99ec867da8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81dfbc84d982ba0edf5129648fd15c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46af12db0ff9819453d1b603e0656b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd92f3864fc49a971623a09d43603527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8a983e99399b00f5fe9e5da06f085528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44dce4199e0fe1832ce443d106e41e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6990bc72b0313039baff460a9115c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe5bb6d11d43a6057eca196d19d6f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5c6b2dbe3ca48394a5c3ea1c81a62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1122d729cd93a6c8c42c1aa65141e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f5da41647315a3b3e669cb38ac829534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e360bc2c680d57bcaa50683b9cfa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115c9f0347492b936593a3fb955b8cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9fb1c749c3d2f4381f3b05971094f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83fa907b4e4f2edd771dd7666716f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b75616e3edaf4e5811782c91feef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04107a0aca91810d2a6849d720a3511f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5ebd118879a30a50283e38669eb14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e890d6c8e4f7bfae4104bd0f22321542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4f192ad51338b798cfc27ef32e0ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956cb0122130bd1b53f795a90c12805544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79a3af57bcd830acdaadbbb33a7724545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781cb511b44bd3fd834d66d1bd0b539546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaf95c0a5368d52f1e13112d304e11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f7745e242a92b37556ba7895df50f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86497444eeee980fed277711f29255549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4a8b3a85c50adcba471531a46d77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9408bc7b654403a24ac4f1647e20b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78915cbd2992235903b20f34a78c36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec86deca379b4f05767fa945cdb43b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61852ed6c1c6bad549172a0bf4da5a84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd8861a110ce8c330cdfcb6b7ff0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2f6243477b203188e724925b43519556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12979de278de3ea3559c3b7bd2dcdb6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350bc795ebf7c4de917dacffb6351d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494d975a8b891195420de1eb8ce0d37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca869c4d0c23aa8807f2f0a4d267a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09c84aa86dade952e0bc3d541c6783561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399afacf83b3c0613ec9a6b99f616ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fea600dd2d2362613b1ac09177acff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02021b4b1d2aa2f1ec9ca72eb49e80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbd15e9dd76ae822811502d1e4bdd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbb5193c8ce74f5eb218a58f59a390566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b5d297fcae1b652952830d6cabf4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb73648b64983df0807872c88ac0107568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272500da813a764aba63a8fb548841c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75612b48c83e904e8a0bb642478145570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195345dbd96c4a22093e7cd4a0007d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac327f37a565f36226844b0869d2e8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2d32ff703b1c5e0069b74a03f8d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be38e3fb94b720c8e21cd42a8d7bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4540f651578749adb7620a2a98599575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45310739bca8a322b520dbeec2b588576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902d823e3b1432b1eb606033d7fbacf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa88fbaba22f32c1f2bf823ed932da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1521b39da764e7cb97c0427ded1a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5336e9247e57ee3eba8fb8ce2d1f01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1871a3d9f24ce205aec51ca771419581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eccf284827dd19310bc4a2e09e5fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc40719ecac2e12face6e64a67ee42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f429239996d9eba6537ba5d301357584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad231c1eb24c5abd0e20476d60b8387a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cffd5d87cd63cbd67bd7a2bfba9957586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6053a40b7375b3e906189e80d1320c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29ddfd0149cd7838ce3d8d181bc21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc670b59f3ce22956dcaf7ccb4fd287589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62969d72ed8addba77945175d861dfc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af16393062e5bd312454276ccc66927591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8ba116a4b233e3830d951ce59647c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab07bfa71c429f94b8daabb111000a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc1d5021cce286c888de0c149ff08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df95f662572872ce1f4bf495d158d53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742aff5fe58996f3c2f6c1ea8455a13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4645fcf243ca242d13cc3bdb49b2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a9b36bddd8350a0da31a78a95d61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19872e1a6e2fbdede13a5783b46b00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f4e2b8f0426fe3b4251bb1ecb726d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c44e8c373a10bfbe7143fad2aac3f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ee4cf6567b71d7c244d17e37add44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa0fae878dcb26aba90917ec634a60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c73aea540068a679bcba35ddfe67b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4113abaed114cc784e70170522eee7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1365e8c16550a8c5bf1577cab9eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce41efc35840b70d94fadf4caaafdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0bff15adfb0e3ded4c7081573b46c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39829b372db3e55536e1fca4e7b6efd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd6949bea44352c696826836ec4aad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d095c5fd4d6bab08428f87448a93a2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4b38715e61d4189de5ceafde27dc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258810c9be10f2269ffaaf4f0a95b806613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2d72873fceec94ae48fa8f2b9b2a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83815cbd03b600e3793793de566a9f53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7717b45788da4ab3fda65d84478f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6804b387fd8f53d90245d51cfe4163a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2eb15c9c0b39ea03d8ed4098830d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b395183e782eb5435a5371b4801084619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0482e48fb73be68402e35242ae9998620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec47987561ab3db159fae84c97cd9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeb4b4283cec46f904905293db78fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592ec4c171299894d80e4d55bfc7758623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd31ae7b2065d2084ea70b59760677624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b2799726c6bc4ffdb20738542c762625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81d3d8ed314629cbeeeafd72901347626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08038810ff18634b8c312ef7c7fbd841627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7ed183399abffafaa66bca5cb5568628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955a2cd7297f0532d33ce1e7434331a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8f2ce32ea3026b0e8b6c3cdd7af40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d2bd30f5e10c3f6e0d6c5c6c2195631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8587a2145842af155bc674a2962a2cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434da13da1d55733c10d8e60fad3c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a68b292401fbbd13f44c720cc37c16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64038ee2528ffdaed19113ab0a5e250635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53778759bcb4174e1b301ec5c004dc2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219b85687173e32f56ae80d89df552b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a00e1ee67c3630c206c5bf05809e97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829db33de9a2bddf069c272c9deedf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bfa8c060c752b863ef30d9404ee99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29713aea39e96689aa640e7055572221641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534f99fa43a01d1ff080b38e38eccdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade482a8bbd8722f8ad8ccab316c71c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40854322cdb8c8a885a68871cceb4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad949fae0d2216a5c9a14b36f863a9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bc3435166ac82762c782da50b5932646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b7898e171dbafed7fcce50ce854a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18787fa6fd7f0f0845605bba99dbecf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170c798366ce1132376db94259201c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5121b77e653b9e826d782a6cad8ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe47d227b4e574fdbf701bbe93203651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8108fd1fa64c29b6faef58e69a8d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9193d2938fc938737386218fa4c76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73dd331e4d63c59350b051aefedbf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa81451b87e8d22aa1e55f001febd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035dbd4eba877519e280ed59e6bf484656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67b9bd8b4adf3babacb2ae5fa0e561657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84075fb4083a51fae4019c24e962408e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ed343b4e6e6318c1cc3d2eb4fb445659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ca73cd5b1f538e64902d2a0956feb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080ff585891d1df9fc4e6841902b8d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c30746fdb147f1f50b93b095a876a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419d8a55916e1423610931b5e3c51a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14abe425994ff12333f558a9973017664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25a13b097e984bab375e6e5fbbf0ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb45fdead2822dc14fb277d1654ac79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5592727a1137608fd6df04cb2a894667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392fc9123ccf1b5ad44519182e86c9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eee6df3298d5c059f127725901b4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9883a243dea9ccfa5a1c715f97501f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a37b1aaeb5b654075f9d01c59e7cdd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8f1b66f27a974434bc900baa6fc2b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595c9388260d6ae3e9c968070accdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005f583790bc6cd1a16e886627edd24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a237485966988a57c0cc9d72092d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a011cc7234599b2393b4a8faeef371676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb482880a67f85f684f56785566155677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b82c4597e738379a0387dff00c051d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b4a3bebace8d9c1bbccaaa553b43e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934d464198ed28138a4124397d2459680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aafb3890d146bb61b4a24f010469a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a42cc30e530cba89313eba669279a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f8dd54ebb8485035492e9f288d69f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eb93bdd2935e837e0b951c4e82d59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9398e75852af790600e118eeed17a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42b3d9bebf4fb7b6e4ec664e70ce44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a66aef7b44d0ab968095f0f3bf278687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa3bc7c9ea2e72b11ecef801921b78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3e513fb5964d3a3b562cbe8ae0886689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3596ff2f4e3817f185956706faae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769f92f6cff8b56913af0960327c309691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dfa622c2cb015680aa708c5601f38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fc817a63a64b9ac88b472633bc99e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd571ef4e307d5e7aea6d9481d98beb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec6abe2399bf40b6adbe1699bc2b1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec4d76d81fee4a420dd6fb94762f15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3f0a1e7c50fa166b87f3d26a054c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b71ced612d2a2c22ac3cb383150a1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f384717304f0c702cfd37180bb0299699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca484924cee832daa082ce97693db0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b32bbf2d1f2e8bf1db695d914869701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1176e13a175f56a87957903c1bc647702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4d88d5ed34a16a777973fbd3ad562703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5f122577520420f7ffc91f2b2ea34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf14037e81ef3b7cf4ea8e6f1eea18c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f53bcbae8dbb53719bed4107e8ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ecec9f7c2cc4c0ad49556a2a621e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6ad8adc76aa1f1ffa63225fd05e12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf45eb22c362fc81be4d60d5e83526d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4be51bdd4d2e70a5a9807c2148884710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87fc5c5df0703df1036487945e3e4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b442becdafb6256d123e0938bdcc2ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f52febc17f5c0355608428d56c6a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5952578ada3ffe81fa1f234429148a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4745f0300f03ba4217e939a89fc09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f41323e24a75988bcb512dd5ae0e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299970f116d6509188b52fb075b480a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c35bb6d8ee5fe862b0418a6dbb7022718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e69f1b9677df7b035f2f29f443bbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaf8d1db1492ae4919abbbe9f199d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d76bcc5e5b972318a890b421caec7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac4eb32a71c6e9c8e45b245b41e2f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b0e38018ed532a54855a7c938c7e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf25b19b51ab17a948c4d746fdba580724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb7e4a6e11c67001f9877ab245c66e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733037942416dc4016b3625a0f3e3c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad9b6d486f8bd904085f285cce84e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e2c97f97e62edc10eb7af8ea0f650728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807d9cc6f698a167dcbfdbed05c5094729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a44eca95816240d6e86881916f25f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c83d5b339bdb3be640fd271205b443731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c0f679a5c01ee8a9495bd5651781732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c004c3a5a1f2a2f83405f6dcfdf27b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2592722bd8c670b1fe52c60af36be9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642c7a4cbbdeb884f630e6c24fb6008735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c3c18533755e7973a6f0851b28b63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779c703efafeecc851f7a802b57b1f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889a7f5fa7d99e7b4e904254aeb0e46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcbe3289475f4e5ec608a99a719e47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a57080df56482fe8a1d38cc926bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e56d086912890871240c7b1e37c48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822e0f387158fdd35c9c076b80fb665742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e6c703cb39cf94ded94accc0f9fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61f6d414e9ce2ad4b5b2f278721036744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cda6ed90985c83fa8912ac67e722f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15b3efc47a2e3fb08babd601690c31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482250b0cd61e497773b507fe67976e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ae48e3966f885d3c4ec1712ae82f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0fbbe5ed6005e3dd190b7b96aeb23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912c63818c41943e1df2750dafbb88c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67bff9112923e1efd5a32564e4041751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b50cbfd7d71319cadde8492651c8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dede454df9567466dfabcf9ef43d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfacf445486af84ec34904a9093ca8e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d3e7e658edbf38b89c79d81def0ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23ee929ea1a62dc92789f40c7d9292756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b503ecc07eb1454317effbf2a311f60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2b8b685a6bb972767a14b634836ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21fb96bdff6fcbe7f5fcc6013b2fde759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b309cd3efed2045b6eeb9118be30760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0824958d6083678005becf75edaa4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a15806c27bc210cc181680f20d427762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443660d1bcf499f1086c4078b578b4f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc800b61faf11978d88b30de3a4c15764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf8d5fe46cacece6ea008a648ecec5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19f570a1b7f80a2102af654bcd4210766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670831d4bade824ecf6f3485c4037e5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>