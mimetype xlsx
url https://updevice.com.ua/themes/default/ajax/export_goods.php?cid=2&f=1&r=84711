--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ae817fcd234e162047ed962fafb841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435fb51202d1592ca39e81fcc8a88a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fec05aeb87465e1f7d03d2238d0373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065990e37a2404c8ac104bacfdef12e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96079831856d05b518bb85b9cd2480a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0dde9a05bcf311d964362f02abaee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608e525ffaea081f3d351f255a892267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95e45fd469a5b3eb6016b3d1c55c8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fd511de749c390eae65770d9ff1459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09f97daed393fc5cefc2d83f59930a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed3d12b9232b222df8597d65c7d64311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10c8119bbb2ee28fc7fdbe4576131a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b0500802530093b39d951ed01ee7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323e89964a33eb66ab5bc174f011e9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284442c4bf748c87b675924f9024437f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e16026b7bc0377c3302b15f90a73016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a846d85890ae23119bc15c2f6e6a9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3432a8dbec09ffc0b2766386b26cc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0c4b45cbfe098f653536c8612f63219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ad4393a319d5f20f432c23a72c31c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb986407fbbb8f59deed738c7551d5ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ddedc2d8db002e5333f513222a38022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f41caa24b0aebac63ae2cfcc64fc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eea520f07984f3fd57056573f27b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af00ada7c4033cf2d061760f9ec27725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d2ca8dfd9441107e741f44931a7ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04a3070f0fa5ffcd65e159466517aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fb1f8a4b9bccc7364a50f7b613c1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eb0168d66038056583cff9c1ee3f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d1af028dd4af6900e5eff2e9852a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f2f475cbe3a34eb6a4734a8bda20931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe23164b77c7c61b7f016a07d649d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19791383d935ae686f78c0afba633d6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64473b0056f6073b432bda9b20d2f41b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeafbef745113aa61fab9a1a21aa1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f253e3062d30c05bc1ae7e75916b01136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ffa4a3da49f312ee0795b6cd827fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf5f9cf677ce0557951d523a02cce038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d533d20d119ee53a9072c9f4d3a40039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ce8969b7946ceb7c152c81c2aa4d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d0a4374403085ad7e258c649522b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f786c1c235f5c53fd24e531d9868c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8397d5e4095e4c7d3eaa00c1e13441c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71494b22ef90b4a1dc07a274743ee8ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5383a68354b254204e716088ff3c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b0d96dbb600b8c89521f89d88b0dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328a3cbc4aa742e05e0e4baf0a2412c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bcf50c879cec50cb54d2f0d48180448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f2c26c2a910dbd97570a068864fb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abad0844474c9a4c545a4faea4e1c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10603c244aee68b6120a3f5dbc541b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf596df62ac0f3c1a368e130c67826252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45114f4636ee9639dd5143e5453c3dcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04551a7fe040c59442f14fc0594c6e5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9ba78b002e50274b6a859bf45d76d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127adc129d95a1c392c94326fcd2d93856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b230f23914cd1682be7b4d45c968957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d1965a28cb11e4553b3f2c49694958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d04fe4feec18cc565f72f337ff5a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367795ce21e90f16edb9152b8fc3416860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb80040d881710da9a0f83a6cb568661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035494314e2a07a107f6d65fda80f07862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516498ff56580b4ee4469faf7518429163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7369925e15bf735594022a7118b7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6c51180e40926ec11fe0c21af92f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b8ca1e142309298bdd28661691ddf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd79a165cf232d86fdc2d9149ec65667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c45710520e23d5f044a13a7035ff468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49109da91a5d27beaacd3ab3df11d3bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d333ad65bd32120f956b17d38b8084f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2cb326a044c917c31bc8c48d2d2cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97713d87d8e25b6cd196081c9550db3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39485c50f5a6e6d90cff3964b49ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d88ee11afc88a63e3a94246d29e1e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15addeed780702c63ca083717f431075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd05e352c30f8c0d299d94f8e2fef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceb9e6a09345f7be2fae287fa3c19777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67757d7841dd087e4aab21c4b77a1b0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6f44bc13aab59e3e016025a2ee0fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9873a0d227681057e7658bc0654f5ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a88ad49971b125798b7019d555ff4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeec547991084f9c91e329a7de073dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8598506eb0b11084f2908785632546483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3fe763c40ac26973aa5d9d35160be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03087b32fcbd09ccb0c93b482b581e7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48405f16ec8d2cc2f503c260a07801986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58008281dca60ed9a7a7df3f7526a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa7357b968cb59044af292065828e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75112af1f5731beede3a9d84be5de1b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b959f17467f56a84f5514cd30d6de1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059fb096bb9888453fba6cd80353cf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326ee75b00e2b32aae009b60f7a074992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188451f74583c841d237e12c20dad2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ba31b653306ccbf971f0fad953e9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df6b34747413d911bd6a1c5ae8e5be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977617e994f3299146293d6615d78af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87f09bc58a4ca2e93e473f3787722b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ea0e61779881781c5576f2f8484c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d0f0d66298894f5d3e7771f84c6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65209c40e1440fab9616622944a2e99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb885159b910e17c6af88d0e7ff12c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa065d86e0c8be6eedf53c7236ca555102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe90ab2dacc5b39edb2446513cd6e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77979bdc3b3d549c3536162264703dfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e5f1296fdcfe30504e1f3448b85ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52315d6e3a3de48a76047c434bb71e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af7282af597aa82a397a0e05c3f12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5972c24f9ceb820d52a04a47f3292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749b1701f33bd50184d24aa2489a36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9946f3ed14c942deffdf02589b5036110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b36bbc4e53142cccb021f5e9c8171111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606d723c9f40a0c97dd4f7c9f286532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b239fb1618ad642aef17ec6a1dc18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f82ab7dc4d0bde84b8abf351f4de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7dfa1b406aea987fe3514dca8a1a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b1c136cebb7e0611271633c48ff1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536f052fba152da5146b2f5c17a4c2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f438aee8e1305793bb1029cc080f15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c160b514776e171d05920182d76ffe9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a79a61026a76d8bcf7e7354fafac0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9974334ac7c340438f7782d280742121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd284bdf9a034bea5610b953a087656122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810869d11f81e5e418f2ecb86c9ae2dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133e023008133c5938fca780ff4b130124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a04855db2d8da152d4216ef90cffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddefd465c4b2b614a9af22d925b0ed8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c0602046792aa1462db79f657aeb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3c13106a4d9cf8a1d3ab412bbf5dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89432bdbb02d8bed9563fb5f437286129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fff72a9088126a8af2a4bd480c749130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966554b8c967b92c567147a34d8f420131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a3b58bef4cc16a4a566383f7e82e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2b042f93f0d5596d388ec26c3d3e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b519746ea0725794080704485731d68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3a15fb8e621366d4949986ee6866b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a8eeecb32e935fe742c77c71c849d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0faba6e691db680af8ef88b6b2665a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34639c5144c1d9ff39d51cde286f92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93361d702a17852504acbe8f9a18e07e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ac9251ca359d86bde92df3dbbb66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e54f6295a3d525d7d6675e7e2ecc53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078fd94029ecfdf8d10708d0197864b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49643203cf1b40e9a9788f4a20cf65cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d68373d9a942b0f30608ca3123377144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f57a0c8bd99d0bda371962825bc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c89840c584d7d4dedc434cba89cc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c860e1dd8f7a90e0d36ea38a71e3b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d445f4005739d62adda0e3800ab1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678f44861022ae067f138334d3aac14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebcce67863b0f0a62973467fe53143150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e4ba79faf76f5741e7b54c53b7ba5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf25c1b4089df1c745977b44a584a7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817c88096621bd946f076d64875599c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91d03a3c9dc403faf3d265a5fcdc66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d514bb5a50c56155f69a2c51648f08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12173b972f2e87d85862c1cd93d41923156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcd9e88f266b611d94f7b4bca924bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6e425962dba271725fd54f22ac834158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263485ec441497de289e8c8f81ef03ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6f463a653993a2099603df408f95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd774982f19b41e15a6000a0d536a1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d8496e2324528f666cec9600f7a7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc10c6b9993a3292336d3bf9dd55e58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5579fe20fe4011e0e887c45579a5cb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25c6d6bf8195dabb61704561afd25a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379af0aeaffb95798fab40393f70234166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784dd2cc76c64c93c15a86b04c571d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aed339f67acd4b4d39bc2862d3126168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deb672f70b5d605cc1e1879f8ae055169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7e9f99fda3cc7cf44320737f6a915170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760010a1404cba82dea1adc27ef9f3d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f29ea6d3db345ab3aa4bd30bbd122172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b9ecb408c311b0c3c42ff8cb2f564173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a129ce5e8e3854855479c5c75b3102174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b33ec3a53a39727ed6eeee4ab52b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9323052bd2800f6bc707147cfd447176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9696e26cc498efeba288a8abb48f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfe601f48c378c81a7fcbad423b0a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c2e53c1b061758d05ccdce999209179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32bc42dd9f60ea2b03cafd5d909acd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f3b867f43219077be89345ae35a86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df816c9ec711267f387f2bdd595c62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80317452b231adce2e40f4864b2c3625183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886f82641e02d238ad3d871ffe1c23c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edc1ebf22bc2cef3a4ea79c1a562df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2733fcef09e25baa0ff215a049bf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d04b6f024dde889bd2bfd9cb27cf7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a045cf413ef4f59ad3d4979ee9249188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ee3f33cd1bffbba1c29f4626a3c78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d26b76c344dcfb7de8b2a5e953956a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1837074311aa6c614be9d6cef24dab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a792ddb99b6f3cf3b5b0aeee73987192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835130b394dac68d9d6b402e4a4f51cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0877f6e6ae07a7205d7b3f5f57cb89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39d55898145a7e0836f4a31372e5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9389a8d1db91df239e0345f1432829196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c64516ca281f37bb1e5086f825e6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb21924aacfa3937f300ef67a2a478e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34901f61fd69e6fff4701912e22075199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80f1a9f49fea096d0f359831b10df8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed52e9beb5ad21a9ff6209c3655bdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8608b50e5952bff490698c826900f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6dadff7aed19ee1cf914b3664b823203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f768e476ba81fb5f5681764ac6f1f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e5a675a9c602ad4f102519496c82d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc672de9ab7a62a7b56ffaa39b2a01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9b9b3cb32425679ebeaef5880a496207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10948fa2e0d3bc9459f2d1d651b722a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c225308cd4ba076913a0156c8315d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab973332cb7de2cfd0385cce54866a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4d7954a64f7a521d39dd44080dca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a501009a09b7ff8d31a7b9c507aae8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191fcb8a82ebe1c20f2a1debda8d1ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7aaefd0b28da118c861035a8ff227214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382f34e8460585d26d587c572ee4d99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e79ace090964b544b443e9e1771d86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5789530a58833dc5dbb095d11f0476217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ab64e6eb8df890a877c9a486ff621218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f41fbe28d5b29caf2024380c9b1eda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf56feee20bcaf68a0d0be7a4c8490220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9a579fe60077e6e620f1ea51e446d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7bb0aac303a34035bd077262c62ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084e606f4e3e4dc5bf7fb0d5a14aac8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0017094182317e6c1c30f846dddc28a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d43e74db705f350ce9a418aa8f6538225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39e14a7e8a1a37f87f32834faf321226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a843921b1750a4350d29767314494227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0519dccda949e8ba4b535fc5e678d74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bffe3e436ed2cf0cfe5421f1200a80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4752212464fab8a095794fbfcf51f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57868207f54b2b47851a825f696e9f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc42ff5d333c52b8cd4082446e5fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ada9ce40f414a19d19711e36dcf8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade0c0b3ec3d811f2a00435eaa01511234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8b94c4dca2bd31cb06725ef354a01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eb92f849dea2a8d7e918f67604d25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac761a0c0175702e35c0961e9a63e58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0d7d7b64bd556ac2b3efc91a4a2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480b7cb5871346e873e0dec58a8e4ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036119f50779012ce4ee8a41cded58a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f5237c550d2d5b9748c02f823b507241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fcb45bf65b6011e1f3967239695b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd069ab48bbd4e29ce07c1a8c26491e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95175b741d72419ed37cd883b259afed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1dcc3070ac1281c00cafe3939cac8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b647389a4af6f3a6bd7d85b324a97cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b296ee69d0b35605abc312c6ca0b6dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feded557a25e2907d138a446659be0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d556724dd94c58df0da9569419ca6ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1887e7a294b68028da8a3f6c5b509cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eb032ba3bebf4bf84a450d4974f72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234c35064c1967c416e996179f0e67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9f361d500764a66a635657eff9cb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b8e880fb8fe8654872e77ef1717e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6aad8807fef929eb1bfba6ecffcc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a07d4ed62aaa4bcf03117a3c4d059256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adff1e4082f2b8dd7bfcb5416a88ea5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963719ead39965ff5fe117cde57f2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273b9cab101102597a94e3f5c219499259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f3427e3eeaf42145410460f1c10fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762544183ac3fb7d8194334b6a26bea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08451f41062e6ea47408e13cbcdd8c2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f42aeeeff295fa44aaa93fa63b449263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1550ce3b06068bfe92596303e1e804e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccae8580cc998a582c1bf57401545b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9555035c76155c23079832269772c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9849529df6756779683ea727f7fb4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e6ed88722588aa083966602066095268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7fd28e2daea2aa5c86c8f5001e32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6051d624aa320ba775861d263a618270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d7c2765d3b901571ecdb42750a31b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d077a0f763c381ed9f649a3fd3bfba3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ffc49016d55e1a31378d165547e3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f620095260cf1c172f6f4aa6a38e05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203d956b46cb46e076f7728a6e4b20c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a407269f881cc0a9a9ddbc3c8d5f1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f529e58d29475b78b86dc35b7dd588277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32beb89b34f45d9feaddbb7a25e974278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620577f4857976c12ea582b47d013dd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee0801c5a630c9c72f113f2ae3fa0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134de0b58a600ca4776a7b3ce2386c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f8955148264e36b3cd788fee79ef9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb45d42d4c6da19611512ac587b4c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122dc09cf63246288ee868bd3a75388284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4e98f0f2a3ef97817e94de763e9d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe74f5b57e1b3f7afe30b844dccad60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd05863b187dea1643d26917bceb586287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f664badc512097949c3c3ece233f15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd217480ff5f93205dd3175b31763b79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c25aee62fba191ec0b0df595058889290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff25efd1fc50099ffbf11cb87d22d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb97aaa658214b058ad427b67855b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d26a8804f83b8ea9e14a7a8b1e5ed3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696df224a751b74a440e19fa5e2cbbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59685538d396b500b27b5bed665aff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf987eb30b6cabdd34ee1501a3a60a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa36916883722a4092db14bf320c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452efe9711b79782ca529cfd338a975b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2780a6d3b79d7094229356516446b1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd7a70e95ef153c63ba0b5c00d8f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa2503edb6b0ebbaa79af166fc59f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aabfe495c6f152748ca8dee66bcab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df63a78efe78c3f1f78f66846ebee97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6004febe41e73263707a7f1bb794728304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712cf79a64c633a01fbeebbc78fa36a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4168ffacbe1dbc1673da6285adeda0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd45ff11a07bcca3349b78efa33eea8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345095ad0d8ac9b1c0dbec6215de8f07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299347fd7dcdc245f8214fe04145baca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7645d1d9cdd84520e3ac806679de7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9cb6086faab7b66be390a70c6a74f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695ca6827e713fb2bf8e3e1b015fc4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba8e03c80d31d428387b03768fa110313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea115b5af6663ce40ce75a342aa7fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a43ce478fdd17671918b88905c334315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db36da658964cd7ac515f7da2b73593316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b251561259773a0129df398cbbdd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69723042767725bd18ee7f2bb9f1d24c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18334db95955759fbfcb05b17318e726319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313001eaa7594a31301814e91a84efab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90349dffca223dbfe46b9c7e7ca5ea66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada70d236a8490dc8ebdd4971a352fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72269d2cdac83e9c31efe9b91183cd89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4ff8928e8dcd12396ce11d3378935324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dcf52591220d1b53160b782a84add325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5984243c16ae19da545aa47afc56127326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88145847085a58a824ef3e3e4f6562327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4b2d64538c5c99411a2b1a724dc3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ca11915134e363cb922c77c919ace329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e0a7000b523916396c9c28ab26ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b96943d4ee4fa063fc57e2c2aace4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b15f8a0aadc854826fabd7bebecdd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96150e40e37597e8cee69ace4ab2fd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cfd239e8d576cebbc4df1dfa861d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8618f54649492a3b979d041330c498335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f35112eaa8d5bf5124744898ab73f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b460e038e1b70d722b48e5fa371e786337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee45b8a505b261e08428f22a5cf620338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085d4c336553ad67acdc485bfb7c20b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bcdd2ae44bf4ed9ee18d894a5a9dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25dc830d2d840e54ea8e97ce344910341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38f21070564e299e9d743478bc8a8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50e8233eb6ee67aaf630b89ef8d4e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095dbd54cf2fc3aa09a739caee5f31a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b8f04522dc203f1998de1ab9f1356345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089541f621bd125bd4ccb594caeba27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e973ae63da97ea47d8d3b699f8d34c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba522f4e2ceaa9ddedf8caaa30e724348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a4c3e40e7db4e92f0e0bacaf573d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323918289dd5c827bf62ebb8ea709c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edba725ced0bd04c23ae102f17c8526351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76309320bfe6c844e004172d1912e18e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3b34f5d3d5763c101d2853c78cc53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c4589fc394549ad43fc173c79c03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e46a65a6332a3b031da2b4e90071f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448df1d698aee69ed14b89c7699fdc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dd89c1415a6206757ea989f8a9092357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edaa3afae35826e92490df9ab8c727358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171faf815abfd9fedd20f4169a3b1a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961df62b4d30a32b691e790f2b3f635360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b195dd70962f35971e629b1b8df041361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efe7d1417ab3f8fd866b9195842b5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878478dab4d291f3bf5db74925e9e7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf58cc6dfdb1ff83f78bcabe54ca166364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c993b0df55702e4171902b7bdf84b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657556c1f556930b32316d2b885c7b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e164a4f24a56d6f88c7c495bab0e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d3169cb4c6602bf6c03d3bf3db4a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4e5e9b6caf9ce291222f327399e5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa9c186f0cee46c2c95b1f5004bc7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abafa0628f39d9c35d611e548b8f3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ad983b2ec415f6e4833c0a0f6e75b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ab50f8af882c6aa5c2bac7c993135373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf21660c484ad80386e2bc0c5ea67b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615105b8c9ee80c43fd4392f992793a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a1751cc8f78e42c82cf1f9321c838376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb8057c98cd9a294c56c0bb278a9dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97386e996295c0f48d9e2e87f64dee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9171eafd2ffa865f135f1eab352e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801cbf6040af9ad8b145f0f6903c95e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab003e6d8fee0b250cef5e2cc8acdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d43ac8284c3034876be4eaba79bc49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c286a0f47ea60c62a735266e7d275c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a595bfa6ee510e81d6363d00bf92f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8092c6cc360df2e27a3967c387915385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c845fd4940ee97da29cc830b3ff8563386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94000605cebc004373388c73bb68b15f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd9650df8e5bf6b605e51d6451b4aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac7245f688464fa11a9eb0fe1ac85c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23521f01001a3781ed8ab56f0c3b19b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028fb02bf7ff4cff336d5e5eafdd12b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b8e02412884037aae48614c532756392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ce7ab5dbf70112926a27c1f09fcf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3577ab10a2b268bae91ddc38ff27c36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119dacb7700ca4fee5f43944977f062395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e410056af05a59d473181639f1e21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce937d21264cb2ff79c96424783816397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5d1bcecd97abf5d9c621174fc6cc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff45701898caf79567538a19ff76587399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c5bcd64915a9e844d358ece384a65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411ba096d2eebb51568fe2e21b8226401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41474e7fcca49315ea2032464b4e3000402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c534378ce5941fb5705c60a530968403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de3df08022a69f3d1f3be47c1eeafd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc8bacaf491879eb2ec80deccb29bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f5a4172df944176fea9386809ef3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56820a5a190bddf1985004095ae8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e34a86fcaa484a988f4ce0d5c3445408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d03735d8b92b69fe07f6e65f22744409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3bb774243211d6794f84340e367d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8abb7decdcaca9252c91744a9388411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372e9b849e8ce13f6c7d5543a0e8f1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1470b2dba2a64d1d9008b8a66c996a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156191d117758fe2aac2f4b69d63f150414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5560d6f06273b6a4a1ee1f58223213415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457416761054c3b4834acc4349403ff2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e251c294723de3dd41ffc44b4ec5c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f090b7c2c32124a8b040f85642280e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e2de9392362148b5228cab1f85e1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb6d6f9b5aa1549e34d46237d028a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc7a72990a46be0caf1dd33109072d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131a18fee45cc0cbfbc82dbc50f3f58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b0ad842621fe7736f78c7cca3f34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7106855ee3e05011c058655d1e3cb10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff347ffc7a0b30846cbacab050490b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6f519a1452ed33eb861fef8017638426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b584f1d87ede35012a57e8e9bbdc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a96108f13218bae8ccdaf14bcd833428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058255d72f8e4e6ab394628b49b6ad1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86d6760534f7890e056f9d18e06441430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf8e47e24e612320e4865cd302b97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ef9bfcdce196049ef0f629cf1a54b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d75abd3f25e0eae218e04725f4532433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca412b747f7645e0021f9d0aa99d3e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad2f402c4ba0ed283d16ce6fcfa93f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec6a27a7a4a8f2be3a2eb9e5aabbc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6a4da28b3ca8a738d47e0e1ac0999437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33954a4932722933ef47cf905b7f8308438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24553ff571d7863ecfdb1d12fb3c68e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30248198d9b3aad64136e405996f4c15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df838a89334937af49d00dc7bb32cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd26b3f1db71013c18a8b946e17e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0378a9f434204bbdc999f63517a09ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e736de0c43c0bf34d02c833a93045444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562ef6ab24560956909328ce49390b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c80dd718640a04636cae66904748fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b3072d763dce746be95d791fd6ae3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565209597164d251edaaffde1b5554448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ca7e2a0644fce6a03572a0a1290b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0bca62dff689a65e3a87d811a533f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61b1b7eb0929e7d32ae2ce4ec817a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc0b08d1711c6f48ff12e4be4bdd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37cbbff731e5410b5ccc213753dceb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f359d0926fea3aaae594570019c7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f0b9fcb2e42c10f558dad0ade7d32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046982761bb40affdbe1a28447fa01e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc76f6932f0b8d0720bc68236e97ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d996e50dfa2c62a7aed92dc5b16fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cc40b19cc81b466d04f312308e7f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a05ce76ed62b96f4685630e4f5fac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d342d8f334fa23e6b93f238bb9a52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd5dd881948fe474999ee5da74fc1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c65a50d11a8804107ca4d5b9e88cd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f5cac3b9c9bd88ad5b6ccfa9d88cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3d09f775e94b81fe9c2de32babc1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ada6373d32fa9d40f7c01a745c84d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb796f7fdcb5518b8c1549d585ed5ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fc6a3b904b36c1440a6315615c3a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76915300fef254c07e48c3b1a5e373469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816941fbe266973788d5e7f122a8f5e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cacaf8f947711dcc970d840f7ec78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a42a32514ebc1cedeb37290be1577472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ac567dee03dadf75a10eca2f334d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183efeb3333275631853e21328a38b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4716a0c99c14583065c82916d72792475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e0bdaa95db1ef5e33f87911c0bc75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80990df774f8ac35d894ae0e9df18a88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b9311ff38c8a6ba9e98d518e334c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecac754a44ed8e4a7578e1a848a69a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4bb3aca6fca4626b97820a71b1823480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18da8a086d41bbb417bbc93e6343c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687c1c9d875bc03fad94cdf7c356708482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b409b9932a54979a8a19a9ad9e8846483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05a46a8982b7f39ebf49fa508ee046484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a597f8e7a8ac7e7f60b55fb9fc53b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139011a652463b487646c498fe5e7c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a92ee300851f140aaa32d2e3005fad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cd7e39875aab70a525a1538cef8e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5e9c90c7b1f716456cb29bc1e23c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62cdc97cd5400be60fafb8c5c02bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da347c178241c60ddf8dc773384c63d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6fad19d7c9fb96daedbdebd37fda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15553cea035b52056838380490ef55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316994fcbbc2b3c4af8c57b12e4b2dde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee669a3242bb74ecbc43cad2859c1b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e12b27b9f61112d60ee71397def48f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8e0536572721f625cd5ade08e40e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4cfedb19fdd1da0dffa569b1ef021498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d7ced2d669b6fa16b090165c2ee70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d25458f65c79f7a84556da62a776a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fa35a8c62b58c33f5b271448708f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e485d8f6fd239e0686caa7e1c6e85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e18989440e3deab9865922e2470f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315c38b5a90ed025317497a7921a92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330c1dd66f309e24ac6e38bdb200b88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9cc4b0d60f66e257bc58255727781506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fae924ec68a9e84f20705724a4ac71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b850aa1c3de2f95e0a1b3c4ac971739508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a12a407923756d6b9e30b3120211e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85641aee052f6ccea45e81a6f7b3f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5db2fcb410b296a02371b5fd590b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef629808f6e408af373fd8e80ba04de4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8eabc30739c0d06d887e957bdb09b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58006474b419c9a6bf94fddf304794514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991214236afc93401fad6bda6f9f7ddd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41745d7956d843f3b8586d22f5dcfd0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd07f6c99dc7ee3c639eb837a8c78c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b88150b4c8c93d3c42a29028fd8d74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c675f8ed0de96ea2ec31065623b02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dabed7898ba2b7e89b7e96f461f0c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70c7c3959c5b892ad8386cffbec812521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a16a38b73e81d71b3fc11bee454bd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f412c5675c48cb8cf3f1ef3ce1e5a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bb360ff7534a61f51dad6d4aa9e91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cef35ffc70f9469de85859a0b7600f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258d4adad647763f4b282a090b1313526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d528f8084e3455b20232f480bb2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1b3e11e222c39e2306abc1f9d4579528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa4b7c63ac5701195dbdc6145761d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522eafaf858bebb7e8c31d62797f410530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb03a19768a76b67690c5e3bd3b93f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dec23e0bf22fb920166850326db31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7bc38d56121d9731aa1b70d5bc661533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c94a48436950fbb6877f3539b8a952534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce13f93f895e9942d4569f24e67427535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76eb4004a3bc52d9ea94322f25e0a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381463020f03452d183e26c0ed84a2d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ce933b86ede735981c36fce3295bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22ecc826f0ce6235fccac9717a44e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0bdb0d7c240e6552d1761b0753df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac32e815c8c8b290c8a54632e17bda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b73455a60c28c2b16c829cd19f2d8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a25d2a21d2f5100f3c430f3941a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5113c650e691c6089a694a5a22070c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c8dfce74006844164f809bfddfd88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c2dad0e219e5d169a462998224f24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030eb17374512630bd6dd0c12d1af08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d81a93c3b4454fdd62e6fca97466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda3949ffa031f96504d8bae34c56f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892e3ff5576e9e91392ad2f14472ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb05d4d3198cc3ccba31d75818ecd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80343451fc6c40efcb59ef3211012d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59c61e2516587b377e0d8aa348ca48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085437d114452d34173bf01b25d4a142554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f4167265969161d1124b04ffb308e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029daeb46081f03f2af27a8537452bff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48706941d02d3ce565ca4ce5929a5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31937d83dc2acfe4ee5c4b40967fd44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be9068b7dd91b632a6a45afea5878559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a17405da133d14c2d16797b767db5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c19a103c4d65f00bb252ef71e0525561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191774fadd5231ed19797c9f178f608562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf97e5cf2b3a076d3055e2df321846563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c0e81466b5ae336f9bf61f968f317564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692e2440a1e012947a67dc8e71fb8e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64329ac3ba10afa641a7c9e3eba2490a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fea00681608b2e414583fd3db3688567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338f98edae3ab774a9304c107a00e5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ee65a7d2b06fd5106a9e2e25902ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbafc812dccd1afac17f2364f6392a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a11f8d8f9f141585f504592de3675b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d787ccabc48b9a8b033c91b912f70f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15556c48d99b87307d7382e11437bad8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3160d11c9ce3b2530702568eb72ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b652c523d72e15a8b9551e5816ee0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaa7012078d7819aa079cb1522fc06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c825cdeb6da6d3da423bed5e89062577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce961895137e5449bf3c9a99004fa95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa6f5760392c71c47f88d0fd9e853c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d8cbe21523f96bbf5c091a78daa72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97033fd46b8bad12b5cb337238d138bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2999f0075b9ebbd373b452e9cc1f48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01c87a7b49f356196832edca36940583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ae3e3a09c960c4686a1770ed0981584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c4335c9aceeb4b266afc17444c075585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331317cfc73fbff8c26031716f6072e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c1fc782489b05081da6c766de7469587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868eea3bb471762682f7f3664ec1569588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c02740117f0a35ad3783a2637e13ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3d557d2344f23ad946a47a6a91c71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674757c9de9c5c9396ec1543ea2eb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a677a8d712da346ec2d40488ab409592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313cb41b6fd440f0cfa71dfbd01a60a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b1f9290f41860704df42c1e93dd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771f45c4990b5620098221088f54a97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98df8c61fa10b49cd16896caf9eed5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb45580b39ccd81713f3c2105bcd687597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded9b90088f0326129785d26cac258e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730ed4835722ac7f600893146665865599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72288fb0c5a8b6012a855bd3ecc8af92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c66117224041066f9474ed7eb4765601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562f1acc002490f959023b70da89261602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920e077552f9d4d4e0604671cd82ca3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abf397adf9cc7cac82bcf0560fae3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db466b612ce69d27008636f579e453a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be262eb1bb7f8b49f0f3c0c4756dbf94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1eeaa60ad1996045eb27fcbdeabba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885408461dac9b5c4fc4fc86fba6ec07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6dd52d81ae331eb42e1d7dbf7a5da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a29c1e2c37a0f8c3c918e5a01ed174610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e1c6a16e524c2be9034bab9f864e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d2fc59a6ad8f4bfa70f4856a87b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4e9dcee6519bcfc2ea1c30788e11f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88316e6aaecd2ca39146fcfaef576a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee98abbbf2bb28fcceadd101b321a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d1b54562234acf4f45c02c4926e07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57229392bab6124bb20bf5e809ef1ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8bcf16bfde6b772a1ff5bee39401618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45036c72cce2a8e0369ecf05d1b854d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e951b2a947c7835ab7a1fba60de51a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbcfb113dd90f93208cdea3866019f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c951a7a708692f95795243f8fdc7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d4769937b4a8be0ab3a3f405db442623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cd86439aebe67eba51d2c025040d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3a2044078b14363194dcd3d3db218625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaace985c053ad031faec49426be9e48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac2c4932932b8845c166601d60b46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfe31f3e4b6d565baad88cd2d68bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e130c30d312f712beaa96862b3a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00d38214e1cd654b8324c92dbb4f9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d28e898932a5e3c747181fca6473d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb6d95e489934cccabe93c83284ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb4c9d3b9df7c49225c848c5d8d3b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba2482e8910784f7cb7e787427ba8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039773349fd1aa099511ad52c7fe944a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29e8f822cb8e2e3067b6e45b6409e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac8b96e546fef65fdfca15cdff5c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab7afa12ba2cdeb9e2576231fa7958638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b052bcaccf129a7778c900076478d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbb42d788118c4d56f00cdb5c6fe10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c390717e800ce2d2f135b012c72e23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d47359d6dbeafea16272ae8f0ec78c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e9b34fc18b08d8e25bf02de6df5cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715aa7bcd9ff682a474ded419cd6145644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d584e9ce0788cb83ff938a6436c76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebff4de365b64f2912cc88c78da901646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea636a8eea5d708e9244063508669009647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d60e737d5d09e4d4dfc730b05dd2a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef919f38936890e1086bb5165f221a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a8079f724e351a86a8446b4c6744c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a80ccf23b7c44f29b7cdde1a4bf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9bb438108962e0bdfd2277f35c5ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03687a45b4044c9be989ad33102835fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dacfecbe68c92a8188301c5fcda47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb262dabd9b37650487d398920d1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5224dc55904252db6424d46f276355656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b70a11354e2ba06d128c03a05111a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b3a070b20397eb736e6e29c32b600658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d818bd864e6a12625a8e6019f308fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695089523bca47ceb1a5e22c5ed5d1dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5be6a4a8fa49fa71313bf6b9e9628d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efa59c83fa46fe4d9ac1e27f2be276662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e133a3b1c7879fe29c39f1aaba8a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb10633245703879160771097ce0f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f20abab52a3e784cece59a58e103cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b48a75a1beaa8e126dc542fe9e8eeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b54dabc621c0f486fee82625a479f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba85b78491735ac595aff532f1831b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514af5c2bbeea3e29b7c4f0c44392d0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453aff7c4298b05539081f47b41d5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981de798d4aad23da049f5856c6fee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b6cc4f933146215d806b10404530b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6108fc86cf48ca1d887763c5c6a76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ee256a3a692bf40865cd90d68afb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102ec5b93a8cebd5dcbe1dbbdf5d70e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c3eff12bb5051f51107a047681c91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890883d3c3e3d73dbe93b82c0fa435c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0edf070d99593db6c64ae67da39519678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1884b5aef7fe1ecac3fad1dc2bca3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03756fb4d783c9e56e59e08d66199b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158942354ceeff6aee5cb7641f2194f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466438c21e0891f157a071781be9afa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3888a65bc59bc951ec7094234439b9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aab273247f473b6021886332cc8d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f035f56622ac33614d31aca77c4827685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d0295eb0add652d4528fcb57d7cba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f4884aae98b0a98949bbb86c3a6ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941dc98f85d436a3e85c20358ee9f09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3506abd004fd092bb622f550bc36f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aea3a06b41ac7e2ef22d1ca23f1d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b542aaadd61dff2cd1f0bf95236fd7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095895716117ffb7fd034967f8420c36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12badfe949e5b040255b6cdfbd440b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555595d7b2f0a386d85144a86f8cde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da8e97d2f853290a309fbbd8a2220a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce475ee9148838dd8acdf344d76477696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464304e5a8fd42f8bc877f939bf52dcc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1cffd2ea57085db059adb0a263d78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc0ec39be18af5a740aab15843f121699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad287d62495849db02ce2e58f54291f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526ec5ec11d8d5f50df41ccb50a9b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e280d59ebb88024d5d448588caf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111a4559da20a802aa62ea6eb2141ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974dd8f17eb4f24603813f898c08c7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4757d1d785c8d5dbe7f997e98b629705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97f553d176761fd600b8487492e72e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea92da1d0b6af1e2a524b45214429707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582b8c2c44ad87e367b511e330b6709708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3850229a8ec338ff4329b73a67ab0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03da21cfb2eb2ed42281b37964fd93d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f4d83f4bb3d05f236c3e7b07ce12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf002850e2eac6c5c6882564a7031384712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe392637035d87cd8c6e5f3fd5293a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944703cdcc8f59464a345f4d3bf713d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276105823c884abeba695da4a89f2c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ddf9c0c4b0b6794db3fb86fe51cca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8bd0497cd875b8dfd7062d6504f77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d4c529784c1c6f3c20f47149626d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa7051cfb2037f637add83e118caa8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ede3c1da14206f893dd12a4c3b422720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0271968fdce0e92de3b8988dd300c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93a0d183a6a21ba1b78fbf773e9465722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5233ecc2f1d5d2e5b19d5472e0a32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289795f05f1f256ce16dd50bbcec609724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506329d463108c0968854e6cafd11f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1567c092a1b9b5c2a4d3643ab3a9928726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688bc82413a8989381f3e80b59d8bb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c89f62450a2f4491c5877f432096728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccd35b0b916b0a749e659cc823d346729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a51748fb6a67238d8a07fece2338a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c30eb2c7ab4ef46c72ff4ff8e75ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b94165974a3876552bdd42c220692732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f574b8fbc9bffb219b9a84d48b03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff7ebb4e28d8a94f291aa6a3423d12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb451c17413769cf71239599d6cb897735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e80667bddaff0a26c802c365e5a07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3427d6d0e9ce33610ac701d192ea67b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb14d2f7f526234e7df9f17a06112738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324639802496c59e9273af956dd6970739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b406dd42c9408250d20c5ffc63011d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb3100f2a1d85007987fef380e27e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6585c5d399d3e23d761f0b92694cb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237d818c63f6d6bf61000c36fcd39f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcac28bac7067e194223044a6c31ae3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f1dba16ed7739f365d0c82b15009e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae7b47aa18709cc5f019f5b39c0a6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b30aff8322a7d62aa4a73a163ce8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b6078012230b77615a965207de338748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b3e0394d2eb4e4af6797787e4a850749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c416d97dde34fcbd7b3eec5a1684133750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9ba9ed4fe1256279156707c267038751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204b92d75c1e0582921388da674b4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d1c77d2a3b89ce9a8cceb7dd3fd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04050b0284fcbc8c57c1626c6db2c5a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0195efe737a6f0c676c47096cc5c57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449ff27ec514277e9bcc715f132c7a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bdddb5f07b96086d7b446e3aae099757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1481ac5a7a7d451b78d4657b7617b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b01c46ab35ee03fa20fb72e21d40f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955e9051e4cbb087a3ce3847eb98ee5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005ea35076cbcbed848b7eb0b1018d2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cd737b22d14f71b75983a975e77ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44110a8aedaf439b04b56cf8aec67544763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d17c500762f2152d79a4b342ec10764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74528b28cfd914336aa49419e684c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d0d8253bd7aacb651573341e10d10766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48907247af96579d54876a23f098df8e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05704cd24472b1e76186272f6ebf03b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173a5f27c1ee76b38c52227e4ab815769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba95822649a629d2aaa972c0b8d7680770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03988cbb17e9aac80ce84269e2259cfa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913577087e01b3ea930f684267e4bdb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a1155e902aa7d664fe93fb0d9ae7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1477e1640ca0ee59a22e0b97f313502774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a8ea7acd1da8c44d297401f428463775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d3cef556a77322bf5a5932b6f0a77776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900b4493383d5c98493c0a111c25207777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9074c5a12729702a7193e29ec0496778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0412287857610127d4ce7842e0e5b45779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3722c53f23e1ccba53af4740b9711780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08bb99470fb03be9ff03ebcd54345f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98ab0ac89619d6b50a1fb35125bb8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3f6df3421eb10ddcec98b3893430d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284acd918f976aad84f95f7d517a6d20784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c857999141d85ec18f95806126b9878785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9063ce2a831498a866c6b3b44ff8fd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826816484f065eeaa933df0ea3417db787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8e1f3265d5223ef62291bf3f13700788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f51fd09bb15a567d343405c6abbc97789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a51b0b069d5fcbe3053d247d5c9c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df52a8c93eb1f588989412bef096e9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b5e0c95aa96e86985adc706d23f3b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8ef8bb20b6dcac7dcd7bb54020dbb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9331e5ce786f02bd796fd1f858584794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819f9d4b7a08ff0bca68e0cc7a36a8a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af1d585c420a6d504e693166cb886796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee4240d6d0ee736c13c1af4c4fd3c3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2db79f0c3e64a42fcf01c809c6c59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cf4f10ea9fd61834aa55bfb9d7b45799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee64fe34852683f1f65c37bb340c6a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4359c1b68e4103361a10c3ef220f63801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505ea5b365987d796564c12fbcf7e5c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a8d0790ed2059673d052ab58fae7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20394d94a131fe99653055283d17aae7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d75f8ee91fe486fa9b0b9fb3eb9890805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a10e677a79a6d0621e8debbbb1f197806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79886cb432c6a2d63f2a51df4f7783b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16408a75572ac14bdc96bb7414aa49808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5359a62ac82e7cae935a15e62ea6be0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e934f784cd22e09b7934c246b750e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfdddf067cb1c347fe6205f4d85aa5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d328282ea151d00c65d2a3be7773a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82b2a03336074cb34dceb2e77b129813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131d669755ea13ad9636678f7a8e0d7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b1bfb570ddb9db2117afeb8aa6d9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b870b11413072e629d612ee7e542b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde93455460b17a159597039dc1e7c22817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304238739e11f5138b1edaf87cbb24c6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81358074d7ed002eb01d06e0d6c7a4af819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d92f54e3f6ce3d16cc5bc3dc323a5a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a07c9e58710f601b7c8ac0776b7a4821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6276b8f6bb7ad9b659cf58de30d9081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adedbb2423b9513d919db28c5a1895c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a6192d2929e43d8ff23e17c134ff83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dcc8f50c1fb015d5678e0984aebb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4895eb12328236a1683e2e50768896c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2429dbcc86816d369a4cf20214eb2f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d062d38b0d68d48fde5dab75ea3ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81caf391a73472dddc784818b08ffe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a767049916e4c73dc3dcbfd1eba20499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0350fb7c53a08f0ba3f4c31088136b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e5adc3698010109a73dea13ac18be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f1ad931cc70de759aa795ff0994e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00088b9897857f88058b58d415ce4d4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f86a6026942c699012720d5943bdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc43a0ece13614f0880e6e699229df915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc13159153749c6728a8aa9c0124bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ea2585f13041f4ca976a3553aa4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f942c83f0c621a603b8a29ff52ccf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36146acf86d979586a6e6491a4208e5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11af115f28854a12f040c4e2bce8ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c270f2f5696600a6e6a086fe1d3690621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd559c30ce53c425ddbfbf36afcc2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3509901f00f019e45bc73b264e36723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275098a18a5a867caf9ec6a69354332124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24460804745709dc339dfbc1a4bfa8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbafb821bc030f213e3d579e1196b6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc6ff926fada4c9d91ec72aeb50c1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145605d08be85cebd3bc36816fda97028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7ff342081fbc4e3901701dab3b6d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee1b3031ca501113ed7bda7f8127cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8554ed3448e7ad501c25961c81acc0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f97b0e940d5440c9b102e38f20f6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7d4e92ef5bf1e9f1a4637f19574de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f49f93bf8ed3e9e1111b7b5af232434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30d62cff4b666149849e3d71572f7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d1cde4bfa742bc871d6074870b40836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c0fdcbc87275376b840de6a53b8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dd366296ab50284747b4db9b8c81c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3535b21e6b8f09cb5f83efd9b02539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1a4bbdc63986b5174f0079d72932e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093827fc97d1a98fcf9646a8f100b7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc46fd65e7c2cfbf150c37533df1f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00812ad8eb851f3276a696c1d9d1ff443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3cd1e424754adfae6c1eb0c52aa4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bcaa000179da3f7f8837ea5cd939545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3938d8b6739198bc4d35c6a4cd38646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bba613bffa34b784f0ccb931762f6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fb5d4b129f9576667de32577cad2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8f800c19b0a3c46fc528232b225e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fae3ed56efac76caf98a4f92fcc9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eaf8238aa2fbee1ee4386ec10faa551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38461df0d8220efca23025f7bdceadd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee6e6d05ac61a891a2a24aa218ea5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c66f13f2fdda8dbc35133c4bd2fc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a3f85c3b5142dbf8de50496d387c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a83956b3e0ea9773df10b1d7ee00e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73291c97d8534b432b8500c7db4219857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c46229f5213d384563ec2679500358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea19bb0ac0e5664f9996c1da33da659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3be801b86b33cffebee9d5162beebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093b95daf071390ea4ff4443aa4774a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdad4057b535466da291869a558fd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cbddef74181b7a8fffa9cd7a8cfdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ea91594984673f1e223f65d3cc1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ee84fdb1f1e92ff834f4d52c763765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dd0045ff53e9d52a60aa76d2f7c0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7088f4b5e13baaf645c20a681e92667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cf26d8e53916ba0fa56c8c1f9062868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec65c61debed9c22fa158a9473a62c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e47a90657d2dab320a10d2841c4e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e4b06b57ed347041d8209696c56ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea70735099afc0334f7e5a9fe07ec9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394ebaf6baee58818e42b70faadd7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e0886148e549e024b71886b71ac4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2860486553a5b537026cf086ed55e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fceb5236b1b7d51d387aad0d16dfde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04dd080586dd3de66c2c00c645331677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68f1caf168c3aa75d3ccba0ee3533678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ed18ac201e169b892c1694122bdec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd476c4d9da282c444deba7b8499e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a42d7216332bd904f50ef6c9f8d2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c75158e1b451d3a12a19550f8ae7a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc9e9dc10bbcd6e4b73350d28669c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316ff779577ed637a2bd666376d1f2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c2cc4db8d35f51f1795c1bcd0ee5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010ff9ff782be52ed285373ecb3a98886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a182a2581eec447440ae7ddc7f7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bf3761e4fac507701f408b030c5c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64fdf24e4e526fdeaf27037d97d47c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2d446c08679829f660191a46bd96c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecf658f7717e8e97b7560218a3bc5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7341622fe2d7c77a2902d306d6a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e674b81be7154b21d7951e90ca468093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545c48a7e1ecbb2dde93d5a139d5e4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9b05e927979193b602653934df3ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37de49005733eb06a3285880c2a94de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb1df603e0da650e9b2062107b391e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc0b0fd5436471f5318031acac61b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f9c5a571232abd680b7d4482e8ef499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf289fa1f13ad382f87984fd08291ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ede76214ae663ba5164bd1c909c2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05eafea85eb6e441924270deb9d493102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d312504356b651dd564cbeb1bcac3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19a9b2cb59b4b4c1c161e38a6b42cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66840f07cf0b3828f60dc10d7c263604105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350b24e91813f6cf0b0c8baaaee87ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f66316f6ee670a958cfb9404020ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c761721b396e169e4bee6e574340d45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac672f7c85618aa603ba133b2ebbd7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da14c5174af0d9dbb29729335699a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105e5a124178bdbc14886c8abc1216e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31599545c7e5727e96560aa04e2e8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726ee521113524293019da775c83476113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1821e568f3a41c893421a82d1512d3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f818ea117f352b9817c013989418166115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa4128848b5121c2dc01b354a5faa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da48137bddf3d3f2552ff9f1eec0aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff1a9d5a4c7a2a9cd369dda46cb2ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ac97412124cc4ed61a5339694c7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d418e1346deebd774a5e385a25fb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aefa73e75a39256f342f85e03d7b56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad10b2b193b7c2bd43cc17216e56f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1779d8c279d6ef438ea8571ff055e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0fc6ba60248b6049aec6ed010d5a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411d9546ce479174ab86e1ddbb49db7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444d56466ecb03d213c7e536b39fad2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ff754759883b6f4f5f05a648dcbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab5aa2c5acf3080c742074d8d4fa85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce50d18ec3feab7619a36784ff8621129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfbcc1f1717eea38d0ad2571cd3f10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200579f8783a3b3b6efe13c63285980131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209a0d5685836557e19bee83d115a86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3779b18d42067539f73111676139a35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be21e26c939f5c40101fbd5683dd65b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5fcda02ba763e2ba7d3c84ede7a8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c44019fc83f2bcf1e87bc4c95490e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61368662a8fa289075b7e8a003022d4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb6b0233851ac8baa074a135ce581d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619019abd49d92477615de51df0d1e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12eb5f17011e1066aee24c76725ff5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42009c340361ec6b4e9c64e9e49cc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc502ac83ee3c92d0d241df1fc1a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b12c6e54245b98fb52bac86c0bc30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e4ab9aa9a34b234b488d00916de0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8af14038906293fef699e76f0d5be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c612b7d28ad9ea0f9a3aaf4b488eb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd33b0ddb9a8ca34dcb6f2a11af736147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eb0fc90d64c1826e59f5e0392c2b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7068cd6c59d6da8ce47580fb42a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed235fed2e3f960d27db0fb1c22c3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152b1ab878ae49faea4b8ceafd9804b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478618d64d56a5dd69772f217311d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ff8e6ec4fc0420dc2d3de55b456f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9376a2902cc95addc295ea03fe5a0a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260d2ff392d57636062ba88ff047a22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc3a6c73341cb95fcbb6f8f13a80b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5b1a822b6eb9cc9060dff788141d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724420f14296e20111fbb17a414bef01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edfd088718609042f3e23017c35890159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b77bc8679b0621488f48bff2a453160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff98664ced091dba4e141f43449b833161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9802fd68765e96ebf2c586c49f942a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672beb86631df14d6d37d4867f7801c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8eaea87d5ad1c3a94f4bd4505a509164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86bc31dc097d4300a1a355c692f5a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bf9de63c37da53640b05a3eab914a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7c6bd679af0575be73142ca52892167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4debefc95ccb454487427c917f6c7fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3725e5855719b021fe102e4328c584c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0912691d4e90a365ae1071f7c12db7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4230eec57d84a84c5bdbb9e0176a5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03e99faed21901dfc918ec08aafef6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc1ccee816ff462c9ff3afc8fc4f73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852407cabe1a6e51251fec73dc050ebb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6207c7576ce8f2639f651700806fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034326be9d1ae9c524113d35ba2f0de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ed28b3186c4f6845720e10de5574a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03615ee9e1d926f95970f9f2942bbc33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f349edb7e625cbedbe815ed38508b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90280dfb3dbf7bd19649e5f108a5a787180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a3160cef7c8bde1ae25f3a3c329c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa39e85fc0e126c31017248f5ad7b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d787e9c011ef339cda944213ce675fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c4aec0209b01ea97b8b3bc8cdc67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb93f1dbd8d513d5fefda9284a7bf05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fe3f3383bdc3f71820fb1e5bc3775186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b21414cbb3fb78abed2c5d03e64b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ecf97a22dde1371dad8325f920a3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03bcb1a7d1ce6ea3ffa628629c1a06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a270309f550eaad6ef52a276f26ba3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5b2b64e34bec2d45b3d2862955122191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f790d01b82d75953f236938b8937cdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b9e9232718aaa69cef77b5fa6f1da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56ba21d68f65933ac87dc5a46a2c9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446743321fa665c0512d9451c22fa18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e032e45b9470e1ef799ac68db5e6f82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557c4126b9dfcbb2605fdfbe2f9159c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5363f43403399ea3d596db32bcb6e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd465f5be8e5cf1cb705f362a92bf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d1e639189d09b5da8015d144469d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d89ba94d02a9896643a953d7d2014201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c1fa512426a84a3bf30f5ecdbe5f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2331a42cfeb09587dfb6803f02f722203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e59d35187831c89797bdd5c5cdbd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878108987bb9847bfc597469f43fff71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c744a1a45693716adae281fadd617206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2534bdcc9e4b2762c2f6274efa1ff4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee30d77f3aa92a5b986518acee3a87c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6069591efca1d14f5c03161a499d721209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cac9b9c0977f22e965c0570d77dff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432f1898c12b89132dd5ac866afde9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d89aeef9b9a58b16528cff6224d27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed95b85726baa29b1e917cd0a1cf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b03562c0da27b635a6d73981081b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f2bb958c4cf29b41204de8902ef2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff99d5584ce2957eb430d07e46a4fa3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1aeac285c1368b231ee3e47562cec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b767d50b6789fbe3d0b7ff9065bd677218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703b7646d3e2db48bbd33d6c0e2d186219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2a2117e0b3ee934ded5d087a98c80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec2a98e1cee16ee12f1d6e6dbe4f09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c8da4f7e49dccce6c6577e603bae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10f23e0a86ee2258fb8bd3e0887009223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d74924b9213f282568fadb472bd8f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071cff7e8b59c59cf74c67db303946d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6783a16cb8e7f02639d3bfb120abd47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d508909b552412b50de119768afcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafd5744818a2775d486270bc492f31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0306c46dc323f8c13cc71fed15a78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e95a74ecf9bdff0bc8f947708f84d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae97363cf5138cc00d0af0227c1a789231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cacceff9b286d0387d7acb842ef5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0688b0e14e1158f4a130f41257330233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33230208a11c6383e6fe87e29c474a34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87c1e61647715b442d1ec841a0d27f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ae7ce37cac5bc6f45ecd18425a100236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7280c13737f8d50a2230d6951c2407e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742887aacf0dd53cdb4e52a955cc347238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bca1cbad4c640e19df519adc7880f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6f371b7fb3f1e5260f341a0c44c45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff3d0ada038cfa5637c1da54ccea65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b154e8648bb2a4538f92804cc4f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c533489926663bc06c595ec108339243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d689cddcc321d0c021e9cc7084303244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05993b99f970ad5bdcc771bc8186ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492284f55f3da045d0bf2c185d190e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab338d477ecdd56a940bd12a06c9fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afbab9036cc2e2730c62754ed9a90c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf7c9e83a10dd0b93f5bf00df3375b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315330551784d1813b09e848683f32ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca43ee3e9b73ffc0fb30615df1bf4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dc1d4d4f0cc38c3b33395504b364a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c2a8ef2ce4833295f61ecc6ac156e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155c2bc5b3d51239f2ede27905509e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cef7ef8a39d884f59d3f4ceb385be1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f742eed5a05997a69f24ba5131b854256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa7f968cb68ec418621682c6b22dec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87278b0c818e869ecd390a6aca4fbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1858f67500d309ace70e3f55604f13a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ee2b31f1be54c365cd2e676912467260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4dc8f8a37b6f9a0c5e682b223ed4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d04b4070d7c8c09d324cd84f4acd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecfda802458e0227951991e67a2932263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526a1fa2885575895d97e41dcbe9490264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc120dedf3dc24d7c6509cc95d4ddd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43b62f28618a926372a172e4f27656266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6a2c8d21c056b067f74e9ecc00e88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa9200d0eac1fb20e2e8cb49ac18f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f17207d3ce76f11694458700529c87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c451c0c904b032b7fffb8eba09320e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320659f8ea420223c21763566bc79390271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce980db849a0c69bf6455a05935c885c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee574003cd5b4e42d6c40f431a241273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed1cb0e2ee035612c9c8728d70c7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcccaa371f19f9b27b0af061f4c24cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1755ed8c0b4d0061d1e3dc7327474e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dacb050263102cec44b95665b77d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582f8bbcb18a4055745a0604956bab1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36777a1fa390c87c26844f7e5d6e21b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54ce0fd5c111d2c9652893ea3c75cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe904a6a9becd1c231706cbea8a783af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4038822d3461ffeac5c6945f54cb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb28aaf01e7f184f00a4dc5ab93bce4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1dd93e2784de82ca98df9f77de869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f904029e4ec151c40f78a1da3d1765285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16909dd5e8863b3e39461b55b47ce72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d126318714962bb4ed374e7b02bab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab033351b25713c1a2090928a69035a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059285deaa9279eb62e1fceafe2f52d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84740387742d18c24c5f628a1516c10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f69416c007316f5b16853bbae225a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba9679175aa7f00dab459a8181f0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbb74c219368e1fc825e68ef273263293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c056c0c11dc9412e3c7f437197f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdb607bd2e25d225d8895c1bfc198c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cfc327e6eac624f827b33137ab467296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac876e29c2a46090b448968aec698a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28851e3f7991fe50a8b1aefc021a42f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e4735e7ece2d06e945885ab78adf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403f39402be88d1ac1be55a9dc800e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1608a36444073676791bbf2ddc3cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96770e4ff391acc5ba4b81a2620bed9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd05c0a99c46d209dc5b127967499c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fc027914a094d41a8c45f45d3d6aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836988fed166e6483aea8eb8559d481305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c24c89131c0021afd1cd2572a41cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdc825395f214eb42ac8ffb7376dd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80b7eb706b57f7e02bf5b639e3e74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf5baffbff132a7b2abde91566753f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61f0fd1b621c62d72c9283fa4c2cbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfac64d849b0704de4446bad590c4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cae65f80067676cdc2e409cf2a356312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278dcfa73b1e2ef4294ab49f9d80d25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2cb0a4d562c4d08270bb6632877de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2600266b77e93423a4d8bde18083386315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b04c3166caab9f2010d13135b38fb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a792bdbfa77293aa5854363f51a712317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbf48c5c7a17d41558015e8726a1c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8195044e746d63980d79254cf26867d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ff4bf59e4280f85ff685e9be5ddcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64267f154c0f533f111554080822eba6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaa7b919e89f1e360cbbf6a4c89797322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96692c64c9d2322bcf1c879821462a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e962b5bb9a997db5054d98c89986b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c01ee45e1c1d4c38d9a2988662529325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4324df0eb56a09199975da94078f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833a07045888790227508182a3cceb8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299f288f8c2ad1086f1024e963f2fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbe7d49b92fdb49314ea3699bfa66c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae5e95e012f8d188b95aed8faf7bbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75153e4c26389784b6c9349af5db1bbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f42c0bad79fbaece03b906fce0c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5420863120d998c0e62deca093758333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f33903414f3e567d87e149689838334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d336b1a02cd03ea2af767143401fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d434ebb696224c70f5c8765437054f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b47875bb69720e5f369bf2a4d173337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf43fec868fda8b803fe8a1a21e8678338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebdff51192ecde3a62cf43192927ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b5f5ccbc12dfb56d4e6135bfa964b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac0bb28372adf36f8efe7d3f9b9504341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e99f006f0c35ba772908fc7315f81f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734702b1d9b72b437bedfbf48f46b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905929d379377692066e916f98a83b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459fdd2ea9509a82de3c933b8b15166345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32440ee2c85b1c6f90958bee81208012346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3026ee30d40327129ad5118b2a6480347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fc14c57c44626e3283f6af45304bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb35d6f4d5ae4752d4fa3fa623a355e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6d9b27757bc3cc735cc1d645cb6d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290e53eb7b55ea7cba5153cd63460e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c30d6ba4dc90edc42bfc712d67368352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb76c7754245446e40d19f97918fe1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a0d3b1ef207810d8ac84ead0368b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9995fb875b3c6cb6788a2aefab2a0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab636487b4e4812a247d94c5589f61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf35ffdf36b650085dbd9613a6c828357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c5bd793d9930cfb41f7c3d56c1ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545996c96e36aebfa70ad7763fb9f61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166de775bbe7cafdb7674b54dfecb6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4097b411a66362ab863e14f234443361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06774ceb18720bfd29357bb598706fb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ae83e23cd8ac77dc772c40dd0d0a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f298750d1f4521895e2d1d582a2d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8418af1392c4b818678f0009e62a981365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047a6fee0fb3e28dae79e2a2f59cb14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c7d0504698ba59ec3f13d6015bdc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe29edfebdce51a8a87d89f09884b2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91458678b1d6fb0c0fd9092134e8dd87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744cee57237e8ecf1cbba2a742e6541370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad36630ea75c8fd49785a16bed1e68a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0324ce1c3c8ad1c762a4521ab2dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62894d18984980327389c2f2115b00cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f10e8adda4a99d3e7065c10c52d630374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca3ea1a31133d2d2ae377cd948e3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eb7a2019706e8b1937b859a29d46a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba07b93ecd8954e6e57eb2de43de3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8db671a085ee6f83996b85681753c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2acd469d6884afc509c5d2fc6ed66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2cae5ba73b7cefb8ee573f467568d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2e7436496b0adc2bcdf09d02e719e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d2d9ceb9b6e90d1032fa30fb604d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2d3b1d98434f63550b66c0c36e888383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546dc50dd45af0bbdb8c81381cf33b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf419f3c3950b9d0963f69ec79f32af8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25913cad5ab46b64c693fee994ff41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e1129331995cb25287fda0a61f493387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab5e4563039cfa36b8ba4ef04c106388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b03e51570faa49d0f1e55b00572fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abd12b4fd230c15a86632a8e602853390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8ea7aa6d02fcd91676b4e4a2a248b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ce4cb0f07fef0244f08d290205fb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea010d171e7072924913dd90e5b7cb7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a6b0cd4c542102f057753caea6482394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54ea06c849d6ced37de8d2efb899d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537243a919843a65aa259879e1ba038396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9e6f2db1a2b02166795e60d31b5c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444acfb5cf5a058f3fab95cdfd59c513398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915e2ed3462416f873f5a768471c84d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9735f3205e6300e26ccecc904952ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548aeb79b9cc0c4e8cc18cc6aab6384401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf884924c26474a025727efc707564a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4f5ee12ae7ceccafeea8022e662aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137121069ea152c3c7286550434b0e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f61e4b386056ea5fea0b1c9ca73557405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0f76cb8f21f36fe5f4cd7dfaf8ed0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24ce158730c09eb8de44ea4617ce5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ee4d12121e47aca825c5988472a81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88499e2e9c57c38cd659610d54597dd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6981215d21c393afc28c671ace354410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807331a872859ab32cdb547feb153f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fd5b550ca584d90fef77543eed180412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7479f109987133154c067cb412cdd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb31a8806c8a6df162d7a56046e7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0708a4ed1ca3b7f7af006a1054fe7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58c15fe56c2be420b73f3cf0764f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45934451d75d0746d8cb6046f2b111d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacceb99f5c5df28365d89bc360e1522418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123382a7ac8c7912fb163b98d3406e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211687d5e5f88c974391161b262baced420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c764de40965aba76533a3eaa8cb3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac4656c3a9b7eff176c8f3952f09cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab162c7f62bc53752026277b1886a08c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e39f1fbc8f51673c50178725a61cfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b37394f59e480e474dd19662f92e5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca8563c810d969dccc85c190c24c52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aacf876fd25920eeacecc0167ffca9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3da431e4e8f6956be3572388345e7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23f805510042a2677adf4fcc491454429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ba751bd14aeb817cd307dba16500e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe761e4dca80b202b61c52e970aaf6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b44db8b7d905cb06eb06fe253a9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c47f34f240f1522af5ae41f0382c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e01466a6637536730e961f307d11d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc11d386cb20ad2d0ad4ee511546f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e613cf383ad8eb126dc8e68987f5b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2690af2e18de67b5d476fec217cd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedddba9f06a1e90a09e3c82d8cf2e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b3d258ba8f89c99b0983e89d1872c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4810eb2d74f90548240575bef5b44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9577d2d23f366574c67398a90d6b383441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc959d1c7e81230a79e176fced576f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aae9c6839e27e928402910ee31919443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd52d7f3971e6c8c2c0d76428e6953444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba942df225ad9081940d316645a9fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b334152d49c31d2ca60822d970779f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448330c3552d81d7a1e23e89dc14861447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f00171f46628076d0a61cc2081462448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be74a69894cf6410b76272920afdcf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc372fba8f78fab985a659289f4baf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f022cb8c9d011d5ed4f5b15dc86f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c64989d6dc3777b71562b030ab3ee6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf04587b9e6d651ad76ff460fbd545453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5deff28f2d3117a1a0938d3204cc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af1ee8060d903b850d852be87427fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfd5b051e698fc8cb36b4d110f9261456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d11c46c73301ca2c7af86cb5fcf23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52811d398f40130ecf9315c67fa396f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7fd2ad5202740cb23bbd981896a99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d617906924d1a287e4128563779b22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e318e19eab97c0ed45a04ee1eb130d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a694848d713a234bdda23523312e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494e65dcfdb15f3496cbd0627f5171d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b07e535e817d0d43008292e8990f5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08b3cf94123e2b432dfe963d3ab14b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca1968317a5e99ec7788ea554629eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf821e7ecfabb744a7e7cf0efd8bd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41249ce166e1fbb4849259bfc35a3087468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54425ba117c1971e1666bdc3f5aaf4f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27c5f5486fe7a3f7d01edbd0156e36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab99782aeff3b4866fc90146986ddb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf9ac71600d5423f6115daddaa2e25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdec8271f67cff75915934e3805d1cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b46296a778b260843becc9ce7eba0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bed9b57cb5cbd702f4f2b9dbe0493475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab077fa003e21986f4ef3be0d90c13b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1f0708377e57fdd9b350e8bcb4f89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8b9ea8bfa8836c39155453e6f2c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0f8523501124c49d2fcce10523bfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9e87e020fa0c1f5ad87f3cf92b14f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700653542dd0eea7e861f0a463c0df59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087888495622eb590ee0df04e692cdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb41597147eddfcc5ed5c50c16f4ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a9aea762f203e307f033fa6ace44a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edf235c54c8fa4c62206ac53bcc82f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdb65557c88aeb9e0362398c7e1dac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcafaf204421ce2d042ffb3915847d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea44b3fadd1e6b2181ab45cf6a773b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaaccd230ea4b2499ca1a3ee9a389d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fee3b18b06807114065cfa6675a3d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4cc732f174701cdeebb1d5a67f5e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2150c0a5a97d199d1b06421367533de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caa89ba878f9b5ef5406b5889e4677493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51569da96ba3c8dccafd32299c75204b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78681689196502edd438090ed3990ac4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4f4e9f50c1e5c6996cbb626b66460496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d32c74efa88c8bc31d8e25be23abb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ffe75ac3326b62cda601d035f8285498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02cffa6bb5b18d72778497eded10ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df389f4c5ad9ff0626710f67f7e1f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6546e0909f248646f9d12b8b79b1183501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0c234d828c0b400b3e383f4ed37d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8534c12469f031a4e0890cd16ae21b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00199dcf4941e99f79e78bdebc4f36b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd3af10b5aae3b37c1518578d850f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0a4bfbbeff5504178811a25e64cac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c2ff7f0d97fb494c2f2a9eb7d9187507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08e57656811874fa62639e616ff15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba95d801b63277a3f98b97b79906b5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2fd873a3164f20fb1ebcc1e575617510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ae4c4a4098e3c5823aa9614124845511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff818215c53fd8d1f03eafa4d5590965512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d55dcc9280ff8f9a34f0f6ca2a431513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46c2830b936c07f42c951cc107417e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8da1b18371fe5cd00b99d7761695db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4f54553ed99ef015baa08266e82c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887ab131a801d24d7149fdfd414f0d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a4f162cbc9a74ea9ce28acab538cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f6b2c4f8244843004266a8edb70af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afcdbd79069d4388da492583f472e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f49ddc511a4fac2d98cb191774b852521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e07b87ae63e874d5ef8ae3d460dd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3f6882645c9c64a050c72e5028564523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2cb71b46c294d11d74c0697067314524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafca02db3418f5e38d2062a6a5ccfb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dcacbcbcdcc57d1eb19cff89f2092526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20f37b7f2f6a451f7150bd3997dfd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d6f3554e2d3208aad5bc30a020a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa0bb2ebbdac990c1197f3f1a7b874529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd22a577eebf68b39bb6cc049abcb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a206070f3a8467ee1f6b6c712c949a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b4b8833689c215280ca2f14d4a3fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755bfc3e722073b2dd0d4a78f62d08c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8cb58187577bdc9f725bd0b1d77e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e00b131ba16ba78f2e29ad21b9743535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46de4b4a660775f9bf0c4253b76d8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ae1826a86ecbafb3eb4a6eb183685537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7be9a7c6667b9f40546d5a081e1a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed575792e6f798cc4abac5713cc3be8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38243dafb5737d6e81ffa1640757cb6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284f8b540c5fd060933d1f8347042c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1d63b4527ee1f6b27d99b84f7c756542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b603514b43ee0344f41f8ea4415efca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e327ba440017cd3ecaf31396cc58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acd551daa3af97c00535787aaa4820545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9bca9e411994c4ae0b432797940f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc0f97ad7073383bd93d55405b446c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513332d9134e073b47272fc8c478378548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22abd7bf070fcc6945fde932682cc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caeb85a94f87349d214da534b26fa6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170dd77050eb49fe5779b835f696f8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad67d7f56c93d80793a13d228500a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbe6ef87e2374f6e498b44f0280ae6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f494ca5b598ed88b060d2842921efe4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f7dedd98ab7113cc24374c9ecc0e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da03fded5108882542eb72d3ee592e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d4de46c4e486d686cd64c36fd6e66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b07ce2d65cc136c346ed66dd108b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd93de3e248ef91844dae8a3ef8a49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbaad64e40ea495be4a7550bca7f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ba7bcd61f0c01892936a7368e4088561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b082d35e94febf1ffcf527c27dc7fa5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dfd77fce328f268c0d788263f4f73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508045c3ba1972c405b4c806c1a70df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0b972b8f23d2471885ea273eabf9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2251e443b7754053df32f9c96ae8cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700133f486fc9a9a909f8ca901137078567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a333ac1d4462a6e86e17c62f21fb51e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daa6f0d49574203097d65e748a29c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d105f4d46cfa86d72f5186507b3ac51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53342b5eb36d06cf7470a57b75b9a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49338573bb2061d14f1a48b72d6f6a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeee1a663e29541ce460139bbe9e6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f224d8f87097ecc6f323beebe61c373574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce790f15f1f1fd77d74433ef1578f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a387372f7da0d6d58a19b4956e74944576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213b18771460d9e2f39dc43ac64a9af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293fcd553e2525eec048bf83f0cc9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8101108d87fd446b9db4f09fd76c84a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c19481e8f480f2fc7d00b5d31e420580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684679dd8eeaa068a2096012b687750581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2de164faa32e3824803299c60d998582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbec3956b6a9b868a7b8bffbce3eeab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d52f366b522292203a6fcfb17767bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d6cbe1ae979f2fd5b4c63451860a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c73d4a9ee61add067a01e62ac7bd6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec476ee1134dbbb1a5abd6e6a7000743587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd40fbca0d0524a6b702e7bf6fb58f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf528e3379b602ab065eafb76397d76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c3bea793e8b0b2e373b5de5fa1066590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22666fa02891435f32d96a9e5023a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62d9a4b0edcdf81b109c4a0c250be3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e21814cafa8f522807dff6effb990593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cacb2d8564c1b88772f7133e6de8c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06916a8660b704c731f5aeeb1060b939595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206ac453fb0bc02067537eebeb0aca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d66813927f5641bbbaf36b97f7406b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c63ff3c5d6d29d10dea41998bb511598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de37b9a43777e454d34880629019c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591568d8c8c2624bf4e21a6c2ad873600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2100cb5b4508c5c94d6348dc98264601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea42f8a2b35ee233032ea94d1669af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f2457f6387d0a51eb9a1561880fd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7d19e01b904daaabfd759fc6fef7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40dbe477f797fc3b47ac938d2f2a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25069945d31929d1ee48c21d5b5d6a56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407bf2bd950904de3dc679f45b2a3bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224a281e324b36580e9ac6162e30bac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95888d14234637c1d8671822eda21c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabcffd1e893de1a775db2ae513e335610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07c847e95fa0ad1f8d2a88f3adc55b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7848f78805f86d9a32dda8ead2c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9b1c35db0733b67d16ccf7fb9e715613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccc6c567990e897c70b7355d295bfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd23b35b56903493c3ca36ab6bc806615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf042cdd9feb7bfc9917e5f0bee561616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab03286a88d049429089bd115c7c906617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859877648800f9b51ee25098fe88bc04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1108c25455063e1ab803aca113991d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7e84a7bbffc7c33fa964df339a0ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caa470c7cfe55c60a28359cb2664cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec5261c92c6782aef53d91f39b11f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f871678e84cb483bf3b8b2f0b079e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd6d5b536b347c11a6652e5ae64977624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd78cd8e279d5b05fa167d793e78535625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d26872e24e838843f7ffad936a172626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639342a216a650f738847f55cf16691627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959568be9c8dd7b8e12b4c91fdddcc56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd58cf9197e270a2e2906c55d5de2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff194db88f8841095c507dae0fcba9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccfb382342c58d3f213dadbd94c63a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f3e8bcb86b9fd2cca79b7f3bb7fbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be728e59bfc0b3913af395602558d8e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787923629227947ad319840a63e2912634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e071f8c3ca06d8172efb930148567635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a86970cc98043fe46e2a0a5de1a65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127f987c935076596e3c233f56a0c0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa0fb3c86d8bdb784dfd4ab3ed5804638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb32e3055f0662b2d0369967cf7e735639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba648fe489fdd2791c2cd304ccb1fb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356404816ca6c3a372060a9aa5bff6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7903a05e7bc79deaed4d338a26dc1e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64287902923ad63685b8867622182d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04525133148a21c62843ac62f554fe96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dbda5278eb0ab15b3adfbff2d59e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301ca5b35d24df69e707b10a29ee24d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bf18bffaa8a1a4068945fe5df1fcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922dbe089a96906cbdd8a8062c1669d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99797b32f43612e27ede6976b481e8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c14f3652c7af43ee1e216e16a3c603650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20fccbad6645702b96bae2d4d65c76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a76f3aa423cbd2090d41c0f6747f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde23eb46d19a4646bc2d7f36b4765c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80905377421d264e7e7855dcf9ab4b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ac171b2c98827c63391644bb2dd8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee44ddf288eb065c1bacde0fd7d702656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defa241f4b23a4d77eee6a7bbb7bfb1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6d1db63bafb7235824279ee6ff92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413b10a66cb19434079f974a3b85247659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e978ed5db84db081f27845e2bfae6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b532a09321aaf96f33f40da49b85f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b85283412f9dd1e58299e638eb4486662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3841622671d17a0b80a6d47a2f5e534663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be7bd2992be8ddbadd297cd67984f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9499d77d65ce275c23e1834266acf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cd77005e3847048d628236f41c921666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8330bb51a569429ad7f3e9fade2ed1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc90e12e621b18dd124282ce533bf1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693612797d837295e5df8293f2388b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3d8531ca86d6bfcdf11a5fc9607ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6d86d2ea054f1c34dda6a44aec2ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dbbc1a11254a01eafcbf898786421672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e384ead8d66e1b5392c8c0bfba23f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f6dbf74f1caf2afa45aa57e12af09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302316fb511b696112943a3380438f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bff2eba166c710165e446767004515676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4458f75e51ba9a211d5e92cde2e7b6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3ac211e04a83c489b59ef5b6d8f3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc157d94e0b3f55a876fa2fabac6f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80aa61028a00e02a60109744b9d9f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6a0316023590fbfff7df0fb869764681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01b37c55c9b7099784202a85fe6f56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbd57a71aad7289ce6bd76736fc14c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47613f16dc91527c4a5a21b2262eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6aa6549ff54062f15b25018497488685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa74029cd60cf52cf3b82d863b1b4b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb132d6d0e192e4752498d7d3d18a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e8455f2436d0a8557da0d5ba0a79e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31602ae16e9c66ca37c9f150c5339e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adc84988671c969c215078f684baa6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65ef60fe784c67d1470c301dbde947691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067605621259f3758cdbccc6a0600b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223282f4e4d8d1022a2aee876ebabab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcb27a9deb2024038d688bccd5f520694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0d4c8ab6ce8735599f17ec33e5b16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7373966e68489344357e721a7994f2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f6bdc89dd9cae1c59efccb6884a6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f649a65312c6742309df75c91300698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7972d0d22d30dcc7f87226dd622b794699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be39931eb6a21e63c504776f0fc261700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec8a5fc9ce7bb5119323da270a3154701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c33925884d4736c8b3ec9a50587ac7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22031ea7ad92f68a89ecb0f0629e58d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c113c336847def4be7937c4edba27a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1deb2efbe0550716523a73bad4670705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194838e26decc57474824ce398d38c83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fa6994028fac59e9a21a3e744e18c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bb9f8e7cce71b936af2379b7a472b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808f2197492f1a33ed1f5a13603f9b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede068dec110464261fbcb74a93b7e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d974ddfed1da0cc66b973a176f3685b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f969964de0c687f05334402559af1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cb85cfdfe18d893dcdb878c4c3793713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac584cdf97699af1edf15322f052dc1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03fa4df9873361402c14067c1b7508715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a262be63b2c798c20c4f05690e12f75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa16aa47cd728376041fcc13bbfe7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4c67eb88795103d25aba3c9fb11d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee40fe06ce630e71e5dffc8dc8292f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a443c87b0e15d30c92cd5e561eaf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208f47cb389e428dc888df5fb501e1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b225e14c7a5a1f4d32c4c40cda9b2ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106012f90199c272c15f147ab4bda2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b2e5ff0b8e320ac93eacaf5dbce9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f4616a366a8ceb926a1fcb0725131725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6d305923c961062d19e70df9f33ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f00c159d5a00354f6e879156c76414727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8db01756736047de763ab1b0b3b14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f68a13f9b90adf770f0bbce763228729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b8f66666bcdd707d8c417e2daaa5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144ddf451d649207b6c8f65accb517a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc274ed7a993685012e50ec60d18800a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8355afbde3848a34cd945c4db70141733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117bfca5303ddaa3f256259dde8a7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293acbaca702f9a9246bd24bfe391b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04b63345ca2d7a6b7c95af842587c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8384d2bd6a46243d683a6f787079e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c5e6d642dcdfd82c488f0d5fadd0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2530b78a0560e2b6a1c6d983c95f07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12010a2e2e26ab32a82147d3e2cf8ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f32d07bec32edcdc090b4cb22a7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e5d34e4784a24c8b35c5bae52be50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4101699302eaa8b1828cff8b1e50be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3710f8552bde79bc4db782272a31af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c699defadf24710c1196953cc8b45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816165f421f5495dfc5af8703658b50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93f4922515180b8317a94b3e070f0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbe6bc9644edae9c17f8b124baa2b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af52c7f2715017b8939e346261dc96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158047cfe1c2390b2bffd1ea742ecfe4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dddb77127a5d1a8c8d1b5ae2f00121751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd681ac1e1b35cb592d6b0081eb81bb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf21f2b897cceb0c04c3568eaed5f58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77306b4ffcd82512f5d6146afaf1d263754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e505a6fd43549269debdae96af41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da875546a34169842e3ff57d505f2923756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7176f4015a98681ca922816bd4815a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029269b6fc3637b81c433d75ede9171e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bf364650fdd76fe8b9b0e9fa95ecb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391e8e7a8f8c052211fac5bf6d5e93e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1b1ff1bb961ec83aa9eb07256ab0d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1c103bc3aa1b45007c5bdcbea4dc0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57427a34e338cf3368f9d2e59dcf56cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae03a4ec3508acc661d1fffee77397764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f69914d4050f38dcf77413ee4ec531765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a0f82a26f7733848e473ffff278a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab877159b87a00ac953a697c679c209767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>