--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafcbca8e7703e385c6084bd3aa54911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e86140e384a793338bb8a7f2d809712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542ebf5e441141d2dfa8530ff686bf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf8f976cd7297eef64bbacad4610064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822d733e9a7c30bdeca5dc96b5e810f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370e028b1299b10125d33be0584f4d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058b2a754f0266754e101c62f2fd5727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6af669bcc8cd12737d2c801ac3b478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdc590cd2319c92e46bb460ea5d9d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d9114aed97e8bcc8ec24c6acc171710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b908de19557aebc0e63d65e89c8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2e96c9c3e7ef9fa2bd8f264cc473912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451488f26d62940990f7f1b88af47dbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df4324a9aaaf1c95e42722ed3ff5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ecd7d8c28518331d9c74ad7db56a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e51b2b56300b2b25b7e676b782959d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4946f044c07613d7d218a5291e32e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb194a4a4f2bdc586958241103d090f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7223aa305af2d73d1f6e7e40322b0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daceea34cf9eba0589248434a4d940220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf12923deb32583d59638ecddec15921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c72349ea1a8400f9644e792871cae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d7c107e7dcbd2c98b6ffb8ea34a9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0a05083e83ec1f5c8f7a1d32cdfef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f43b620a52ea87102f18026bf6c5af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5113e8d05b54fe2a3c1add6f7c4e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dc1aa15d4329331819a5fb60a304d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb89bf4af46f7c3105dffc903487b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c46d8189d3327724a0f5483c7a7e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34957d4eafdd2e682268cdbb8b18346a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f1d3129cc9aab9e8702a025c8011631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05070fa879667ed0464a3d354838469932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5ca24099ebc61531617eda85f35e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222387d2bd7fb113597f3e89200825a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35adaefcee5e50d42d3b90d4ab896c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d3bf9fd4e898f7ecd71b10d87ab0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f340c5b58cfb0dcec54f4f02dd419437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e5271741b542da92b735c8f36fb4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b96b0265d510d25ea3e7dd88846239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f00167a82358645d42613ac9bfcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635f0ed2ffb45ee12b067c389df5fad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849f1d549757803616e9779ad6399be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d957bcd3b23f5151fb8ffb601eef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a634fc39d87570f239ad97230a8bc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cfcd942bc1c56e538f403720bd64b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a7bdb413523d19cfab7c8f3729c9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6307e528f89ed61c60ee21c21ec4d5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e231b1558e5e047e5520873de1d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32454592016399d6017b87a4cc9d0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0adb14a41eab19024f754fd4c3bcf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b39ad62025c986134cc707b6b62651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf106705cf656598652a99dfd72fe03e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74847e1f3e60063d74e6658540f53fe853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0242ca3ea6063eece02099423a3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c8b7c095a8e3cb3a747cbf2a42da455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4e32529315b1beebbdc178714f9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f316024115d8efc9722b4be8906a9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c58aa91d0a7b312f2274a2e350a8e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5a9c5cb757afb1e7869b819cb079f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e85f5db79efae0b2de15c65162587160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93f79866e0d4d64d70c309b4cf66261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437a255275f332060884c130c56858762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f61077335e556e59d7752b05b93e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458d66ffac4aff37b7555055213b80a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b8a359589006e32d3568d89a6ad265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef7ad65cccd563ab8712ee0b9fe8db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6924dec2a5dd43ddd177294dd504f0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239908ff527c0c141eff0df83164f9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48107e0a6ee68f4096bd91939619e8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaa0e2bf8786c63bfbe59bd6b976d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082227201cb781c502a4e9fce79b11171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90e9e4ea1bd9189ef6b4fb20e303b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c68aff110389921d5759fe126fe6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6c2891316f77921a093a22e85be8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8fb68e68b5da067fb76c2738007ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ce82707484e353da1218bcc9b320576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2bf275d5d76ca6bc94a32f55928bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fae7ae98148d009686248e0a295b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400a35b713a4bf985157787ac16467e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69a3dc9aeeeaf442c7a916b6021b1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601d5cbc1efe5331746ad20589d357181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576143fffad29731f193e61ad80a0b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612e3e4971af180f3a4478d89503a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce38ef04afefcab9d87da8e07bd445d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85651a8975d7629f8fbf4bd53c4cba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6f5ef76185372214fce8afd05e8e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8b5627fdcf1fa7b68587a3cc7b0ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d510c5e4afbb945f86969a98e650388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37e79a003be8209d7d90b5ccc8a8f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f6c60d6a95f043c61c92e6dd510e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d44bea8e5be37810164ca084a67f3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376badd6746b34fc606ea1edafb4755192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea584b1c8ddbf475a0c71606fe8d75b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c8df8a21a12fb87c5846d4f823c6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd89c6fe7678a581d184f1b9bc924795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df011199c38bdb623d93e827d8e77396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd594e20e47c0fac3798674e7930f9c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d3f7366aa86339bb70e01845c682698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79955e523111287d03cb359fbe449299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb5d384028f85df9206d1190d6440100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2161c889375d410d110d6b244ab66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f393c2d3f29b69d6a518b7797e505102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e030b9fe11bed1ac77453d61e3c75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7052d67ab3751eff67936095e278c3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8e29c783eadf01f86326e42a1b87a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c51ca40022d0886e4ae52cf64f7e92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d9f95272feb42c3d797279d6d7a32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6d334613f6165ef7f3304b0300ea9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5ccac35cac00ef0febbac0896d4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f10da8c08b47744be05f45048b3c1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bd9b10fc2f9f14af9940e7a98d03f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f08a97b1b486b881fb3cba3539b058112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed536e793c91008d9af938ea42b33c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147e2bc34d1fb83440fc5811cad91af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393bb27b169c83965a132689c360f01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449110772bb1848817bf788fb156e543116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ababdeb075f4e83bf105597cc61063f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e35f969584cecaaee7fe307a75e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8716208831148cbc1aa9d4228014b33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba702fd6fe24ecef3f7d323a33f03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9e117d656433e35480776337dade7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e554a5aa3b55c479edc57db7a5f5eb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a60fbf689958a337f1d7f8829c93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc6b5ebc4ab8badab014ca1bade44f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cb59b34d8537483ddae09823e1827125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a95b96867920538f7b3adac043b8b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430b6fc3047fd069cc68d3e625d635b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939c406b6bb42ddf485d22f0a387ffd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202e6278cfd253c1335152b2a485942129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c8a87398657a8c21371f59584d70c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47757c322912160930c3b9f8e83691e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31fe708a9ea84d40444dd08b6c1a42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add5dc88ba9b0856fb9c049d6bc5792133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639297efd65769fd2e90e9132bfa0b9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc0556dc1b903a962e37687402b1fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c324714480bed37822d08855a7b0437136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c15229afeb83a6dcb04a6e7cae90f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b15f36ea8f2bec52869a613446140138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb9e8c221f7d85ef914bd31fca9a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d149f19f7edd6056e468a476c2ae099140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bf114e83b45764119dad4b29b7cfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3d3d14b97d7d925c06aab4d6dc7c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa542641cb3479034d437dcd3544761143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f08a7dab03842013a6dcb1de68b18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154c7db84702b38fb43e8f7a574e2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c8106507edda62f2f346574bb84f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a470fe93622a781824a31e02fdb4351147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838ce3b4b51090264d781e55f190b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f3eac4589256434464d3c6229287149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35deab464448df8202b364d6c64fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f930e1c5d62c2a818261850f876108151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52117e9daa9fbfb9fa6f78635483e0b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7f0723c12f032b44a5151cc7f9e8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ab3f0f841f302717cd957bd59b4e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d060af9b757fcc25bc30a43360c83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0472bb0626d96439e01b3f28d252dba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ca4fc6dc0e2927d55b6c31e0b523d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cd9f540471c05dab4ca5a6ca7640b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b3c2e4412669b8e6e0240a1415e38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c60bc856fbcb558aacefe17373f478160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a8d3dfbb0fc2d4cabb0e53c27c4bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6a84d534481d2fe642563c955d0d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe5e88c2ee5e8e13735f9a3bc3bb97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb8ad3abfc676963e7910e3b8f61e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a01a68de0e7d6b07983768e929611d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c880ae017e37d419908fefa0024926166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e51d17d92ebc328311b7c8e2696fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff7e8270b785b3104515cd7ff6371e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7565558f4e01e1e71f4e7cb1df4eaa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42631bd2ea4d8415e99412379e2de5d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5855d9ed657991a00ca2ac11e00770171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61013db8dc2c49a2741ddc7b81036a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959567650f60cc661e1ba2c0e78f45ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0510e287708a4c2988d08c7feb04b94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca605dedb4539fa486ae5a6659a6ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa72e8ce476ade9e7a6f049f343bbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfe6eb49925cfbeadd69cb3386baca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ae36785ca7a697d1f166fc8c0463b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286868fae80a58ed475570090d86e6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9faefc60e4fa58afce358f0339db23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc172668990885de82695d8a0028f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6ffa2e25e370a121ea26e936c5fd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303edfa46ee18cc081a17e33d84947ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc72206bf829dbaa3871835aa6a1cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988e84ede1cf68a5998fdd3b7ace3c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893a66b308329099e4e261bead221d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4692c31e470b1f1bf5ce57b522bd79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab0ac83a3b4e904f9e5509156e99a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5163744cd3a9c00f4d7958d43cc3f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2da9f0cb6189dc9dc24f22df1bbc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ddab53e040204592bed06cb8b61c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fce4abd82a5190254b3e03776fe10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e2f5d7b96fc1de38736839b11b725193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1108a2437d18d0c1f908876fb6d1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00925e464e82b13c5ad64943b0f67a1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ca26f30b2896a57c9bea5a66138de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d47ef4fc44bed9e3179424d3aa2cf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c185a15d7c4a9b1a547aab50b8c672198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8991895832fde8f005dbe82551e014199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07771abb7180b5b60f489dd399e83bef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bb67b5a6930197e63097b9e6094bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a394aa04cea1d6b5b82f698292df32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad1b0bc3c6f902519fc0456f09114e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3b2cc3378c2ceae57c2e72ecb5bf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6ebbfbd119cf0cf2ca9841f4bcc36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e0a2b6797de20a05f2e17f14062b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6cb87df89c19484a06bac20573da6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723edd6b79ccfcfcb2e3931a5aa5f60a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ee4e2d155bae6d3c71bc044ebf709209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af46e0c52dc6116552523dc3271ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfe3360cfaddfc82b8b08b9d5f7e73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5351e466211747816a9b6d5b55ac7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5412ebdf858824674e2291d6cb0ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647de8d60a6044c3d003f984cfaca8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70636f10cb52f279c37f3d8ab14ff42c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ded5c5bdb96a60b8dc9376b1ff8b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ef1c21a47773a652a520f2e81d6f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ecd6fb9c5bdd7a07c266af8a95267218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48271317cfac2be6fa358d91cc26a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc1f9e5db085a1cee5ba81777f602d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd333eadb7f6d7d095dadfa22a42f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9501940fab0ad5945a2a6b1e447742222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058121722dcd01cd60e3ed8cb605b038223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e058db74dd251ac5a8ecf262a196b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8f42e2ea547c4c9ea70d3f4c6dc6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ea6025112fc43c599aad516337a72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884a16ce7db5d14dfbc38d034084882227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a919ebcc9610276e044d2f82d9b83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1994f6b048e1818eb8b3c252dee0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bd721978c8e42f870d5892222f8bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277003d322eee0d7f48bfaac36d9c09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcde1dbf7475dfe5c0db5f55c20adf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaafc70a8429f67915ba72a32d7538233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f32bf627870b5a4450115cbc0f99d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f472be43c4ce08c7bd08d7fb3a20e62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6e274e26f77ed486f0d5866a0aec0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc90954dbe9e04c4c9cc837d2eae351237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680831e7ce74eb4b6e86cc831db0ff7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d811c4e871dfe0f9a86642731a8800239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b0d9b1d35770321065b51b1ad6552240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53211300d7e82279c21d522da15572b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9d8afbe39ff6266bc569cc40681ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b093afc194e49db0961d13784b068f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbb8b619943aab8c51fe33f28eaaa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33561227cc8c4c3fb0118c85db14351245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e20fa45659fa14ea00b32f26bbca76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6a43b1d530e163b2dbd55c56bc020247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e570f7452b4c61bb1a19f8259fa845248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e9a082a67cf6565f47c72c5d7ff31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b018a006310376ac398d9294778c52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890f65fdd04e61f70ffe9bfb9b0356251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5795aad8db53e8179fc0a54f196de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8537d84c198bd26acaa85b7ccea2a79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be86ad5397333f3e6f5101159c6944254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9859025c9c2e7667e7d2cdeb5db41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88add5337b0c30be9bc32c566e034575256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0523101b538e4b478effd7ea89851b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52b2fba57b42f35455cacf9cc5fce1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645cc98e74a3a699a05b128732880a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a4ce38861367f52f45d325d7054a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c76ae2244c13ea3b96e228938109261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4d87d4250c83b124db7a199bbdd1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6de0e4cc93bf0b5b4deeb96df462f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657a8e057b5388293680f573005a24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d7c7db34a3395c69ba4345da723ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fb54a59f9be2ed9822cf6ac34073a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcd86ac03983a45ab771528fda47a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f948cb053e16be437d6b9e1ae1880268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66baacfb013d751a8373102b9254ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bfff3be28b939d8e9872904e25b60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fadd6f7b936a9685f928818bc6e8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d960f53f5343e4c8b8e5d2c9ae7666a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9940276d08ffd0ab14c7fbf190c94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea66d3ad7a0cf8e0138f647531f956274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57073092523e6ede3b16c75705f4912275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d91a2b79cb2ab10a0adcb525f084a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a687594b2396ea876f7ecf955f860a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca312bb00cac9cb8221111ae9e1aa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11307f9b941d40bd687a8b80ae8bd75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd91ea8f6542786d42c3b3acd1eaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756254d591c6457e6b68b22432be4ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6680a5d3bee61180563fc4aebc32abe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe953d79aafeff592805e3214789950283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf98264bc941d43919c8f72eef44279284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f82276babb36fafb51567a15ad9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b4e0b9bdfc06651289d4fae9947f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd700535b6e158b0a835fa0fdc3045287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c601150fabdd499f663aa2d29949288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20e3440f5e637819e69d42c9a79fd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66367b7140e67087f60ba9d931a4a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a820003557e66989e29295d9d59f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09cf0e49975536a4d142e9bc825185292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebaaa6fc54f28ef76c56770a16cd47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac79479f786162ce8f6579a9eb0be7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7edbbeaf0ff8daed811791260d027295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b88d72b60422673f06d5c4c01b0f37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c3d203f8c8490924135ff6ba58c17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4e22e3f7701c7fa56748385605246298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23449977154a7b9cb234fded5a2544299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f157f6da8cdf01e4558dfdfe611a26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2fde73c0d2db77b994de178a0384e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899245b2b5c9f9aed1cd60aab56a95f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f768c0053da820c44e3b32616b8b03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a249c4c7dc46255dc2a5530d5e343d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4695af05737e96cb6f9db8bebcd6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6c3b4b7446aedc3366a4cab5bbf9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e916ce3fc0cd7699ec20170e7b165307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99848c27c79aaab31f2c2137906a9ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c4aff5e644614e258d68109e96907309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fff0b6a190475dca786b6c05b6907310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90228ac1e21615e4a66902245a3f78f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789701920c2995fea36604666c1028cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecec79be180f1cbcb297567902f338f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8757b870ca2af888b4a761ff4e3c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225973a2ab75d694ddc8e99f76d20951315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69ff8c63e2c1a15fbd132d268c50eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091f4d14370886765dbed8f588f77c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec14961ac61f8788a8aa8537f0ab5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81a871f1797006397ec6c35fb72429319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f392a28104265d637a729f833b650320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e82a6b4ed1ff19564cacc13c3b11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492540d6f8007f6a814d2056c8f5e56e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d879277a87e7d967f95e67121f1340323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863777cfa2f9128c62043eeb7be2fbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc296f2fc628ddcb3ca4b9828e61983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f25b21fee9de8cb82c395ad43c4870326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890670d8147aa59b5fa204143476d72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0fe16e0ebbe9c45563da6343f0e94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317ae2f1512133419896416eb339e3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17c492cfba761b4451160448cb138b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f462bd58e2f6ba746893c0f984ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0ec7d8d3a5182c7a8bc746c75bce3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6927c229805518d3bbc3169ee71b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f693626a4ee51a7cc976ba03fd5186e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca3859c59cae06139eac081cab2fd8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1c9bb79a48032e69171aa9eb5fa6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be62319c735d3a53ce80d443892388b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6dc63d2db026579c5483a94538a82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d560ca0e3472f326b40515ce7e1c56e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf28f69b47b42ec488b6f04db78ce6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66fa3052e1f64eff0a669b6783a25c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2fcb27dde78eaea1741793d29cdd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da715a32868e2b8550e2766ae747817d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0e6eb938e9e16227ec515b4c57c8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad98bfbb8338b5d600cb4e1e37c164345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e4c329d8646885851373453cc5bfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f8523500d366980eed0508e132e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ba59722a11f63e76f6193acbc584348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb3e77db8ed3ebc55c13b41a4aeb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b782b2406df36560bd25277b609c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989bbabbf66c92d0f442f56e18f116e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab68a94e96f621c099058ddfa692324352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4f1be6b60007167fbd2cc8d0a1e7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdac73735b11fca977cfcd34a44a28a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211426ce7d3fc208a3554afa8ecf025355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2713bcb6f4df0e9889c17fec6f0c15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e7e8c2318c14ac6e53c2bb4f43b9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bc24ba307e3e4202f2871853ff0a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858172ae1abd4f463f80e6e0952f8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab11b879766dd60a44811578a2b3eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8e08ca724502673f8ab0472fc01d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c7c4f8cb63bd6499d6fbe1f4e42df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc7398d7508c0b05b3d5bc4f004f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a5e7ee20f27216fc7bc1b8a5197ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a889ad34cbb75ef73d6de215ec6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0354d93dfad8598543fd84c803e285366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863fb99a461b93e54bdb271c29dfb79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916d00e95edd3fa2f3908781ac6ef1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9cc037e82f408c54e27c6b6e59a2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db117105b00b1595ec6c2554be047b8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877d2f6a83baf350d576b8717584ea1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2659e427f104312e9cae791c887798372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891a597c0690b02b01346692aa5447b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ca8a8cca210c4d38b3b221e696226374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4f68efe15ef4470cd9403c0fe830e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfee71eef5664692bd0f67069cc72ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77cf736bac3999e35ba29a78381877377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb068ec449026f913964c261e5d667378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978df6e767fc8cecc68b76340bd3ddd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fb265c6e840eac6f2145150d016cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7b1294284875572e87f365a7d729c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50be5f6d79e4b8ee297c009403d788382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a2c224b76f2f1cdec03090eb6eac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532dc81acca77d291399d1b61497539384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa690a258475181eff072517f618c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649639d2d1548d33ec72f84289a215a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6755b9726e699710fe463364d2c7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97751524dc3dec1847511c9d89eb12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d4014ecb9f0d416769379e40c91e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a03b2d7b30c765e0760818adbe2ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bca87ed7fc6796677abaf0541b4f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c26ab0b75257a76f830088d3e5df10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edb9bd5a7e2b81edb27e0bab344ce4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e3ac47a027130e1a584b33f2f5cc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ee7fbfd78c63f31b15ec0f9cc54d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a17b3c108855d4197abe3721e6c1a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c38159226bb1f20d12c179366caa8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a53be4628e661ff98b99e9a789b1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215e8709d2dcb457410a79d6f4b31f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6cc6ffe7c5ad00ae69dbf8b2011fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe7aa6c30a3848fd208f5eda271b73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d62ed26d5645be278a26e9ac1700f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215901be1a1af8e26b0bfda0063a99c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2537f21b2e0604cfd8ee08af93dd788404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd6267a5b176a7ac6637fba5707eed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c75f5e8ee0e55c2c38ba722f9fa1d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966721422607bea7378eb18b04569684407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677837da45c8f98d161b8fbdd60c0860408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcee03f725f3d4465f0bb4923012b1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd00fdaa89784dfa5c226b057b992c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de41825eb0fb8d3f873f3f7d15e937a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46972c6cfa7ee6392ed76a4ef8e0950b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354e6807f8ac1da27e3c405ca17df50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35f2d8412086f87b968c02cdc93639414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1fb112dc6cb6051669efba22ccaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e9d380fb543fae9514d254ec2e0b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74041a930c18ad7c263b282b4bc1a3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fae1193e779c12dc86238f452d2957418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8c2a0bd38c0a406a0f8e272729da2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38e895e62a52197558aecf75194aee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b62bdd19ec9f2296b11e59592fea03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79efb4e15e6e51f1070572f7aeeb6a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e579910b9b78ae1a1ec342b91508894423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2c65fcca5d9475eaa104a241fbd8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41b5a997cb523742c1ae2bef2121f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb952aa12d9d1bc4942b5a8ebb25f952426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0679d4dd020dd8dc103c1ed146dec46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed361b9335714f507f895a5b20453c78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428d07e3c34f5f3ae2a05dee9df3054429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006d38f9595bceb3f9a1c0b013ab62a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245585201ee649b61b695d8dc8286da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68609b97d5c78c1b14ab9d47e2da40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b6e62f658541be62695f583be779433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054f66c44ad0bd8e4be8afed78f15e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd98fd0eef54d99aeefb15a4c0ef6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7e7f315fa36d322c70b651e6a1e83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2fefbf38a33a4a16bfb0bb3c108f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43021fe3c8fecdc98370b49dc3a356438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bd2420d2c8cef8f87defce8b7cb6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e5cddb371b7f8be900c85cabc8df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a381e32e22232fe6cd663c75aaa8a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda54ecf45e5701b6a629f3ab405b53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a8b3e0ad6c8c0249d900562226208443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dc8908890a0492cc256e3d6ee8799444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13e8a2ea64eef4a0f6aa1be43e1a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b1f2c77f4c593fba9662d5b2e204446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767c79128c7732760d0111ce4a018d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46788ab2704361a59182f6b9caf7d8d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e65c7a74f87fdabaa939bf5a2dd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49677f06ce84a2e6ab5b3a3d6b82df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf26655a57cdc11869e06587ffadf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c794d640b006e63e00cd9cd5b1a640c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd18cfc969f8751ab9da29e01931a5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679778ebd7feac47f9aae4579ddabf6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08ec78555ad3376d59cca60f70a40b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb90971157a2ba953e41405c01fdda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bffe07882235618b9046443632d337457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ffa198d0d52a0e2c379d2f4db693458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee40024a28ed216647f98b7697ef954459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b21bb87a4f3e9aeb21255066fc916460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff69a7d62147606fdce4561b19acaa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf23998ec3fe4dbdac630bc378dd46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89518dbf080d3132626215ce6c7b44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e5b701e966aa7fa679f4e29ab90c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1caf3dfea4ea2741af1d4147e17f25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628901d278624e921216a6f36370200f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7235cbf589751fc587160c11fbef6ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eacd75516b5ce6c97b05279a3a9c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2720ace355dd0a7753c879061c19a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c1fdd41e808f64347f9f673bfdcca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ca6686a63526230b1113ce589220471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e180878b272c7a90de2c38e03f041472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d4225a5fb7b009fc911f774950bde473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e844e9d9cfe882137dd53ce2ef6ac85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d013c097fe135023dd1fa44bae348ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cbe63f44cd54fec86f34e3c4d3b18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81d7018c1ca8d10ac1c14f8408f1d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664c8a3d5ebe03b6ade4ed351157ad4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bf0a20d63e62352fa3343edf03cd4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e4061bf896113745d3e2790ee14cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d7e2e528f7e15f6f8b54b50d4a259481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4b22c72efd2d116ee507c122fb408482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e333de95849a63af4db5186e0a4d639483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f86279045a69013ca6ad8205f59da8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc4def1c2090a8f4c5ae90847b7cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652455e5c53ce697d333ff12eeb4ac3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf95e47bc1e216587543b2b62f6fba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b7e6f8efabae9cda26dbd6f8070e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472021250a8955a5008dcaae27609a55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcb39487218dae0598be98b5c15d71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562eb544e0c2126b6541fee4ad17bb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c83a95d8a98ed8d9b8a29270d865492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3afc3ba1df1b12d08e4922305c3a81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ee12d154b8fb37a4475d68ac83277494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863a2cbcc543bd5d93d027f6482ac59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b49f92b1b1c83179a392fc79609e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d4d2341341fd19f2927bb2643bb3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd2c3fd047f9a4299c6a70365de214498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c841a2710c63f05400d44740b7c29e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e7e54f8ccfc1c04765da505eb1b3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a54135c6e0943ac992abcec3cb427501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95fa15697a0f2c7f9b5e6a65d6bc58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc66c1f315ef4d2b55362c98f0be80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7a60adeebed759ab57c593b154a6e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7723c86c018189ba970caf120370e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfe173df1b22945712d0db15ef6c49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c18429aa8853217a3d4e72193800d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c48ed6fda9cf09196aa24d7417bb28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c705aa27f309745f17d2e71c080b42c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f4d16313574b90d22038cd29274e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7d619c9f2cb9f358e33b208efc59a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd7abfad70973fb366ed9822d230f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a380db43ac1e0a70d4288c5ef72055513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ead1026601e165d4532beba174ba16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dd392c2ab64cf0989d1aea843804f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b085fc4ce5b7731415bb6dc52f138516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aa6b17e6b9637ca49c16ab39e6a09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244316c99221cf6ae828e36225be364c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c1751d4ff754f34f9f746749f8c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620dc68efd2e6c1483a49905e0a0e3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002516b436fb58f670760e3a6206c81b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdb7edc404bca5613966d38cbfbcaa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff9ac39384466f69897921e28e82c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a93741c3929b674d27b0210a93ebda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56086308084d63723f8564a736e3743e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2845e1ac3cfc74796987865c953c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8031249dfa75e9574505cb62b332000527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d35b6c457dd3da16b05e93dd47198528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375be66405315f494ad57d3765976e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51009a4145d05ee67515e7ad180cc9de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b21fb0059a9f742c739b16202dff8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652e82e757b32284df315828d430843532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6358394a1aa8878b8f945091b08ce39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47de2ada1b1af529996d83dcfbda9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bc62954bd92894a02802d11a85f7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd3a1fdab70790c804ea2f517bc2bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235da72948b2f955e066acd67a49386537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5d36d7a0816cb873165d58eadb9cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3449e77cce181e8bdabc5a38e4d89b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78658418221fc8d4441c36dd36110edc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cb06f52afb0855f507f58ce913564541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d83de52691621be692f9963e952682542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fc6f313b5bf99cb7c9f0c61827d01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a56b654f95cbf3fe1eccf3ae4b97f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb4de7dd4deb13f07060bfc3a6035545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0473a3b26e5c77ccdf9e90da4fe780546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a3fafcf17693607beed4f3f5f317547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70ce0990c4d4cba0688ff85c87b16e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1e7d216edaaad7d86bd851c63665f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebe55aefe7a20da70c0aeb9e6c13aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b6dbb6f3b508b11ff59f5d44a2d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4dec068a04d0f7dd129c5ebaebf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57709aafe5414df73f7a3e602087303553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdec8cf131d0972984cb068ee903460554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668e41dbbb2cb87761826bd7559267f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4325175210848f15201dd1b962eb69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2789a702e7be8320bcbd2682c19d452557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc8e5339c49196b169e05e7361471a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001155c8c755382e4407158d297260559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466175652feb3a3eafc165f85b150737560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c80e6a83a5c03c6be7f8361474158e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd8abb2305d3ed2645167a28c96074562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646cd7ab3bf56031d26d1587c5e977d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ffac5cfc3e5f433d46d24864e70ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1040d92b22f202e85978251b96afb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0090a89cd933f5c75da141067016b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923e91d26b78099c3b185fc3e056922567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae03709e0cdd613d3487334ae64db4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b6612c4fc68bd7ed9d532c94e91d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837c2d1375592ddce1bfcd6ffe5d03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a168363ae708d92b1908607af613a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ae52bb58fcd2cfb7275df5a0065ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2699d2e2958cb5b7790bfaf1a892e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e343c29f204573233e29d7cb7e845574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48e17ff09c4661d1319ce7a69cd5fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b5571a557e4edddc68b5a6d68400a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1772d8bdbe92577217df8ed16f617d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc73773137d933adef676f3676269e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bcd500f5402c9679022c38a23d4da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b2eb7cabff461be1484fff6f258b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63118f20608538a942a2401629875c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0da6a7837c772bbe296d4c0b63758582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e8ef2cf35550b3dc3fef5341175e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f70be1a94a4ac1558985197e619f6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a5ff2a73d86fdcb4a42c23c9f781585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2128962c5eeef343df0e8023ce6088586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49b021476d42fb140dea084598c21d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f50bd04c9ce72aa6396a26bbcdcea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c37541582fea1e229ea7d0d7608f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922093015e473b42b6841a3c7562687590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494da8794faf7f964b7f153944a61a53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f06496c8a4906fc50dd88868da67d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc2b083d53e5fec7c097d35a750803593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925dc557cbdb0ef45dbb8efad7f0331594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2d88015b0de1fa45b45e476b0faa9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e846c1c40cd9d53a9524c22da012e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d61b3d598e2ec69bc3560f351a8e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358069da4a44cf0424af7935d377504d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d6c0fa4d5941ae9ffeec6445c7f7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393880fce86cf1350d8875a66650cbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c38aee665561fb6e5e943a62ed85e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30437cf63171bfa0b744ccbc2c4a9491602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79562371998e11a3881aed06f6bcac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd6d6d90662986bf9419c3271a534a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee278dc3aba2e06eaa3f874a615d518605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91418d1988dfe101e6c7572239b1e3d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf3047fe70dd31aa5f0099ac0f476607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3419397d20bd3ce66071b5f151c21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa317b7e02a9147dbb9956c64597c9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaddff41651556ec6ef706b2bab92cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d0148f2971b62970c47203c40a236611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f990cc237512315d6e364b4da385612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd9a1cf8732e33cc01384357987ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d38cb243819b8c3c17ad0d01c09fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c01fd27aef79d5cbaacbd175be746f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bee16ad505c5aa69785e088b77eef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92347a10ae72e2dde84af13ba2453ff7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d78ace7859e099d7dc0f7faaccd61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae2815ef7ab4198779f31db1ce3c29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737066fc4963274b3cc0a559245c349620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9c1625f9803e0eb813f3fbe3f3a37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb874c413bc2fd88c6e8974b799624622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533bbd7e08f7a2a1995888cfdf82f0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a088af51cd97149ae46efc58bd66059624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724390476d46ba3cb92b26795240fad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233ddb4b215dcbb954f5aa47a983ecb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083fb32974322b0cc301ad65633af5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f3bbc6bb1ba43bfdacee67137766628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52282c851274e6470da3665eeb64406629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6da01647749bcaef0359f1cd11808630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d7ab2337d808f23298a5514556396631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4fcec68ac5bb1ad864fd011f8efde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be851980e17923ec60b9b89eaa549633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa7749e63cd1ab4ec95a4902ff9161634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06994204a0e99212ed9986a086deb8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7481c23bb823947c340034b214c31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f03e71874e9c9f6485afb2d76f95c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de321d9d25d7ef110c25c6d66e3e0a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b701c9b000d2545f0775bc67e53d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ea3b14c1ef123652122f512c8cec3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b0568471812e4a9dad792c069e008641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555c01b360bf5f99fb8f6d1f532927d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf93c22b02d938dcf1ca16c550d3b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134be414f9c840e1068e3314c2638dac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6ecac60d0d8b8fee492a105e6c064645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73825b328898a34bfc4808327553377e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3a5dd575c792ff1c88c28efa58925647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd553c83446b6f8bcf48fd26166306fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2072731bb455235b254ea6679ca5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d2ee53512c57d3bbb755f42f9efe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecec3d3cac19a3179bda1947d2e49b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d54907c854204a7d18642a4e2f5c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a740736b6ece3d1fcb0c21ae73c01f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eda41aff2e6dd4caf0fcc8e579e13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bb7063ec37d211110fe8a3f0b477f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5105113072526b5419ee972969ec25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8fc6228c0e4eda1e849f5d224125a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e8ea9e7f7fbf4cfd3c4ed5a5d0f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a5296053219579d3035c609b0cc7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2369571ec2101861c811f96770a6de2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60829db104393d711febe7079ee18655661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4adad024eba3cf47e24d77d9115e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfbc5450c9371cb013da314e8df186663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463084fea989e1ac6ea3fe7ee903c24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a900937e588ad04153e09ce2a7057665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dda409bcec56a3ae5245e05b03e71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e24cef469913ec60cd6b1686026c4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc0c1bdea3e24cae156841af5af3bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163202f193d7ad5830fc705626d7014669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db5b44c002b922f4ec67cd38e28ef8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1d7b20e5e0cb299258475843c4b94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ad5da96d413be30c2007efceff6c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096d8172c06221a09b6d102d85afc66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353bea09b1b469b5b2cd25f501c2c06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b745c5f893f6cd635b54236e5d378c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67688172b33a327d175c394c7c495f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adca1fadaf824e7cd0f66d9fcaf25f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d016ed45ee55a67e8fae3edb6a03fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800cb49166d16523131db5a619657bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc7e26b1ec334939348f06ccc76130680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b95601b11188d0bd13ebad785cd8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c0cb5d10ab9472a96a706703dcbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35e20c6cc4dcd963b0fdfdf5a8bc9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e9ef76dbc168b4e104f9d5b979bcd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543cd279fec7ef7f2f9797bb940b31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160669a4a60c0f6e6b28743a00bc066c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8c710537e43708b1a153db1804bd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb839196b83eb1e03d4ace70610230ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21165895cea9e9efc328f83922bd29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30235c18b2bd9b1d71dcf41d927dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed751ae3ce37f0a9afb7823b84d93b9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41e8ffcb48f3695b73ca0fda4fd9af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13c4dd1492351ea8117a3ed230f84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e18546e9142d176514de2566fc3ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac2ef102d125493695c74689a4295695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282dd09dff38e1a852f2a2ff37538cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314faf369aeae2d2a37f70ef9b544880697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5490ddf23303b33bb45c728a89bce4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234763c03d9595881ba9f37e773b991699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26644a2a7ff9d37f9af2115578de68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ce2d58a6d1e32f5bc1b08a32a5258701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef208f85df9331231846c6aa392046702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a51e87c992771fe3fa78276e011a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186b637d296f3e7b98f12979a764838704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab58c65fd165de3b2271f12da718e95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c07b762fd1af3d95efdcd6c822ccd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f76136b2bff1b0fe35ae8fcb36df9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aa0c0afc6615e58b64b89ec343caa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97759ad875cf06dc8ffba50799512b48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabab9e5abcf354a3b1f317859f912c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab801e31426df3ac0c51f6468ef525711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ef379f4e84fea7ebf4e4f552e8821712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ce8e8cf092c47beaefc02f8c980f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b696061d7ba4a6dbf8f4aa0d88ceba5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5fa65539ba03916322f7003d32aaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca9cf5d5472a0df346bc782affc286716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718960c36fdb4afeb85b39edf3ef0ed7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c8cce84855a246f2789dc7e8a46b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1819e4e76d638317ef218dd249ae86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce846789e9d2ec899c528653f0334f82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e5663f0c082896d3d7f5179f77dbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7808c695665d72355c779db18e1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0b35eea2f5f4f11de0e8e9dac7930723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c80e20607d4287eadd746300f9efff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59867cdca14f94046b44fc0859f299d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbac56381ccfd65c29682557bdf061726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d88b081762f7081db0a6bbc031a09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57048f5712ec0ab235e65478e72e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240949e7b30583293e13eca989e526a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e37d3585f5fc13daac8c4a3d9d1d5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63cb0720f432425a7fb2f7f42e09ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428186ec8994141a4a32f280cdc98c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ffea8fab4421837757291f5bc0b8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c51d366b1fe8dc8b05b7d067d6c53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8ac047a4ef6977467f00105f23cc6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcd0ed5d830fbcafa3deae8ad74c35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce02b5da1cfa9f054040553503824c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51276fa6d94e3fde48d06280a19c1fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c9ca385c52a9513fc5df852bfa9e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e004c5c742ea396e072e487b11e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba8dd26b78ba0bfccae8f981568576741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91a23eb9451924326c017c21050b50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c2a04183b507dc0b2833da40e4c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6801b2c50772ac7069e425e27a76ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3838932a02bfb83a6746f80e6af6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25db3a581cb204c8f33f0b6ed5aad34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f6449a178403410f418e6feb7ecb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e936c25a56e388850f7dac2bbe263748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315217f0d664e7106a02689fe8a482cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ddff072926d701c5d0637f68c126a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561f49e2677c0770f3e5bdac1f0543f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55446c5636b68450536f1c13380fc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518ae714c8f4a1afe9f308cd6b13c2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c346315c6867235dd57cdcf205084d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49128c4ec7015bff3c87583249346d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e1e116178b9b1206e99670236afac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1386aad7f16d1fcdc93e2fdf7a85ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba0241df7ee43dfa7c7435ae1d785f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a7591c3de39e4c0897b642a69e91759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6371d8b6e2cc7c7a5a8db147dc7711760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f13340fd1c0758b641ea6fc936ce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de165451c0f360e0a2af8cdefce8798762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe15c9ad4853c0c00c7d9f34f470db763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4aa9901661bb26e6f77256e532d2e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ab73882a904e5e161c76f64a3d2b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b457cadc109c970919366ec4942f645766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d43da57bf49b99d810f5ae791c931767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3add60cd122946044c8e5f00c6891768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba8b5c1c367edfa23ded35e5077a95769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75903b732093a5dfa3112fe977fc0fea770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bb422f8966ca4984d9e95da2198ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8940444e17bb40ab87bf866d47b88772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca847c7bf6c26fc6cea8100cce16ace7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c383b90e94264ee1d8511f7231a92b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f7df48f60fc3ba3252ddaa3c33075775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985cfc7233f6dabbe6158fd9ede4f88776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f086bf93431a155677913feac9ff4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6abc5b968642a77170dddc7b015c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b277f2cca691aac17eecb3ec7d8aa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad53b55054c4fa66f2c015ad788f655780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3327028bac4e6daa135fc238507f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d917a22fa575f39f4c5aaed891f2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e38d1f1cd5abb05ea23310cc50630b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeeca805444aa9143ca5e92593c8ce784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aaa524ada3e7968d9b438e3e73112785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746c1e97b4436401c999f24821484e1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99f750cd658a5d74b427dad5526ef0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274012a3edaad9e00818e345c9cf687b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3868779115f05b91f06bd1abd8a9fa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ad6af6b009242a48d63da94c94c3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696c700f25fdc03d322949caa417d8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532184f0e0e355b74c131e969c89f57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313e6930e9177cf36958dc151641bd9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41bfe5b7b1b5b3ca81e9dda88cafa4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1496d474d5f57f7092a2abae45af2f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d659a23d8e8b12b17ca266fb915858796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438d2f2c3dd10376aa7de29c23f83d8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ecd8b19592d777d51b1f869c761db798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b29277336eff8e42cd5c121f45b459799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd57ebb24044eb314c4fb06a3e2989800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf83c38fa63c850813a25919ec84e09801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb0a1cfb602970b6702c0473a0dfb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b684537b9f743efc48174f39cb8bc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf51682b021b706a16b54adf8037d9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa7b0c4eb6256c714a80c357f34f03805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39094be9a508f38605c031aa5e528ba806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135019d36fbb2fdec653f4f001a90a6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d939790d86f69b5590c03519eb32808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44502c4e68c3044a8c58277c0a56b15b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f752018972bde1833831ef6ec66350d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7f41bac3351d44bbb28fabb094d2d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b456bcc6d83a9b11e9f8954f807095812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a81a8ba3b86c8792344b50b03c94e0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829512c1148425d302ff5939c9c3ed3c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f9c9cd525236bda7872f73a503d1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b88ea28df12c3a48f149c94287981816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4edb3b7754083753e6619f266f8af0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f434702b9fc0000d48c1d8876bd3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa2573b42188041c9b58d993b9fc03819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28324078f4bc41fa35d136c88fda371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468363702dc843fceb2b6e552413de12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb3e7ba0289cd8779139b00755b2b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c440bfe0184e7fb9a7556b2daa53b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c750fdc2abf191c84ef814ccb1c9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caae68d0d62d42ce327fde831b8f2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa1fb630f7b88f093fd38cceebf8107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e1947763eba8339b1b8d9778a047e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018299eae6fd4b3009cfa7774cfafc889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f41a4c040aaa3819119c2960a4bb8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad226f6252934af4e88f6b6b5dd1256511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bafc54b8f0e5e09b5d52335ed73cea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95981eef110b49f41cf1648a1217b28b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a378f84046849529c47d6caf42155b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074338dc6ad84aca50f6f0e775c7dc6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e0bd71f7f663735af2a2727819a2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadee9b7392639422c97deda7da31ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfcdf7293b64a783bb71788e37e42718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfc47a9908c46078d5e8d54e36164719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef861e6de7c5b2aff5f66642051443b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2a5db05fd65e3753c649470b746b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec364a2828dcb33071f8b41b9ae0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eefd70c852a85fcecb24804b45836c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b762f45cf163b61322b187c3b95dfd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88e68a3fa00046a18d63ca15b13c4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf78ab0ea72be3eed4d264ecf41d0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604c6ac5973d0e37300b7dbefa7e2a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef631aa790ac4a6f585b413a3626eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd72d4367b9dab52484c9e493c7f07d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c02ccbdf9c393bd79d4050c43b62e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309da46b6bee6cada19a3a78888099131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f713eec0b55cda69ae9db378d6509b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4091065e649a19c84be758cc88f5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7c211cc6aa30f35d320d28283a70f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d3dd89401ca54d0395e95cb074be435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562ab6db610d02099d00e8a8cf4e2f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5507203bda7ffedac4e9d17c232c78d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b69354c325b638d164cd517d7f9f0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c054846a24768fd03f1d6dc3f40af0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a803a8d9b21ed7cde4e8fe7e3aba6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc521a87d403e35662947e9e5d49541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb222a661e6b6342804953b983575742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588442ad210221d044936af44f9d38c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a95dcd5d4dd22b819e8b542f1a6ff544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a2826ff02618858b35f131f1f46b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cd5be2bcecdd3e9d5fc73ba5e432d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44f1ccee6dbefbacd7a4c3d139534f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e44c9b05b010b6c831d7029f5955b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789a4cb944483bdf38cf7e38b5172c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f05507bcc9fb3d816cde5d50033e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f2f2aa705f70d9d0132b991a1daa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b6a5f25df37c6b3bf934410c9401552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe1dccf56b3e4a5fe7c5a21cefce0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be1219b0880f617a63ef5ef70c889954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c5b412827252f1470b0988f81bbed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf25a9fd11265ad4ff41a87971293d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214568f9d7eda400ef4d4e47c9445af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc03c6af0a4d1c78954cd651a79cf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651abddb50fffb542a32ba70d08c05ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81797b4de6c993f95f84551a47e15f3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585cb2029eea3ba2e6d7d60ff4cf14361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c603d2e86509596a89a6c7e0136df962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd4627673e09b47baf8ffa6f485add63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996b86dd09d23d7f4bb90534ad30b3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a23f7d1f72ec7ba65955d90b37291f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf1eb5615d726624b95be958aa9d7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d95eec0fbfa983f5eca5306e9330a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac9feddc053bc5957d04d96b08a36d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda06b3d7356a9c275034c81ff692c1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ede3f6e8bc0d0caedc38db03bda0c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673669d54d17555407e9fe09fdebb86d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b55135fcd8f50f9dbecfc8081674172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e983e88dd289f2ce7577217d45e7f1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60121eb5c852d3a0dd4328d6b79ac674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac143cf4c72616595074485f69f59fbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ea463fdfbadb9688703833ef1b18976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d95de543def9e5ff0ea194707e9c4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17632a54cc1b62cb7e221ee32014b74e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f057c54cf56f6e079d65d19a806ad979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d4e3989db334959bce0eda743509b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91c01bc9313d04b9086f59408210c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26999dec3fbe32fb898dcd8eaf8b1a1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26f4ba954d97bd8171542bf298fc9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fccd31a41e234857c52e33b32ec1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1566b8b40ab99eff82ad5f6a45c70ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00efb0741b0465b76b2d79aa2d7af0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ed37a8c84779d418eba020d1088ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f79956ca6aaad9fc27151213a901588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd5db36b7f94958b9fd056a69374ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0d2a351f296983362fe5907b2e6ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e106ace33347766e44be20a8c9849591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c6a946d9bb428a4b8665eefe6ca0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec713601d4d4a19d3fcd9838c005e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bb651992746eaa9d0f32e8f04de5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27f80a38b6d8e46ed751ad2511e8d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09b947a5f5692a3c0ca24713114a2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec19bfe7dfd5737c6150b3b6694a2c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5588d0d07c259034ec659094c193298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ee788612ac2df9a21760d9c0befc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdb595145e22bb3d02f1dcf4164b6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81c6c233205995d67fba8327407492101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee92dda6e42351604dfdf399fa1352f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4014b91a36166a1c79b44fdc7ec02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef19c784b606859fa61c4d858320afc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe1487a376a048b3f68a1fbbe58a70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda76edaa519aabf738b10516029d54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52940f3f144dcf3df694f7fb29c8609a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756d55d31b45199ef49919a699db1fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad40880fa0805da36d96f0e9d92049109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f866b931284e33baf3d6de2c5d9fb9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e608be5b9934343b30f957b54ef68a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0378bc14ee72d32e91827f7114427112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ac20421b84c30ffa83c8c3f13fe16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ef97f71b4611b74539fe4b880fe1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548333f3b77290d041ae91037efa8de8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec739649b836eac9acc933fb354d421116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c3be0ec73343f28a3fd466fbf8420117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f5e7778a91b02fcac540d0fc0b56f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a7dd2e96597b4f76469c5fcf387b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df800d5c809c7b23426e71c38b3b62df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f841d3838388dd129f95387df69fac1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18f75e0bddbe324b7309ce5b06924e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacf897c5157a864e880baffbf4cf2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49441d825b8bfa1a63f69388575a1bc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21cc70a4df7cc28face20c4ee05e17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eae027a471cf66c6df26e5c1644da5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e22af86b5b78dd5883443f5069e657127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55277da76a0da31e388f704d2ba90e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b7e9e487292862fa6b4620634bb27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4a2d4857df765f11160bea6a98cdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cd4fab9314249befc932130d98ef9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b43b4ded84473211f62f4db850b5d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2bcb1395569d869927ca4fb91de32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63da678cfa76ddeeab504d672a8c4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d8b74268107746b051cf8658d7fdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb289ba2b5e47a93dd8002853c59871136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074092c3af64005d610300bf365c28d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fbaa6394babcde11906ca6e76d8e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515332879a589e81c3448bea50425a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3592047d15a766b21abbfffc7b65e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611483a7a589381460fb041373b36d9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c93dba2b9086468881ece691f6ec9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d4c8419dfaa2b8362149441cbd540143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bac19afa2bfd443afd6d32cc26115f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8555c099305a5e94c1a9ffcbb83457145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cd1c937d999f5f26c05eb6356946f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b50e238b0c8a17d0ad4313b8e5225f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027ffd38765273801c39d0fc33db9ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9a7c539d6e2491a0692abe1c9ade6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad7a59672a0d6bc3243f5db4c29eda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd6e6edd7fbb9bc72079238c2671ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c5c6e9e787bbec5f37fce283b244f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b5480cc2cb12d8893b2e5d0607f38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8efc6fc778624fd44ffe5b8c175b52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523c7340f54325c588b8f1f5d422945155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ae644c71857473302303551aaea90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079c2dcafa82a4b54d970f2a7c521fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee876c34b8a25c481492f180ccb560fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804d3b63903474b1f26cfc11791789b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfab4ce2193c6620187c6962a09a45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118571ff75ee48c8b38e2ae8e1f7c20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbf6c000a392aed6de905b12c81e62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933014fbcd34159b13c6870a2b2adb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619e980e76fe79d1b24cb9f9f6e1af7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e485f6c9ab17365e323a2cd05f1ad2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e848c1faa19c9c2b82110a594b07a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cfb9f6c031b163e02a0425b74b117167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b752035d7786983002122a1475a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85d1cfbed8c04e555c0b93575d065e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa11ab959609928081a5537dcabb51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a988138a06483c13df732de27c960ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df28be229c7d08e947c73c6169eeeea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334ac5a56ec05d04861fc6776205d5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739ba8975cf7dfdb963157a9c7ee768174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa92b37b8fbf2b4b5dc96d05012af82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac48de975586e6aa69f2714d139d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530131d48e62be866c51bac5db1839c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57142620757c4cbbf14927e365e840178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487d1025e09eea9dde9ed4f6d6c3d72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865a696ad39b330a138f9a8f54d0933180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0318b66c577ee0c3b100df019e61e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547f8d087dbf4f20994b7d0edc9e0c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9468a2c40a7e1645364751f641076df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91ab8eb83043f2d80b23b2bf9a9200184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21931b8ba024dfb59605b9248d64f411185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8021453a76c0e0625794984047e7f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f796317467df5d7a7f9017a4be54405187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b123f6fb7d7ae73eb085cec6073dad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4746bb16944a0ecae0a9008b0f20e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a34defb5f0a6ee1114b655633d994190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b14e58cb1fe7cf4f4834ccec1401191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c1cd19da582d32bb6874404c93d07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17a8472cf8210e452d2f55f02a953e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf1175810582fc51b4718b3b8c6f5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622294d10d4820b379f4b7d7c42117c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283a15354e6c9dcd772325dc7c2346196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ab0ce374f7a7cf139e883e7bd75a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11579043ef5855f873377b60e7d9b3cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f4d44580f61020cfd84ea056123c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cfe9d57d9fe8ddb7b7f0ca703cc19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276644a6438b774dd710d0e791910238201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256d3cf9bb006ba4f334ee652a2792202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f9c77a59c5b6c3868d279ad3fa0b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d907f2b87fcd54802198d31c844545c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a819057ab81dc9ced173e139f75cbfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03afd178671655f789a328fd1db9ce5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ae1075b2fb33ad75728a2508918a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf2456925b7de271a75b5c0edf59ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b79c7bd9d04407a9c80df5c5f66545209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adfb439a4146ffba36365d93cb9124210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddb3f33b7bf4d6e9f59ceca18f6db9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ee61b1c636b06e7b09b8a680f3f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edb6d32ae4b18eabdb0f28d1ed25c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c5fa0b896ee49560186172eb0f7cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e3d88f3c363b9100b76e92859cf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade58c5e6aca30058a9d06cb114fc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74130ab802b1bb55beb0ed77a8872a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b76013f7df14aeeb6f5d90e9f458a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fac3607efa67e3535f8a63b57f326219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275c9b78dd998783e98e8c3adfc8f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45d18c296a87cecc570e1709241940221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7815e591b1e74d91a273347c0c796e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720882ac4011373078e02143fe4a430d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3c3a4b52b28eaad4aec3bcd677d65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940b11e02f7cc920d68339f7ad62245225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a02544cffaa74ad41ad3219ffe0e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37651366f7ea630ad3082dd57985cee0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ed8f7669468f62e217b98c23da93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbc2e825eb6111949f6c15d0d743a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0360cd93c9a25dbfb9453f8c1f6c8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b44cbc34d6ed91b1103313687e485231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e01cd0bbb93042f534c053ff7a4b10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c7837ee74d885db2d432d38062c09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c480f87303c9b07cc1e97af098b207234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c3a37515685d9fab622d04f51d96c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c264fcf4aad923034b4c8b14156b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1b9cc8072802d30f72c7f04749b37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ceb18624ecdda7384c32cf35d1198238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af13739a0eb445486d9a31e6ae83dbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c2fcabfa4a999f0dafad184f592e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f11c150d61cd140aa3b734e9c945241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6646510cac0cf60825270e35a761685242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6b12aa753ac2f89fb0c30e5bfd020243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ddc4b4ece220a510ab4e72ab89434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a38ee24ba9235325135158fe6fa76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fa04f307d8c3e017ca7678c4a81cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b6493fe37f9cf18ffffc1f7d4511a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598840b8290b2e287d0929951ee6fcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a94f7077b584c6d152c89fc4c35a70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f337e4ae49180a5674c739607aa681250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c91dd2da61562b7fb9b17ccd521f64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab8c9f10f0f514293d37e12efc773252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8176c12a0247db2735867c2c493fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9050381ae32c9e1ba0177c3335e39e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431364c7f55f0975d51431b4686f0946255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85b2c0b740ea4af5b37182464622c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c16639eac3502da31336f7ca91ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698560f045c631f4974a10ac6c830b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8043ad5d1b02a862d71a1003738f21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7c4a34f9611028c51d4d714f9f7a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a4fbc91afc8c462939096a84ccb17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da419d6e080459a72af558a20527056262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c0b46b8a1c59d1d4e27941b3652b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654e149544cba55c2c4cccea2bb5ef3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef98109548f5246e14022c2bc7961b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d125ae615d5236fde29c20bb2b24a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e202f4e4be6abb0d262d2990dc8d7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1f5fccedecad99ba1525a69902160268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d08d67ec3f6f9daa06590d0a6321cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fafd5a2a3ba5049c31c93cc39210f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e49f2f24599ded3d6bcbfd2687d34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163cc9875fb544774a07d197d8b4112272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0557be23da34cf438a1b9cee89d6531273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4524fd0411009033a73dd4fb14182e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573d8024d69239a474fa7e7316b14d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22132c02b8aef89b2c79fefccb99f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95765260b680a1c9479da2e5ce9ef8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba98e5b108bf0f739ab749719e62176278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21f6b13a875d6e60b8bfbbc0cd395a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c91afc1133984cca29b7f532a1cd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e581a9f9463ebde416673081be5c39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb040d57adc64fd63fb4498e874f8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05d0e5d037b9802ea169de1bf33f25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a957e09a918ffb9fdab104f1808936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb1ea92224a1281b8a47a84dc81ea2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f267d03a12854801b37def18778391d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9861377b5d61faed1a20d1f49e4c042287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a41ca337a5658bf0fa27985dd57642288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d127a774823a4ee6c93cb0baceecd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f8a425435f15a4ef9d1741809ef5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50260f14ed6fced3841f4ecae98c8a40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eeb5a74ae8de96a87bcc7dc473e11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1464d81e5744d31d4884d3a40e512293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad5efc2c70b50535a3dd851084476b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c1d7ee76639b89289a5c1f33e2e6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ca978a0b2e141555f057969cd91c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b426376cdcd18fe353d129708d6df32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f66a359f44c87e98695e33049d6351298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c2dea322f046d3abab0543b19520c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9612e6e91ddbdde22a20ba4bef521300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ca9660d675e5a52980e0d94f8c57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003fbd4b915c5a6c02a5cac7a7bd4bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e97fb4d8329e19b15d2898634d3b89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03cb43935297a646db82dde9cbd456304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb3205bd5609db25a6638345f28b84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee896920230468137b48feef0d9d73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04226a5e14c7234581645741dd138288307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ef326c4dfa9021d4c99f1ff0cbfd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce4e55f5a90d6cf874a55b7a1c6b1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d01148dc40a22fe94ead5352fd72e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f0672b41936de1fe240a2c4fcd6d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd8f39de80438a842e3344f94649ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de97f3ebd24b34645f2d1720bba751d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dc7fdbfed471ba23fd5ff9ca5fe6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068e6ef2b7755d4e6f78903e3cda972315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646352ff033e347fb99bd3db55614d02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87012bdc8186bd2e54d887aea58a83d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa31bfda940dfbad873bef0195bd4a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7af4d565041473e04b6af9ba7423319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904e9e84b7e6d803dd19407dfbc20c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e06b0dcb58a03c06cccdcc80fe0b79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3297698e3f5b13902037d24283aeee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ae1f7d70f0552f30c2a9768ec277323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b7983a638875fbedfae233438325c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70e9eea3ebebeac944d78916a4fcdb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481683b3878cc2ccb820218a232e055326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f886084b0f2063aabf7d3186a8feaa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3166eccc9c37ef939419cb67a7ac13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f976497ad154c7ca0ea7775b37a72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b3d746d23f07a11599cb3478ff835330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a82ef34272c5ca750911477e71c58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288b975e54afc3dc1f5c38ede9a127a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1f9dc1ea5a7afb5e6b577abc79e56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1652f723b69e31023a0db2b2e52360334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e6b3d93ef02c49c97fea6f06ba9c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc1d4cf7b68b33e402d03e8d67749336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13761b7fb2c78d537145c7e0a8e8d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147821f64a85c5840e6b1b63467f6484338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12144f9b5734d2dac7ec278999a8256e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b7380b0a16e44066e073be993622c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa6e485c68d2fe8ab52ac9238196b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff214937e09bdba562cfd53f6f0cb97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09f0d012e9a1babb9a42ad18c224ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5056db9d4751ad94c58645d5831c82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6edaa492ee6d1902ca030f460daa7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b1b88ec952a4ba8a2994c4bf7ef4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a20d1b0b5bced4387d6700fcf2afda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd97042da52a48dc6d40863aa850c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb772ab61182b2259b2ef929db4ba1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c77aa15e4693879bcdc256403c3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d91f3dc0daf8713dc3fe01c2ef5aa0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837744d5f49cec9b3b749665068421f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215cc14cf37b5f3f8cdd0880c3d46be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8f5a6563fd65de6d9a43042ba2ea7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e6fea312f34447cba2d5322cd6ec9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41c362ca0709e5b651d5155ad6b01c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd6e77d491118612bd2ff99ac397ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a2bff0fef75cf73189174bdfdfbf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfee9be831b9de339a903cfdb048177359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727dbf48efeed8be4ecb58c5febf9f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc6a07fdb55e48556f9fad1e95500e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09f49d9140e9d99b69fb4323238d8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc3b3ef072d136685ae93eba766e97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772fb9b02937b853a7ffe371874360364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95ee1e3c7adefc8f7ed5d76606df2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf4b2da6a43ecd2ebd3c4c83c37b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ebff815c72a474999e34b76a84933367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557836dca322c71033980578a9364fc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a3c4781e2b711f000e8329c806cc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12524713ab9d860a80534a0bd5e935a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e018b16c2a236b8bee29273b2b20f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724d96c581a919cc847da3c7e8575f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5528254b6587fe3d87b85aa62f3fa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf556970bd15764e6b45d61e46227d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca916007b3f8815c1a19995d02b259375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a556b279826249fab97900704a95b6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0216233457093495f3faec0f72d84b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4e01e0539699a2228314332754b3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e947ef19f1cfcef64eb1774fe547159379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea3569309bdb25a2475767f6e5b989380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3061ac6cce5daba0036fc7549ad3405381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7836387cbfb9f42c69b48db544d649382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cdd8d23da041ad3adb641e8d74ae0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10a12cb716d05b0aa7d012903ec77f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4faea53b52720ace0134e3ed0f41c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c260589751fd14c42919febaf3cfa23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328335a0332c5de9ea60724db230bbe9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7595b796d340735fefa1d7d79ccb2fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89417e5821d2291af7539d8e934f37c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b43798e7a13d454c52431cc8cf55f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467cc23c59bb4116bf0eb3259f584d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2f3da0553531c11575efb22090db6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed47447675bbbaf9e3828a773aad28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b785ca0043f13bf420922914c04d93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ea3c57ed1ab015d88bf9c0eac157d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345b59e3999c79b63df7e777877a8ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb054e621588466922002ea966739d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830db4e927cc624729debca7d848b8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c24c5d903050df120c0890c8181bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138420f10cf9dfb7146e5c6f554924d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce189a47aea0ab83a708979332ad5ba7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56256b2530fcb3b653f14a5dc5d79fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617fa5ff45c5d80a28340584ca5d06a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363894791966f9e928064adc5679964404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0c0f489c526e54f5afefe88827257405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d161686dd5e92c3bc466a0631575406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98310d273a024a648518cfccc2b34a21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a2a15e21034935e708516f871c49f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ef8a75c1a0f065fb1dd2b694bc1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb57c9435cc63259c76f5751fe7dd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e2e91cbac4e33da042d2d197ddc45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68b578fdec95b3a686d9bd0acdb81a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b3e10d182290ce9ef5eab401a7526413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e1b1bdc93ce7582fce895128dc1c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c5c5f8988f3113c34bf171d393045415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764d6ff33b5c0e7f2d5c193e2f5c3d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d5d918fa0448ccd62e879f6967e1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b73c421a730ecd5d7a51240b94642418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2cdd3509c6757e4bfa763c3635e69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae633e412fcd5efcc9cb958567929532420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ac7bd06fb62d18b5c7fe66d084a81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f38accd35a76dad9dbb96ece6ba13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c117c172b797d30d806cec36725594423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7077684ea118d07198c4ebb4eb39154424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958e25c5e37b8e1e120523cabd09cd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44293d6d15557b24ff2bbaacc41e5044426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa53282a42689f373093c742fa085f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70659a64a79dfce7ed6859c1551bc70c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edde28329c1df4991224c446b63bfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d258f2577e93f2fb02471a4b6288e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699d3e454a770d689198a0dcd858d72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad6b3ae86bd1efd5175cddcd5248f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e50c38670fb664caf2b423a48a5f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae0220b792c7c62b3f2249dc109b79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f03186847914fe37672955d71057a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a108319185e8a212c46de52eadcf1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0a606c4b961ef9551bd5b390e3536437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e072e47c2ff0dc0bea7e04f60ff8b1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcec7424401c91e295a1d4d3192c26c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e508d1f73255d9c19662c19a7b3b3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f4ed9cabb7ce1b19e1e4a4d7b879441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589db72e61e676a81a5219413ac945a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb29fbb33360629c5d7a8be779a2964443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786efb194b69d04839198ae8247d543444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9ac09775c97d46eb088e63af2ff5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f10ec2dda469724a2946b8d01fca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24971ad398e45b73890e60e970319b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749a0938abcf8cd9f5bf84857a80e34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166ec432cb3dcf8f4d479aa2dd4f341449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be8fd81287be8a1d4c23082af12d38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762ca9d5e04795174ec39c35258c9e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865809cabc52a56fe72a49238437c21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f77fe5d6825ded9938f57ef0ada2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913dfe32dc9bfe0b82c13208da86e9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa61f8d91e65df3590ca74f47121cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df6c7aa3e444ebc3477b866c1b7df6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407c32f4644217f805a9689f8f06c9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deea5c1cd045fc75f6e28c20a526021458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57970891b65e5606f2790bca9b714025459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98937cf98932d2133da58911588021460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ac6ab27b21ff1add9b153a1f5447c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431641bc6556ee7f7e8aa8e96ca270f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6ed66c1f4323bdfa25c760f8c809a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26f844794667c81c85b760e16e5988464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ebbb1d4163cf392d5461027163e1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280278f0e9538d560965f809d025cac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc4d534f38c5b7b8aa927e5bd764b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b41890c5e7c9a72e1d66f7c096e0ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe4933a902d47e47c72c1b40c1317b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ac902f04ea07a11d3ee89255e86e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547212e6d4f11814e4093a7f8e02554471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619243b6fdc8c7de94653fe2e900c533472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eded65497bea504ab969532b1756a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebfb33e6e9f4d11feb07dc7000efee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657df9cbff6dfdc35f015441f7f46aad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa340455febd6c07fae4113ca6e88d07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fcd4025e0fb4cd462f91ec88d2d6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a553249ebb51fc4df03156e3755d12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5489aff95ee25128c609d309ca0ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da32e8ae8d8fc56032708334e990596480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb3afc9f45efbfca7f9a737863d29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0b810e27f7efed86a05ce229c2db9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cbf8bc6b8798df956e2e985ba136e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71e0c922688573050cbe5972d41c9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5b1ae53c22555997cc32f2d78e2c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38516667e9207bbee50571ea41dd868a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99052493878aa65bcf5fb0f370b62a05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027a53136c4dc1998e18026f49bf44c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ca71555a56d256730dd7e129104bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd7fa4c3f7eed54899e45e5ef3b6b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55298c2ac40654a97c98d771b25ae9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f190730b42219e54f07482bf1b7ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab108a7018f47d3f8a264816a42816493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceb8456c36e156dbe5239c08680a42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ec913424b19f42ac1c729b9da16a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d496abff86d8f78478c0d9e66f0390496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3cd913c18b182b286c271afd5e4fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183bfb08937e238df897852178e1794498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74802bcaa0f8b1d31eef060ab6bc7ae3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdded2a795a1ba58aaf0db1382f5846f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17bf21ed22e1492288152155cbca07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc38691881fc3a6492a9523d4f4c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a42686b33136ee0531fbbd0928fa75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ecefb1b49d189f72a78ef154c276d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47517c9b3287884621c04b29fe8b4ac2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02892b52bae52421d42293e57a6fa1ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0b63116b08fbb9dfacfc6deb6602507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275a8f6085a4bccdb2c7b1c03e2a8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79859d97f76d1bc1cac43a15699366de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8a0c5e36b709f8cad6cad90b571a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dcee05a3f88c8667fe9d41db4950b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97721e946a2609ebe431ca960e8d5999512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6209dc54e0004c7a6775bafb7da34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd092fd7e1a1053011873bd10525639514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99541c3cb25ab810dcfd1d8a5714622b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c67f6e15401b911168e4d417e311f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d52087d5d45679b98e08fcb332066517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa29c833a8ead8ee4f67685fe008560518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf0d9fd7afa9ef491873304a3587e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159863fdb5b5f5d36e41770bb1fb6e60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c80f7096429cbf03d9385041b4e999521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78abc850fb6e7005dac4a23d8902b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97ce18cfdd5125900fc9f753390be6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02200916c5a4bf870a0e1cad76109ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23285313f6475948921d06fad7d6d189525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff564e0056f58eb3529fb7b05fea654526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8d998306c1e481d7a4bbd1e53dc0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089fe785af2498af75a782de19b583528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f068371814d7d85212091233ed15cfd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdca16ab4138aecebeff187e5b831e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f6328cc9ec05f6c1404094f8ccbe3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097de9d95e36f56fccd40d57c2ada4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809739a61eafa492ff4ae390539b52ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb1fbf6430e2859ddc3ab67abb1006534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2376c34319dbbccab540c3483fdbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76b220e3c7fb64f5024cd23475295f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae9573ba0fc91dcfb176d04fb522e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5083779b185ebe8e7e4e76f1fc39c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64f09a8e8fe424c053a9ec3133657a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815901bcdc6acb95e0749496b20ec901540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a4072bdd998a6cccc57eb25bd8e22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2e929d53dcfdd5104366ded21994542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1f6b50f30a67ec839ae6933b93595543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb774fed4da09df7ff796f3d7e0a7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3dcb24d4056d6f26d85a1edeb13fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2261a4c35f7230070f2941bccbc84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bda1739d23df6e7c2a8a2132ffc98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207124f5c04bd4771b080dcc8c66cc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7709c73aacdc1829072c6523933c8c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666331ecd24691d20f592b0600c335cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123c3379bc3386f89ecc7db9ddf309d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c145fb5b5bf11348e3017974664dc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd42490f82292a7b4f59ae2ca1baafe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a541bd9b31457f8cfb6066bfef3b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef37d4cd1e5e76808edc31c79b844cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa38c730bbc0eabfd9f256cbda88f2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eb8b6a5b30612700f4dab5200e388557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fdc05466d30ccf756000270df7ecd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeed28783e5322c6db4bf407d5f2668559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb284a55f5c9d562c8d474c9482c02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1285671258f188377b7d4f9eb0c684f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e09416be0f2585130bfd7c3e2b6075562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70502b69d18161675a447b998660d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041881f89fc9f2282e382b86e9cf226564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5d75af9e1c9ea1385f03c6066421d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e86b9086dea7ddca61b2fdcff296a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5283a28ccfda92c100b4d77c1034847567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04764b83e6c845a5a04e01cdb849d53b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189807097fa28e472149588dcc35c06e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad531a7fa18e715983489db5e0d916570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cfb26935f6249c50652f1b3a26c55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7fbf29a4f231c30c79d2032f31111572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c575c382ea208cb8457f0b460a3d11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e1e69f1bec7c69b8100adcd1ff4cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6403d367cc2d7228a731001a8b1bd4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad9ba81829f2fcaf5daf1ff11636fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9566da6ba4014206bec3ac9455d1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a94320b721fcd376b69bae0fae3f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc273eea0bcf6b721115ca7bd42dce0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096fc538ecf23fcac881bfca2c56e64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7de20c9a2b36ed11543fd97d03cce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5a0733a98d750babca33a5b746bd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c4f0e7439dffac44c4591c64406a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd030d458fa325638b56fb57340c7edb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0c879b401fa15ba58306bc19e5c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d66a6eaeb3cb64b1255fb1c132853586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426f6579431a937250705d7ce237408587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf20627a4d9d143f2e8c424a9e6996588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75307c3b4b0b332b81ec7cd2ade31456589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd4cc5b7bbc17d946c8f6b352a744590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1fcb4965f43051ddbefcd01646394591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b871443bd5acdc07cbec5f755701592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0849394bf2ace3eed854e14047a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76c7f16756b986f6dfc782f19f11c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b0e60a6065134075a086dcb95f566595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb2adbb8db8457bef9d2873bb5598596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025372717407e4beea5508d4ca7cbf4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9ba0fa74cbb442bbb95127f7d42b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ea0805d1faf99b727b85a7de47972599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c466a3aa1346766a6bf1e10a0fae64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79af3dd6b9e92a74ccdb4f86d7d193601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60138f2f5473fc203d229950ab547d78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12421dc0fa8c3f327f33587b9dad4967603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d35b9cc4ead077758d386b1aa6e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecafba9dda6a1f3f541f77735a6e59d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f75141a31f2b361747030e12bc89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a22d751e798a009000049be14d4afe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6ca82a2f9beccef2e3fbcb0ff55cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660c83fe1980fa924423c73a3a507bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1d9b48ec9eaa81b7298be475aa961610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b13e89dabf4ee70fd126ea47bb071f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbd3a1375d8bafd3234c5cf292f159612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe16c671b12d9d6a0abba142c62068613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a09ed954f6a14f14df7ed1d0bf28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c63626692b334881cf198e2529374615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2b47e91ac7d6d8c3319e7729777ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b453e6c3b8e993976e09601d8e2b959617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b45bc30ad25cbb7420cf7acf8491618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09931f21f9eec6cb82234b5f08f7314619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d68d4f13570c3d4ba76969cf39de27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0d79e9c162aa42e92bbeea8a4af4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d3018c925809dbe0361c6a1e4569a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e54342f0d1c0340f5e25355794118c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a13d1bfabae2a1ba7637ccf5dd9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d8a2c5024d5bc97364045224d6005625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6de821573d12ce48e7a37aa11ca69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5f026e2f6241a6a5e4913ba8d01fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf199b50ed1534399efdbf5de068a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52aff516e9c3101af861e1cba0eadd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f40e0c006f30d6dc9bac617b9fe1bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeac9057e8805fc5e4229be209b86b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea009c0c2e0e21eb1ed854888be1589632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d927f7dc9e7a019047c2c3810bfb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58905c50a4e588531eca3445ac4cfb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb440cce10e3da7b9bc6a1ff4c4b1637635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e1fa5f899f8c73e916961728a4483636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac29af71a095542d56a523f2ac1078637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eeaf48a760dfb8ecc68856e63cf82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af8709632008ca797e274ec513514639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194dff62aaf29703b8076173574b756640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ec979bc1f69d743237cf01d2b50b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53482efa6a7038496df6d652f506aae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209176533e39d54d787dd5462f9134e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a64f6d088b2351dc590e5e8f74e31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb99badb65f0c30bec06a1b52c323d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60256d053d9bb537dabefa53cda4a585646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd28c5fff6d32aa0ae385ba8fc32e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829cf5a013468695e693586450dc2f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4dfcfbf0c52709d21134807b9194c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7ea869f42e4a7576d9e6aadef6dbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f01052e76288d1cb65d1c781ad220651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b235819fb0048e3cac1f75bfc2bf9a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03becd09353bed20532a9d0ab9a8a669653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf0838c7e81ed8aca8c36c5fbd812d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e5192c77ddac0126c5ee4c1cdc292655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67781273070ff43f73e0da34ae31db0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d3ecf27c285736f798e4260b662e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7e297e76b733429ae5c27fda34ea0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177295e0b88b69307350a2dd06226ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9a2261d6b5ef11fb0825d9b26eb36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211e94bafaefe9191d391f2119bf9aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702b5a76f96bb3bc4689bbf53a210f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d80f9f1cd453a463887d421b638e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f4244f292eb2d01677dd1416169d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46662b42a44f7e4604d6c2a510a8ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1f6889989a8892eaae7ebae5d070a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1d77f07e309a92230a245c1a37be3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411626cfef4bd1377bcee77a21a8697668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8513d6babf7cc883755b2c5919aac0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba45a4b4ac8001a533f4a7d7e816aee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568328f173f0c390e2a93015bc66399d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147d75c77378d828d95b30577b59cd6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c49acbefdaf306152e4d33cecde90b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81935b5896ccfaf53d021c654a2838fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b6c18d2cc9b9f36ff437af462e2b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dd112d91a5854130c58c7d284a3e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9552eefe2fe2ea7eb24087e54f2bda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6c908cad7c15e9f5e434aab007208678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fc5d748e34ab3b8c8f1ba3b7d3e9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2353a5f2b202f1f43ca41318fcc3b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61d53f8eb92e1e27565598ccb61499681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0c9b5a36546df00a21a5c88c3a63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d01e890b8b7a37fc5e2c55be4a6b02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29363ede12967cbc1690ee790a078936684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8babedd467e65af3eaf2119006d036685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd1d4d0a8033ae33569b6a1e959bcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce76fa40fb070bdf7d51f7efff89397687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7e15503721d1c2c07342710bb6799688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c8b1af8849d3bc6f90dd00eca03c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791bd9b5d6de6cd2e025f8c8c7cfe0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a0c917142b4667ecca01c81b01b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a615c5e4f2e6d4074d391f810dfdf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ce7e75786bf6538c2816628e575a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055537fe35ccf1429098befe4574daf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32603d7075b0f33c5f1f0261872d7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0e049a38cd7bd212c57e0af9f4736696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e41288b52d3e2f0ed388fe4e98ca3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a3a8a6d6c2725d2bfeddd37ea226698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a9dc592c45be2feb724269e771c47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc375de8741151b7dce4150967fff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f911f431672ee7f2bea0dd898922701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efadfebbed8e27d3fc3c8af6495285702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec7d85b85e19d6046f0c2f0e10b092703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92d5f8ce9ab03264a489e8a410a6d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e8dcd38035aa89bf86c179d7edf00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7528cb370fb44e5419d97db1162eda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10af1b983cacff0163ac4d97aa36df4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388071cddcba8b864d994e72bdc1431d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7ffdb58f9daf4866da978135378aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d41e26d85b5a12011be62acf201fc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635efe11e1c1de57fbdfa40ccaeb24a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd28df55ba445da3d8cb19855ffbd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eb9c663f8b488b116fb3bb024746e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47663df431fa007bfb4a229fefcc1890714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf4abc622aa21e34010d6ad80bf282715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8930c335b24655bca145d24409f956e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f6950f045e0671e1aff5107aa06ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c94824cf6b66f65e5160bcf670591e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1584f769a6927c8448a2c871a2c34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e10c1c16157803fa0c206162e7326720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd179d1e04e10616cc988f4b934ce091721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1efcf23cc265c140cbe452c2edfaa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494a00ac72700a3b73010a6880283f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398e475dfeb0f0e83958936e77bee3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498b352d689ff97a5459ea3a8acf48c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefde832508ed81ab523c60382ab62c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50e3816be5892b19f2ecb971c0be9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c364e1e08ff05e229de6efcae3bec9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6491eb48d01a99f4ea411a36abc622729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7374039b8eaf0ac3484cebc4f6cf0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fecc8b0cb45be16556c20dbc2150a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d03e3e0f9716d0de53926609d1cabf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d9c87ee20b902e1c697e503e2bfee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d19fb09309afb7360302d8b770e6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d1156e27a35f99d3d5581a092233735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6703e8e0000274aa4e3afcb1bbdf83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32b73893bd0154879cbfc2c5f29bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdf869966e771114870f46fc104bc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05dcb576b845074b11b5da00b5b38c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2706e34b7bb794f06ea156e3fe7c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c1f962e260e0d380b246d9d66874d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350eaee02707e1e38c4a2e4251ad079742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e589788b7f54e36b51df256764887743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0c0517519f3effb8901767030d2f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c7625e94455104a9ed2cd5552985b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e961ad62370c709ec19c0f705119a9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7208567995e97a7384ee3eb1639199747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cfc7b9b4a9aaf980818ac80a3e2f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98339055da01f5538416e4077654cbfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8db324d43c5028f1a5176bbb4f1e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388761082981c2217ddbf7e4863f5ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729fba38d76424a18ee06b42633c81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432704af1ce646d450d8c5ffa21331753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfafe1a91f74ddc2bbc203238ed44a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0cb937eb6d88e629439f28ce6e368755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe6a77b73a7440735af6d2e5589de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f1f51d4f7a7c93f812485e519f613757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e920b7e7a9e9d9894b0ba2064fa8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff773f56c3622c9497837fe34873e5f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57eeab9ec07387974c90d1a4312b70760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd875a82ff6cb2cd46804747c6cfb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14eed8cbeef0aa003a7681ebf9602f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ccbce273205a02b6c80eee5e782cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2faca78cf787dff91fe75bad30f6fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86f1e9e49661b67216bccd674e85e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f42227f73f002a4b0d60dd4f9df0f1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3c4d7e9ccda11984e51878c1f1a8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>