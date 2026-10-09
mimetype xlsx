--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e43f1c91405b075c57dbeebbe60a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc97b967b5571a2274e7a7fd3cd092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478c3f1c7a65eb0553e7a54dcbe37323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aea86002edd0512a94ef85ef6499fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ffa825a94eb81a2570b531e5012fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdae46803b854849626d1ca34ac60066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f88bb2f5df18ef94438221304f2a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f160f046ab017d840f9eaefb08d88a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b3b44ee1c279410e4bacef6020f4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c50bde02a4c82f61c10d5322aa66e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a86e9295b4dcb6a3f57e7d28f489ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fe285ff76f61e5f84c432c69b3ee512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ee183298a55e585d0c9e4159a5c1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7941055d6ce2ecca843e3e01d2b3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fabd6e934096a9554d4b941aa0b0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2ab7127fb7475db072690ddbacfb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255500fd15f822913c1a3679f888e0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c7aef0fb791cd9d2af5f062fc64618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141518749b0eb0d421257874fc7029f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e24e5eb51775f109557ebc17acbef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeb1ae0e0161307e16e911cbf0de8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c413d557d4e153ba7da37a388a70f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27b02f735be08c46f0dc23362e4c3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec0a4cf7a6c2481b9fe2067606fd6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a588572cf602ae2af29dced366056825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635735da3de8cbf33a99aea4a0f70ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ee0b88ab76e122be675b5a97629d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deca4e555cf7d836cc68fa3b261546d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373531b4ce8a1c560a1959537a0359129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c9ae50d7f37ac2c1ad7ba2e4883e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506e2008bffda1eb8ce6caa89a654f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac374970d6b7d0303e37257684f698232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52097d30e4ef53c0b41f5ea3a8643933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b419a6b154400a08cbcf4653a51ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89babe902c14ffdc9cbc735f6622f3a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c8c2a61ccf18afb2f7a0d39ed7de936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c0964f5d99345bbc85a28f3717d1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13caaa29fd19a264792b3d5789acfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acc6c28bdc6773bbf3e93f35b613f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b8c81d0136ff8b547b0f813caef4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b77418bae78c6e01cfd5d9d3f849941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949bafb26b1a6c41026143797ebb83e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002793df4f690076d66b047f2509cde643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdf6993c11a18f2e471d9a1add704b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf07aad562a84ddae442161bb1a7f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb34626450ea5d227457d077b3e7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0a8414be58c24a5db062585642eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d482a82c4da23cbb8e1ecc77ba5ec0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62524f012d10566f40c2152cb0de4bc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c24282dc972623030c59febe8f35fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a9c5d0b13f123bfbbe0fa37c1d1bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb0967c700568badcaaa433eabf7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232d14c7079d6d565cf546bf43bdb8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d354f57fb7597244425ff2dd1028c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6675dc8199db5f0f5beb3c45b463655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de654f67d36da12b7e1357f176ece59556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a61dcfa36368c282651d910b08d12357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39b2632081857841418ab0cc179a5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c42c81abbee995953def3bc5b14a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca3ccd630017536e4bb384fd5df1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec450433254afa60d6a4ded97869e49661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc12240dc04a4a7e96fc6bb4a95d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc17a1a6b2795a08c0c81f118af4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e799b67b98f3a23aa1ba9e65ea4013064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4974bd9516787db62bf466cbcc746a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7ae636992ef72feaa4b54db6904b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc4feb44c12dee2a90e52227dbc3d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45edd52e63b6bbe2e1663ffa1701a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c260e84113c2571b36e4560544284669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8ea892e0ce32483fdef6cd63b84d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249977757e669c91db4fa48f7385644871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8765ea0ec4de96d80ec476ff847e97f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82463446427f9b4b7d3c94210f7a7eca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c67744e66c4b3e0f99b2487d990a0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf3f912a5164df1b86bc799d91582975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be7770f90cf7add99a19404628dc1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeebd3918bb131a17457d05d900c13777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ccefc13281691d775da7adf9b37978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917676f152af3ee003cba30c1ab7c1f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a953069c13ab016da78dd334e4b2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b11e1a0f746421f9fd6ebf366b55e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217e5fe63cfd34494fc2963ed356f8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45c2efcf09a46f8fed4cd1365c41583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e74eea5999a1dbe54886f8c39a730784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d00774609200ede5f7fe96f329d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269636646a278ca7476d285bed2009d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8614f37214db325268f96e4d8999c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e34352522dfbacc5f8245363190ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c78de906815ab7fbe9ac3ddd1bf1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472c4d97c3d1353b1dbce535e204af690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20d7ced88d317aa2879d0ffbcfd3f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ea66351f61b98e7176e16667d99bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7c2a20b0602523c9fc5a5329cb87493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a998b61111d91e11b9995ba6081ebe394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427d5b200edb7fbf0041c9e699af11895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874bf7d981714f1b4047d2056f11ea196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51c29c25d230375ef2fc4b4f883ce797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da58d3541beed3afe03c7f311d39a8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8fff47ef91597ed9e1bdbb346dda399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb5b14e0a82b58896dfebe5474663100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25162bf2da3085959bd412730ec803101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df0e92b38bfc421c79148cb6435275102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a631772e5bcf8eb8409fd6a35177f2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caba116a694f0f2caccbe4ff7514c83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669614b9ec5705ad3b49243a267b0799105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d13b89880a94722dd0ae1d9adb4e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ad4e7d03b9e30bcd8166462f99b7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec22fe00a6989bc32dbe5e5f7177486108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f4b951d7aad07916b9c008dd37d24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a70c9989d1534c21abea2797e6ad84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b208689ed377a1f310bcfe383533111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37b247f356728a7e3c16807ab6fdf2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc621458b60ddc5776db76cf84b261c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a5d31bdcfb05c40512435a2d043b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7592b7c1f4889d51da148343cfdd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3813f653e7c818003c62fab455da56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07108c8f8890e6287856cfa1d8b91d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320d8c1423f2ef7235bd6205fa19e11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de6e4d878f8967a908e5c2d4bb29b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d2f38911feb763825708bde85baf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4437a5e67e0e22c1036770cb92694a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c133c344706fe86dcd4829429c3a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dfc926bbee4f249e448a08638b795123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac36d9839f69bcd98bade2fe036ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd22b77c373886837f4dc5e599aeed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce29438a46ef577b8dab8ee439d4242126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ad0a77ea5ff4f14424cd86b2fd148127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b90f6401d25dee3273df37f179ccc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b2164c9c6df495aa3a1e77b45889129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1f2d540af4c89fbc775b513e4c823130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c0726315b088746669512cf3fd3f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07b1d8a8a844b4d62bb4db722fbd6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621988eec1ba5305c1633284197b55d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047616662754df7157ce9f7b5cddf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fcd1be244a040081b794d900da177135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75038ce1da2aa54b2cc891a360c58eb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634e034888425b25c575185d18d4dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db674b91623fad57983169e07ed8df23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3397e7c5b4f9f5d3968eee691d30771139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddda3f65fe4e97acf5bdaf6f372f6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806067dc1885bfd69ff94d94abfa700141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b831324e2227a67d60c3bfa547bda68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2bfcc6afb72b4ab93473c111ce136143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e711b96ceeca3c97a2b6a4934f46dbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646e11902a3f9f81933ebb2fdf82f99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6afc38ac3328752e070f4ee931202146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e720355c8a68fa6fc01a7c6c732234a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d5d3dd3de98d8878c422e4343ffc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79871b2419c93a6b8423ba2b6ba8ffcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200996320bf4fc1feaab5b4d851f9061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0b6d036274163ba0d8233d4d80e79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821476d64d78128be1d1b060db33fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb70423b00b0ec0d2e3949190d574b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52238d1a57a82a1af6732a3496f38a94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d136a6e66ae5d541912630537ddc07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae81c5b3d51eea0b3d9feede0a39c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72653abe301ec093ae096d4761d64c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358966d35e78fc30a553dc6c137c2d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aea23e885c860755703ca88478e9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac9b11dde0f4218ec4e44ac101316160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859c733f062373048d5bb898c808e24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe0babd39fc6b9631a23bb2d971250162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff9eba432c090ed6ba461deb82b14f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06021528c8e08d8584838c5936a74532164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750607a77ee33afa5d755049e832b744165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704ba624b61ab03387e24bdfaaccf3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3581c8549d4aee1fb3dd4d83e7f8ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc972e368563118d1ce045fbdad7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525a073b4bd0d584a504f0ccab2a1a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59604c64a0ddb0eee3960e6c68fa83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d6b97b6a056b3b00932325c8e398c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516069c5551b3ec58a4824d37923780172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbcbfa93727e1baf6d8b436ab7ad95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa238040b2402fcc0729b6474eb3711174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f714fd81266d83c0b99de536f51abb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdc5971f536200700211994efd9b89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b279f67356eb36604d536c9a50e2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ad9855285c12529170af56654644178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa63ee0428265eca00524834df8efe8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de925fdbcacf67a6d8455d4842b9bf9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab9874ec7bd1fb753575d16403acd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f554759dad4d4af36fff12b21774b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e135838bbc9ba5a6f735579b39da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd1290dc66865e951357a871fe3550184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb951af5d50b160d7c833436dbb9d81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca50ef3ac23ef30ecdc1249afa3a16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e342f278aac363718d5a92830e92609187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c92f4d02de92a451764a28e8b5462188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c35b06b866dfbca6ef2764e2ad311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ab6d1e4e93f85246cb32191c0b35c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be48c6cfb280a8fc6c13f8943fa5d3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27c55fce8f4e75f9824f08d80ce276192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3901071358880be082fe38b8f776a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08697b7e3f3d45e10dd0d8512239f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9cff9492b5fb6fccb1f206ed43935195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93f4703f1123c255f7aeac89390a5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5d3acc9ccf06dc3eab3ea809e0d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb4c1ec86f73d09c7d98cf94863b71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230822e052f4ed261870c28d80f0df3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb10d1e9804c9edc787c9ee320d82f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564de476886ed3d513991eb708fa6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754588ed1cc31fb02f9ded572788bda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea6d2d5577596cad2d08f742d7ea1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab523f479c8703b73dbdd345b8574b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d355d500675fea8238d4beb36db6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a96cb36044dbd023358ef8b203ead9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c59b42d29035186b576b3f900fea36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e44aca94615e3dc71acdcca1bffc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12519d74c3dbda6839bcac4712d6037e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379812db8811d5c4409cf74527033ddb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df8f2af6f3cc240527bc2c98e7828211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d425a282c72bce1c17592e1ba5b75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba531f0f887ccd116016dd474e6db08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59977b660d693ca9d21886892d0c7729214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623a66df5b49b8174dc7cb4d3c5739c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583d64309c3208015064386c7de7baf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe1324a8077707ccb0f76e5b66f0e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e15cc0efd160cef9bab387f43f1e12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4390e3c1a062e864fd08cd3b79bd8c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be0a0885db544d406a672e2cf0da81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ce73a3f0bb4b5f19fbacde0b3524a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ff5ca9bc2cea34e2dd2a020c3aef2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d31117e989d5f414a9c41bfb5c0f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833b1d8ca798c0347075bd2083de15a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace95cc7187a57c90acd3206be6bf2a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacde5759a6532f8698a9e5d1efb9661226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ef82e710c9946e870f21654f55bba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4df45c0de2e4cc3489c40133a25035228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3385ee8ff16ee2fe9f2653230212229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de9d9dff315264edd4193542bc39c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45751632fb027eca122e34a9660bc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee81d6ef6ccddf39df022cfd568ddda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb2efde9e2a73db519101b82745c6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df661790b283474887ca716d623c2443234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278742ad012d5ef6ba27a9a46a961a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab15cd8145838cdf868625c673cc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33779de6b705757861468221592b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143f732cc4d3fc8e5048966003137c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66f3bcbdfe446eeabf8dfd91acbb04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e748e48461dd372170424193f54e3bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b53919388b541cdac6201baf63ca4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c0bf771ad310acb35033695b1871242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c62b56223df7495de9714955d9ff5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de6440211b0998aca2891c967b22b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f731a29391c51972d3dd3c8a2cb097245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657344d0e53baa6415ff451dc53b76d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c0f76d9a87063864eec16cc623446247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65365c87b8529db10ca2381b7bab56b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e70952052a7059d362c49a73eba736249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede695697d2e97192575179bb7c5dc56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98c7b7d5c4477be81ddb7371b7655251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17689400d700cb2708839d477864da3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422e3d08ead77d9fd198c2e726c1443253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410e8d975e383267ad7d6967c5ce1ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80856bda3cede3e12d71d7fb6dc2e7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad66e5a227e193bea4394c49d5fecd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c67d7faa5de7e0f137edcf129fe95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449a3f0d92be9e7887c4c016cba4850258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ea01d2a39d670959d5b00105b918c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4464fc1d5605e9af2a2ea139320bf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac2965616e3cbe6b2ee4e545b98525261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7b91f28842362813b9257e85d4ea9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a8f9ef9ae9e29653c30655b3f1fa2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55784debac687d01d25de13f488271f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3e436aee14fea510acd63b934ba50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7d311eb2a5382c650e8f77151fd82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194fdb7e4e762eb8f95076885651960267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87d69b1abe7b168887aad83be965c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778bd435fe3877555c8ffb15b079b01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9b3bdfd54fe676c23a9b1fd305a9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e119a3fa81c5c4f9e28d0a2ce62ca9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847fbb73bfa5bbd9fc9fbc6b676b3ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e01f395f82c172fda2e5daa3e73e77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf043f396aef4a4d8028c52d78fb03f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f9d086c2ecba239d08e8323a632eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff2784068de8510a6335b3fc4a2a67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bb80a9e9a4c0cd3e42872f0657882277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678489485868111c01838203a5200938278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c45309d930bb3e37d54d26bda76a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f40e5c902d1ce7848c823e6cb226e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e2bcdbd18dd73108257c0b1ed0237281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f50902b7ef34c9f3ecf8397b0c15c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95569bc39b3671262e0c5a0243d98e71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f3d22987b9031edd3dbe1fb7b6d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de31d54927c68c813dd5a91fd8f4203285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b8a4fcfa12c490187e1ad9e37f19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce9bc58d7cd13639a7ca5cbd2ebec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6a6bd1836b2ad288d215c4337539288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417441d0542dfe909306a5445ecafef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce5cccbec055817fef4850197aaf02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d906e6c0247fbed5f2b9fec40439576291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef99d372243d9c0db8e6324e52c20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079481a740b3b4a237b7a7796e32f9f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18a0d6c2627056244b7fd65e46997f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a042f1304a745e99b91c21700947b77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec419e37d42d4f91c78827bdff7f0fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e2db8e15104986f5f7e4b5ae576e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46784495fb132a8ec6b7f87ebc3836d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d405eb81229e82541d083b6fadfbd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20e82aa6dc267c1cbaa1798bb45e9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d072ff5e0a5ad1d801451e4acbf03c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6753d66bf0c57981d402b5e3126525302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22d19f839a966319aed5afb435ed71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7025d4d723caf58c4a42056d32a75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9dea0c47080e1906cf9bc3305b6ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4de3eaee16061263ad4dc1600b6fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ba9037d81ffaca39394bf2932adb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ea2a3eea0395d7191c4262726567d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a3b0c59653e792e420b4f98e3b02c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b29f08680709518f0917c17817dcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0830d12a9a828023795c18e44faf07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf69fc2686d0a00f71d40720c326da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06da7705c872e0688a2e2d2a463571313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf99519156f94e22edf791cbe900969314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e095bd7c14ed6b29fbfe434ee39c92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcf17c86b4bde1d02b249b14596707316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66d51ae9328671baa3260793e216a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69fb4da37eb345efd62cd74a498a26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4bd9be0a099b4caab7ff857a756f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bc43d6908b1d39db6a8196cde1261320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc62107e794c4648e5fcbfc49d2932321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89981a7998ad542b2f263529c5709a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c355af28488b96426f434c78b8dc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daf435d24a9e556aa36ae3d6af59c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc45fb5824a95a963ec750362dfc7f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dce6536261828bf2e3b5d9ea3f2c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dbdc64f26efb2aa97ee14fad7754c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c26d123756c3e52cffdcbf9ca3cfba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce5b9ea530626178ad28a170b45d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9128cc50cd48a04f85d08218388aa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48273f4b21110512f57c5a5196da3c42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf698d4be3c88c09679aec2ac812f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29938c08baa286ad756b62d08e8d803333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d6df4e52f03318e4ca0140c8cad81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b346f8e815106629dd8d276f1832a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ede05e44bff22594137e47d39c5fb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffc97a46b8d5187d349d75feda1b5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a709247f23e14af69fbd1de17f2bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026d5bf03a1dc7ebb40c584defa7344339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d58642ce826e4eaddf423d43e187d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560223c63410d58c0cc7947a29a4574341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdee9135c2e6d7c3a7a331bdbe0a6c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c522a2cc93bb58a92b99b5dcd882dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3081d4941d13e6892ecc7bff0b788344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e977dc5526468ba8e52e2b3fc3e54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9a5c69f3d42ba0f2f7643071609da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3132543e4d5065aa246fb997dae39b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc66898b6c4f686612e9821d7d01ef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a779514d4f9b73f60d6037b07c3264349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b8f017ba24229f434f532b1e86608350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcb32c9dfd75b41e07e0aebbd28a01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636de4a24aa934dfb341137cdd4d790f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e835705830b15512bee374a9ea5ccf7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb33afc21d6511edcf855511c3c3557354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75997f9274088c27a1e9533475ea386355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbf8229a040795c9ac603289b56c96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681492d1b4ceb27efccd49559bcdb3e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb074c3def59773a6336446dfae727358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cd364b43e71c24a6920770137e7ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1350f4685a2ec809373bcdf168f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d389eaf9a3d78f2c97effc6abeb38c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc0227328cdffe0fb6de63e1eb308d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432f45723a1169945aa1e768ab9be83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380bb23a378a55d3f53f5849b5ce8d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228619cc53bb6c4d69b0d2c4a567ed7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c254dc3a1550abd5078092dfde47ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e2a1a4292a2c88269f62c57f6413f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b048a537c506d2024ad7330edad7a05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf58d9814c4e8d09a5746d42cc0b215369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d35e45f14055c2ae8b632288fee3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b014d0042cf577f2a2ccfb7fe5357371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068472fbaa98ad1669f40f0c15c6b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061361d8745e6a3093034ac86bfb0127373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6f0fe370eaaddeb77ff39bdb38e20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac3e9d6505192c864abe75bbe4a349375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084e102013a15d961c020303219e10f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d04af9415bcecd0da9f17eb5e135d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efdd7d371fe72abdfe8e3999248977378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17f9ec495d7117cbdbd58facc3978e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2dd5922d3949695d26a54e28d50df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321b3e811dc409f36d821c9cac4ad47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5048413b66c2ce7e5dd5cf40452e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff1b480a733ef975de5a54764aa274383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cb085b032e535cbaa36eee20ea054384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca67479c4e52969adab7dd160f7e4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ea8569a3fb105239e2a64cae2f09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b271fbe49d9d41eb16a59a3f22740387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12434606ba9f3df38dffe95eb54b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb98e64ccfbfd96933942479ad9713389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c33cd007a1ab1638a6d35618b97ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f54a7ed4c6d76c03d644158419895391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09370d5e016185b388e5a9d968be6fc6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f50256a7d47a7b26806070210b506393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5692150481465f8f3332485db766bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d4335126fb93e6265a62d65e16947395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd69ab9c73663b0d408bbb0de4fdc0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcc1545b72b054ad3158c4aaaaf2d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba203feef34acb89244e7657fe8fc509398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8e7755adcf3a0ebd6223a815ca5f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3267342f05cd1b95b19a4bd06c188400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89924b66ee536b58e6ccd5674314b0ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ccf8c8080374dbf24d459ab9ca34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cd9f50f2af9285b69144e1a293295403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e2b3310115f668c97f3e9017dbec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f8e70f127e26c9f5d71a9ed51c955405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edb61b88bf4d35f02989e96961e918406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581acd69de754ecdf942da8cb145bbfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaafc0ccca7a644a10911fcb3dea67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f31b476882ed06ba6081560f6ab8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2357b4d2092eaec7879d5281e4df5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b5068faed5bb66fc42d90044ce4c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266ad2d847ae4984cdd45b5cddf900b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaee6c5ece83d137e567b9547d7c275413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216258d09b73631e671fc89edae556f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fa51a4f8cf93f792de20d859de953415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2873f5ec7ed34d95b6a8009f776d9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1df355f23e8588cd7e2fc51129f92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0278cbf2b9e43e6d3463ddfd07c46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81425d097cb0a98efa3ffc16a90ef90d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692acf3887c1677d175d369a08a534a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e1831df5fbea6489ddda5bf46e62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6515327003a933c313c9ab6011696422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10524d094d618c57a7f5dde2cd9c68a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823797de49e3890dc60a2a58eaa5ccc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f5671161f1235fe66ac7b6e0e8f63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d054bb059ebf7527341ede9e4209426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b81a2276ec900babba0d311f7141d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931b83a2b4e36a1279aec541c88d7ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e5f0dde43699a61cd80d38628785429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f41fcd32d0a040e301e98ff149f14a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766f63f7d26de425acca658093bdf47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbd14643eec04459232a518f41d1d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c249c1c286b25bc59ef3e945a7c3822433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc15c55372b63b63224172e3c04b73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6233a15d9a466f77b4adcc6d85768435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8289dee1fe7f7b2b03efc7466c2e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f04132f69b119a2d6abd0c95779603437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbb3574445657e2fcf8495ad847cf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee983fc8d85a89841d92b4208b72da69439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068129f5986acb032a4ad400b6d347c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6c2df5b1df393fbe164c03d67b4c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0653abeed493996aecae175d246dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76b6bb6e3265975f948d2fce22b5a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ee2b809e1e198c45dc5bff86e6c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0a532343a6f615c6c9d6591f40fe6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b683e57e69d09dbb66231c9ccd09cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012881c859b3b5dff6c749904fb893b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd9712230da006571b3e6c22111317448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760649478078a7286eea7c143777bfa2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519602d524d9637cc54457bfb3b2e26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590197a844f67e9b8706eb6da450e69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d08b641149e3f20ca2fd824016a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482c2a30dde043377257832aac577e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225d1678195ec77817427eaa6a78a33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba31395f41e4a7ac41f9592597a0d13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff560675d57bea459db64a9a22346456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac1de5dda678e06c05d528dff26dbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e07aa2daf9fe8dab0353084fe2eb43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4450af0b3d0cf654d83c049acad55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62410cce094fb7fbc7fb21cb70f4aefe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498924f578ed8ee34cdfa32275a8edb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f910c7a5857a3cffee7b5ad19a84a93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff24634ee3446e3cd50150e2e29af3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8581e1ef966504e77ace874135f7b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54639753e7453e1d85482e427a4a3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef0ce814e106ac0a41dce13531ec32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35fa73be929eff22d8cbffe58a947b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0459b0531c1c707835af33b2eddeef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974007843ff6ce0d3b98face540fbd04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f56e9f4a92815846455348aa2cbc13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64560a2ff016a087dc0ab36d69969fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11447b459511281ff11fd4ac6214c515472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e176a3ecd5951a829e32a1f0c663636473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b9384558f493197015e174c4e2498474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06be4de272ad546f170999adbdfabe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fa410b90e616941db6285a2e41b20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93800ae2dfac1338dfde60b64a9feb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528216d58e1e3e82ea705893088f14fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2aacb045c7a587b46c9a47fc96558479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76597e1d065da1166d07cccbf9d32f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b35566b6e79e628d245dab3ba6ef7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595e9cf3bb1c21241955d2461c1f328482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1882a1d9821f5788e728aecf098da1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb4588cde516d6a2a9e8f37d31b180484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376da5d2d4307fab314d9979681d2741485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd2fe219db4a8e52d6a4221d5f7207486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ec6b4f64e011751d0b8fa0d0639c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7e67e8dd3a84860ae199441de1d9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e66c2b28c9db552cf36a50756700a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea5a9563b7d7189dd2dbcec131f7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf8f08a358abb1712b61e8e848d8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b8269bcc81764676685c05205371492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4a90d4f83fcb105ceb298f878fc75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d8977b9b89068fa728d0ec5ccd7c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c7c43d456f9b9f86c2744d6c61f6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c278fc152ce3ad361870cf48ad54845496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4e86520bff3d9ecff5c49e7ef2774497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c8124eab2efe6bad20b8cbe4042b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa3be662e17a0f84f19a1496ae9615499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e26d3e410d856edbbc21914946667500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c6df6d2a7797e2b558cdb235d0d17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48272902652c643f70ce72848fb8c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d254000cf3f12e40f89d98b4e31f82e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a990d275ac7ee29719ad8a15cb3c3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd807c63c2304473d8a384dd3e1bba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83fd27931a473f054f05917ac61ed7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68713f4f4f217e1b3acdd2ab9b9d699507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5c23e23fda40788a8617aca2209b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c07d85c69dfc07d4bb8bd7aa9f633509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6c37c4e8b410f7f2e7f2394f1090d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375379b8d71d7de04643e15f83fce21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed715822db2c10e428699d40afb2f20b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0232edcf2809b8354e9a6932003b8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45facae82ffa48a14dd99098b4a6448514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b80a865290a3fae6813af5aec5133515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffd351a2ae5b6a7daed44bc350ebc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd73af0a7a79e8710e3183274ddba25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13960450236bb204390f9c58f03b32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c4cde488949a1cdcc6d1ff38370d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15859c780e0e6853d8d762426d4d6936520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e6cae28dffaae4822720f12e246b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a39c57ee3e1566a6bfc2f0c340d28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df795509436b98ea3a9c085bc23e2d8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe5e0b18c37a3abba74f38c1b5784e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47199c14b0d1679fa5bde487a6148525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b223af2c322377815a3d39525e07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ce0b205f19f0f9b4a6414f883c9bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b16e89ae1f67e2e217a272332029d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8a88f2b61c0db96e0189857a485aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130508cf30f738e78ba27ce0b2b13e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258c4fe19765ec67f97e488245b7345531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c216ab98afc2a253d850eaede377532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fc9c9dbd82c15da0f7aaa7d8313c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cab02fb76b524df19ace128086cbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eecb79713321e639ec780337241a48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7a36f82a850a749f8d2aa7cacb028536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4f8cb72a1852117ab82cbca42c2c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57887f783b2c05c7dd3f569b3dc413538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77b525788bb79165b87ac20b259f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42d4ce548fc82990c93ade3153e9c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b808b85b92eafbb5b446924939b28a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e7b2d9b56cc535da88449dd8c07b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006b908dceb9fbdc7ea9878b9c43bde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc825d20d9ffe1a480b886340d7a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a763705f7fbf50b490cd9282e27e97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53958ad4bb3e173edc17c4201db428546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c640a458d0c2435d7ff6510ea479a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107fdc7da89de3a19e10b170f1a3c2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbae3f46e13ae1af35a095154f66399549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7667a422872dbd3c313bfb3d95598550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23762e6744cf8f2b29b065ca79615ffc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a025b1e3bc78bdd406e594848adc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b701addbecec388977e2af450f7061f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a74eb871aa40cdc9796bd51a47b826554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87197340c222c58442346397e7e7bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a5dfb4a3d1a6e544b7525948b1b30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2fce40ab3cadbdab7587925077406557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3deca7a07d56f318f0ca296b3fa69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7789f9c1296c3465bee95d972e4af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6a201e82c22ee8473bddac7b4b2d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a7f1b91204802d3d541dd4ee13858561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d40c6fa48edb8ea29946f4842a98e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496c69572d867ba76290e26d6005427563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e733291fb768e39b03f252fda20461d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031603b908e6502ed2f0eb80fbe2de96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761724a2bc9ade0de697b585218651bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6beda73a9d9dd85fc68cfb1a164b3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06fee7dc4f34b153af7a833423fe99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4666e5e15f23193bb4be49da363079b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f3d2cf326b1f7fd2fdba8157a0dfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fd86c9073f7c812490be4fdc441b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bccb148b5ccdfbb1a19c4078e685db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ec4fb4a94b2e0dc21f8b6fa6acf35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f173360bd0b470d8696fd352f8de4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e8f391a02125f7254ece9a695ba99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462012aa03174b16bff2380d7ca21973576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111302bf0bc7f75f69f50d63f956831577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c322cf29b99832ef0e7b5b8d2843887578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5c7b911e97bb457132f3f71e2a218579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5adc89a33c2e3cebe02bc8b06affb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3dbf72d963abed9c0b272c3538c81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952b39adde2481ee3c79c9ce4ab6384582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78df3390a18bd158d2512a8aaf545cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffae266a8b4ab5c693f7edd3c73143584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7360aaa23e84782f98e0cb7b283240b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7447e578b12ca4d4d9bde8a5350a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebe16099e0c34f273523c31e0090d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df71fda33cb3244a30f33033075220588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a7ddf777f3c4c76c42ba3e453bf88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a6881d3b1052bbd0873cbf9774d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c7f61f6936e3c5de34d24ab0500d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ac16774503256c4448f281d4976b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc13cbcca8e976e9bf145ac936fbc39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6defc6885fa5925fa5747cd177f221594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670b40eb2582e05c87393f527f3fa2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f30f7b109486a995096e218203925a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfd0cffd6329767a27baf0af1fa276597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916ea642bd7a17f92f111bbd7cd2099598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743446e10a9d904982d6b75485be315599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758054a8b12dbb9f63ef5c15087671b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09139f80fb7a53ed0bd12a838826a711601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d49187ad5ae5383aa2519420231ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57b7e37ddd6fa6de76ac0563524e22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc70b6fa8453f7254a473467683a16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aadd4c175b206584aef3403e301f2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3121c015fba080dd110d1f8c7b9afaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb377e3fff3167b8114d5745916ee084607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43466958d8a9260c99bb62d06eb05abb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef119d6f24c1a3430d788122c7b3c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc663d4cc7a221ebce1f0323c336546610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c82e8e043ee9dbaa0122d9c21ee87f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72154b7deba3474c1fbee35cce1079612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5cbd912c0b61205e98ed106d954fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07bdcf2ff4cc3aecc9e70b18055ce6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a7798ba0fcfa0d074684043e97c43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f687e696f0ee897efcd993f2cb2272616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08cee422f3a3fe1d8565fe28c1d65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3cca6242ed7d70e326598456f99a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66323b580f8af56c78fcce42cf42e602619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d970319453575976f7bf8fc76890620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a3dc96aa172d2805f49e9fc048c12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc124b1bd83c934431586b0a6d2538b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247763d2ca97f64deec1f8c6e29a7a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da372686a9e87a760628f81de60ed0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23295b841a91d4fb22ad71ed440a23b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba97780bfdda52c8f9b89a6d2ff6d62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e6d56dcb9d14e08f16d13e621103627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ed73b8fe674b05693ed12284f9879628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89eae4055fba11335d939b1d776275629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b40892dc3ca5f038971329e3db3c1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7848d9927ffdc2b7377c903816cca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c201ba5fd914f3e0bdaa1d0d667a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27890027c77fcd23fd18f082a7f1e467633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d92bfd2b94834aa8b1a863aad2fdc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c02653e90e455eee877fe097ae95c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1969f6d0e5e0173e302fe02b9721252636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ba0e4d53d47f74b9f4c061cc98583637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fcf31450da7c00d2df540046e9dc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6a5e15eb5a32b182834e01e11747f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa4598c13e7f829c1e452b9c980880640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3056fdd2f5c5ed08f1743c926e83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24981fc91313404a0bde35033faedb60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33744f9417e1fdbc85c0feba3972bd92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03142585da11d78e5d52495c9d3178644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff4b9eb3d28be792914461f59a21f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f7c5cdbb1eb3a6df4522c986b16df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de74f68de3f80b4d973e0de2bee41c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27f1165655935e1f24749dd6ec54de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81626408a8d1eac100f592dfab08f2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da74a08bcce0baed5092ace0e543131650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c55358029a4ee45e0fe9a5a0f8d02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a77599cf818bb8e592c3585ec237e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72463c3724ed4673dcb055b53aeb4367653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f836223598f0f6cfd63d7945867de8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cc095de7ce26087834a6f72c4ad90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f3a519214d8279b8b78c8a05bbb90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb68ae3b0be4cfee292d8a9a2ac5795657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5500d13969960efc90a9075f6bfc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce69002fe5ab9a3033dc65419b52971659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824279f08f0639b774496939336e972660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c49715a4c6cb7876a508ddd468c95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600f6cf11c7b52e8416fb05c8f9b76c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ae98d9ff0d0131e38b154f903e52e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d134ef598dbce4417da9183a4eff1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df373987f4320799d0d95ecca81c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8e3127eb58f404bae7decc62e67ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404c66fd5e840b42c189a7ac517d62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4d0d0b8ef468cfd214cbf2fdf9488668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f09b818cc1984cd32da780b38aacd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0cfd41089dc1b663ea24d39ca4dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b27ea007e32c98768ba7f6992caa27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c9e8c40e2ac13ca94e927119453e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a6d00e9ba258c34549af9f369a96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac1ff21a3b7043788d2d7f8d8ce43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e41ff0ff1703be21aa86e8b387b60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f565d97e2e1f0f63735a9b890f59f89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a8380a0d7b8f41c443884cc8e5e0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31935938e01716bdf808e79a46448684678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2fe34e858b97b6be5bb00af6db6ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559b4d8455b8ee193eaaa8520a4c22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bf8010ac036d92f2d3f8ca0476488681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5fdf5460d9f1af45670afb88af0f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8f4c8cb657fb40da5535da5c01071683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891813f60f3b8b132a873bb06b72b5ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94a49276c381594d470089d1d8966685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83faaa1035ac625daa81b19d6f1576686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b821537c6cea54bb8260b8f7418197687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78712ce33db8740f76d175cad29b434688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2242ff0b6aa3d7ae2fa41d6afa35807689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c4bde8bf8058f71d77c5151bf995a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdcbb56a07a3912943560eb1dc364a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110541938ab33a0c6d7bd8c8b7904972692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181a8ac48f8c138d01baf22d5f5b7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6e7220eed1c0c18748958dd4eaeed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e66493cef8c30ccabdf55c3689f7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd785217dc07fa3cfa060bd3b989369696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee86cc661d82f46d06112f7dce9b3f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2fde101614536c4a7d94c4872c24c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b01ef4def6a6c047e3f81f8d87d0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf2384a1704c236294d5a87fa5542b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd985f0c7049dcc708e2740f8e1c201d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d80c860846741d641ee55b70a2b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923e5f5418f989c3c48ef9faf234bc7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291df7d817f5816e708a27307d517c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7706686695079e56919bfaf8e89a203705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76233066a942427a8a9a10681c0f7c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966856c934d5ea68c25c970442b85db4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85fcbb15dfde64e988ea11f1f12eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b98af38dcda8e599124261f98af88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755364423d34cae6bb6773813aa2930b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233d53aa30e3266b672ea98accdcff8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad292cc8b8f715e96bad038acafc6f1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da8a382c8504dbe25d37cda16df32e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c22270f29512a743034eaa43d28cc7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6fd99ca6c378cb42bb2282b8b7e71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97c4a130c6eae761d14082d31f0f61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbed8c33c04c8a28c0b45591b15b59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c60ddb1a736a407faae58aa6ebe2bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122761b1611822cb8559d330d197ea2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94442b89f081539dd2c9f61357808bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58b3bd091c3a68aa4b62346afd1dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e119d6782ae13637081bad110c4c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0b9afe561cb650d8478e2150a21fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221ade2a8a701b2fa3e83cc40deb930724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e325b93737429edc63cc844a06abb83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c0103dc68bd4c51511e334b6b0b77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a4587eb9fe47801b154e977f9fd4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7ebf1258df9b1d3c4dfd4e2c8d73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c86ee4ab1ffedc7f4aa0c765ad912729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2217d0ee5a78268141d7f4ad79e05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba47eb4cc46170003d53231cc21e11d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb388dc5d7fa5a03cc4a7a59f361f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a361fd82a7f4f1768d80bfd6cd6a01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13724297ad31d63be8b53cdc7a0305a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77052c2c7386bf930af6c6bed10dc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588888d77828dd8fac3c2a27358605b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bbd11113146d759088faa76e6685f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595de3d1accef7a5c05c88717bd70ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bdb13ddd26df65401df3cac352ed7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f224cf51ffbc68bdb7d50abdc42fe94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa33ee3cce29d7f99633eec7ff9fa2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfc8401c8b5c33f2496ef0d8f7ecb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac93f86992d9274ea21cf097e83eb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722471747f334fb18381f9d196eacc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86bb38922e160bddec688eaeb83208745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e1811395022d39310c09203fde2e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7541d818c7f84cb46b691d86ae091747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9d441254e82f8e49f4949e5401650748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd963424c11edec7b43ba338c09c4387749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39102e6e5c2d1fd3b77b4ad5edf2a64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a41cbfe7446b72ce2cf50f3886a023751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ebcb00e312d8fa3ee834602e06cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948c541290ce4998ed1c1db107d15cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaabcb471249678a12b12fc352cf9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e265034b50f1b7f63e2da6e384e251a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e9d26a59dc13460cfb4d197e71e85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ff846f8106219d9d07711a7f0d82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2abe120dd696eb6e663c2a98c8676758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc45cc4cb7b6acf5e98ed4cb8e39944759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14a73a836ab8657f8011890345ae07760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2a0671b09f8baf710a14951afc83d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a647bb56edcc08768ab23f02b5c8ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d57a69a769efe4f88ec2f7c00a833763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fbf0c43f45c092a24451676d8d148764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bd73a7e6cb520a36dd6db0dc17992765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f90704a9bd7e158e4a7833c5c4b49766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161382feb507ba05e0bc246abacd7b66767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eafcb9e63a3a47e93362eeb8b2a227768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6abaedad9aa17269fd2e0055146fd1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fbe70a7e1aca681e49dcef802963f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5c937b87dd6c38f9c8befa8ada8e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a5d169f6b34657a3d5b77b719745772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2936ab5c357a23041a92b0cf4998e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11d712819923a7cd25032cf2e8b832774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d149e803e4cad8e593f02338c915201775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508929deb2ab99735fe147f5b694f60776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db60f4743456a1bcdde3187b514c2b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c58edef4ae4d318615cd80086de5e3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e11f8a5996b000dc684b193ec797c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c1b906d905e39439f78de6d259a15780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e33631964940cc2b573aaf99971d8a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bd8d9b8107f74e5816e398cc8b33a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecd4e805dc146b1e85deb0eba26844783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8379cf0ff6772725a8e01c2d5809784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ab13eb4984539b1f18a4585524be2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2305aef8c587f66600b783b2860f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad719f184c1585e60760b0828138ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67eb40a7f725cc10b09b5469518933788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65cd6a63562ebc0ce35d5489caa65789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b9002f6e2df438ba32251c1ed0720790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d10e71fa9e0a7d43d2b4c762821fc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a124320934d5e79a1800a3bf01d19b3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dda0dc9a9e834ec9438c3eb121b32793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bcb868f2037c7aa4779873725ed71794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0722005ae7f698e41c3cf1718d364d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10058ef3d7fcf6ad3a9fa27d7dc99c88796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cabfb6c55b99f613ebe983ab57ab7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f90b017ece6935c7207fde9fa5484798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e17e98c4ed33de96b2700d27d895e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bef13f36dd89c14f8b36bf17b1ded800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc67fae6bdc2318fc4d6b07cd034f8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51470fb53d491934e1899242da788e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba6f0aca2f3c1d813f1149f03051ac803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187ed96015ab7db406794c09b8ac134804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0394394c9cf35c7d5a57a7723cbb04805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad23c92dc9f3cd199642f9035fa79b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe451576a58d6014af0824d6ed2c0660807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf856bfae73e4db97e8ae9f028fb38808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333969d11af1372d9e074d9b5380f5b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa0a4387d38e4cdff9f8731aba9413810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17897f9a2b6ec54a83942ad05c8f6ca7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccef63b9d36aab60dfd38aa86cefeb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a8f5f2647711eb9f07a33dfd2ca6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acb2aa2cb40b807ae5f4f009836c59814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40614c4ef0512c633514cec685e3e2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b596cc70f0975cbf85a73dbf5065d6b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2a8a0c05d3b9805e3717d661c5346817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e311d2eab1428b37268238ab8a08b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7dfefdea2874310ea31f2d77d67572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2f7e0b03aeb9657855e94dc1a553a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb11fa002bdad050d45b88050c16454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856e7756e8f0166bacda38dde4a78ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea5f1dacf0dfcefd1e1d40883947546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7b7ebba9ae61828d841985668c9577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f70e5836d88240838749923c7c5958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a6fc40c2b222fe5326f93821f1169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f09e9bd13d649b9168342b90ae592e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe2f87e85a78a8429dbb9d87a2065d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ebcb06efee9d744a7cfb9c0bb9ec812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a4bc6f4164a2f8a7e01e334c3bf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeecfb1541cbe1ec9c5b0f41f63dfba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfff4dc3d566baf054412183db452e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1262b25f01ca6e63f3c95819c7bdb4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d06a1cdfe74a156efbe789d3396d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb93cbda076febafbbfe036c8fdba4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1891eb3085cf2e3750e8650883fd1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff95f14d2cfea4d1d3f91038cccf7ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31dcc001fbc73a58f89d9198e5719621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425774ca7a34c8396c75d9d02288e72c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c4f8bae78bbc246d0f30eb62ced9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6353f7b45e22c3c6b197614689a43824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13577b21117c2e58f6ae33f846016725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421934298cc9d94ef82b666df7100e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3071e64da4ac8cefea6484ca4e63327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5bca88998dab45d1ab127e42f8b3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923e1f594db8eada9a361ae0a6d73cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ec1b1cd6387122e48119f242546cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22230d63709b4545d54b8c8d4b9f22931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6085e11d1329f1589d41ff0ec6d8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fd6b102e1b1d00ad4f0339c977eb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096d0e346ee83beca063a92a59aba3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983bfad4086fc733e8db6c63c9acf0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543956754252e867c82a0015f75ced2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c750a1bf3ea74a49348dbdc183be2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7db50685683081cf9cf80d165bfba938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c0d0817f673f076ca5efbf909e89739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42031f2aa3fbf766c4a8fb510e6d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83af0bab101959352d6c3ead3f7827e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec1c626cef56d53894465bd527f9c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4d46da08bf9d7d7373653dca18f9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302f68984597a060e1f168c722fbde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ecdc5ee67d00eaa0868358dc66d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33138a283c45ca90ae874c4fbaeb91246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4ae5930547303dcbbca9896683fcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88210f50e0ca95df0d87d04e6e830d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c86b9911f6c6494338e0a4ce4cfb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad81a0ba62c460f1375e618fd0369550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd1addfd4388ebaa0843b26629859451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65370d706f77e71bb6d19d20a78a534a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77598a4aba5ca8c84719818f89eadb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013f43e31dc4d7f5d0c29c9f6fb50d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bf9ad17341351a56b917a2fb8adce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c910655043380265909d76795f2a8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a99fcde96207f344ee1b169546de1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde7657c4ab045c0e2cac24705c41e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db475e3c5bd0d0124c2801fa57032da159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfe60222791c2a36c012382dad66a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d29f791ba82d028054015b41284bc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc250bf73516f2c1391881dcdd31ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165651f065e09eaf8aeefa21316eb23463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba789cc72747b1fb179a7ab31a5bf9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1108669ae4f0aa5ec5d53a25aa0f8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae9cd83341d96958c18599052aa6a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2e2d87f373d2379be026fbfc9d4b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f4560a5f56f12f3570c463915a35b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b29157da4f42ef4c23040d8dd28c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42bfbdede25e550287f6e99141f42c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d69a44735c58358d79cb8f467e911c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a2448823872e31e327bb182bd01ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a179474259e24769005db213c6d2ff073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4afcf8e88b825ea2f4149733d1bee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b944bcd23a3e63e64f421808c3f659575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc8ac6bdb748235b9946be96c4af4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373381d9c7a4473eb768b4542202973877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a346e2dc63e8804eb1f6b36337c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd9952d1c7b19103b2b4582c3e37279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce8e77c578f2e6037c83fd0416b3f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805f467244e0c9b09a550760597b6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d61e7ab61c31b75f3f53da670d599782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe27a5d7c3e3c768db73825bef3ca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59580eeecdca5a11394a3d151451cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c57dfc03be3d4a712ba7f009f8cb3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a47d170c5dc0c1632ad5f7152577b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eda0d21c2b841b3b65d56d91756f7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a4c4260dcb9a8c0c8cfe9d773d73188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120b61ac552dd89aa6a533125ae0f7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea16b11b505b8a871100952b8a4c0ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a37a221e66650b637fbad588940e5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8fb39981a1bb4821a695a637a23e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40137a7998a30615e5eca952d9c3a70d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da00288f3ca83906840d5321f10c2bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24724eaf72ea6ad910f9776e8d0fc3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85932aeddc9cf8efaa066754c21062196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721c0512f6efae7ea2712f7ec2d20f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc706d0e36b70ab96f0bf86b2ca12e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d265c6d7fde13103dce04bd52e5688f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954aca34a3e734f926807627c918aaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6f075efa8012ffe6489e5c35b8b33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bae7eb29a7f9134288e246a2dcd2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d789a71734021030e52e2aaed64e66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e600a0c879d570937950706eec25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf41675236f7fef5ee07bdabf73fa23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45873e601d12bf41fb480db918cddd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8c7df13ecf90502959f452e4e468107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e39ed13055cb27c94f903c3fd5f3c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b696a5cb44cf52eb1cdd6c0ad59db79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afa2dd0e497c93a73e3550a04bbb05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163725265d2a2fa3efd9de2f0163a3f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95b60080fe5756d51cfdbed21c2d0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f641c47bd94957b1f94b0b72e1ad3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76043cdb91713ca615e8d2a6d08247114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9c8374e5c7795c7fda3a8aa80d170115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0c0ba027b72474d2125edfcedcacd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c766677242fd79ce37d8a8f487fb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c215f8bf73ad670bfa67a06dc9c7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b650d2fbb51319227b9f67e5d09e34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588bd441969f3db5e90ed082d5aa4b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c490395d03fd60a601684bea14520121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25f708e1c7b9b8244258d0c0759dfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0944717ddcc79098ab546e2ddba7323123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33151d6984061e734f1d5baa3d35c91f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad644c8fb914eabf99891310aad6ed4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7930da87b88f9a83596433d13ccfc87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deefe7b539f8db9e1740436652d620127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b40baf7665a864f3b58973c40813a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29095f6e09ed5fa57f6ea5e59268c247129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab30e742362ea7f935e9a3896c902ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc12970a1b70ac1202154f223fce40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0753f1a8464cc2faa032a603dde3aa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06377113758f888275033ccc307bcc1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828618d25b4c0627d6c1195e67de493134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721999ad2024b335d4bd89ce9f58981135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5e43d08c9e65d1c7b3cf701ed9a41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acad3d7802479f57deef387f84f53d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e409e7b75968af651cc9b8b3507c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5b169e5a00733c626fb8e71ebd82d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0223bb2d71a9a42b3c6e226b890b24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a8ed2701a37e4b21c2d6af169780e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aee9ac81c3ce942fb31f5551ffef41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d149f0d3c2a8e8974a252fcee906a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f6b7bb68b78855d3c30e941305d28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e01a501fae986596de6d2331617520145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c24ec25e36a50343d4684a89f556146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa917f84b44efb220bda24578129c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d044acd00cfe5a637f310bfbf63be4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aebd11707ff93756da1198768507d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dafaab66a0b11380d501425e9c8518150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7beb5b071c438773ffa4e5b7ad7b33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c445d0a900eabb15bda0aaf87bbf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279c9e34d1eba98cb85090298b3ea93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48e0eef54950d71a2196db4fb7ec1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a23fb99d5bc9d01faa4b7b7530de8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f72550eb3e4e4b7c43a713b6c8c32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9aa78a1239b0d405565e54f6dc1089157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60af9e086ff3216039c31a7c5222a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d35a1c479423031a835030e3aeea1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86336958e0727c24e14cf17ceac02201160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecccdcbc7431242f5315c8f60300cc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ea999b3f0acf5f606e7b636b3a132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b2956018ab081b7c583936d985d4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344c8148ecf504d054b172132e218a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9776b69b888e06d646ce740ca1eed18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8318b2d90cdc1c6645454feb9da7d56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b86e9094847f0d1ba4481d19954e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a8962311ee9d806d61ea2b5f98e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0035cd8d50c33a2cf3d788d1dbe137e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2913f01155d70e407369460c8b0c86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442003033ecaa7fc38d3a5abbea7b14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70b4a72516d865b3b6375844bc9158172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367345161e5a8b8f91b3ca758273821173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a88ab7e76ce2a080a96b4867c6623f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dd8078a0c3b8222823d4d57a40bd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23366d71a8fa7fb8f41f667d5b01d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7d77f55c3e0e1bc19e9d700843ca1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bab5f877a85c5dd570e0009872008178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffce89c175fb055f881a3ec7f757c58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0a0f231832432edd92ffc7cfb851f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a7973c8302b9c88ff3b43ecc11651181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cefabf2900d0e172ea852edd82413182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f9ed3c683b7f42163d4d19a6a264183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c67a7132f1e21883c9da894519e98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423019d215195bba43d06c9211c2210e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21093ee232e21165754b29aa4484e79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c638f5e9ceb85ec1d91b19e072ace187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19470abe1464fcba13a8848f643c2b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060ab5ecbc98e03e48e5f8cbf770860189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057fc1138b1b60d17e6195b66d6f312190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f4110bef41e0baa75630891c30aa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d147a07de9a14b87d07e9eaf633b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94216daba551700eb5521150bca13e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d114ce3a55bd919f911657dea4252194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9ce82bd6d8e24251e273266a03f8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0907a187ce73572e249563953aa9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911420c36d0e4e49910bc0cf0c0295b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5968be9b6703d9f62dcb0dc0782c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf59e2f408bf465bacc5b3c131873199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c87a6f30a0cff644b473723a8dadbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359bcf5bda3cfee2acb4a3a3b13f135201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f31652f1f4774e0b5715cacd662db9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eb0504c9f539692d5b7c0955201bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535446883454359c235f3e5ba553dbe1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b74b015eea23e4820de17946344d20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fd91d9d5f2957b78b313faa96c95e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bc2c74827159680da70ec75cedf8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbc7b3676608aea155315db5fe670e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119be20f43066f9eb5a36d4e016268dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d185f1f7136a16cbd6a9a61d9892f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162722f1ef318adcd97a1d710cb7ca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6a98f4a76b61af3a53f0d4c955c68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836329d3cd450e59a8ae8cdf80ab725213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7948a0426ef10133334bb417b565b33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b954b02b7beb75e79cfef8039ed01a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541dfd092bf7842c2911f781d34a451216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756943847807feee7afaf1dd2120bd44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31330d1ae754e39f0c3639df11eaad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b8351916cf7dbce73477a0934424c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2105a1527898323af0d34cd63c163220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6dea67337d56844e5e699e84c5714221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d298bc92f671d45130b231b7e68ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d16621311a5115a35ad9d96cc82c3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a1f98c6dc8e15be53a1cb490be08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba490ec915a0ab0b8ce4c7d5c8abc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd10cacafa5242c11fb52ba2482c14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4662a8d1cb2a492e3ce1b647637f45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090c5f42081881fa6d8218382405ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb814e0bc7211311740127891120a800229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7544f50b4d31c2efef8ded0a4a7dfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616dc460cc47f82624f1ffd7ba5f0bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337b392adb59a9fbd9b4ed3c91af0eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edeb20e2a0c54b66079c53f2466bae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d49d93ef762f49b859e5b77c993d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e511fbf338c14e49e4686e61c4b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6880fdf2026f1095afbd1ced2ff3ecc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9694a876c9bdd5b886f5a1df3a9d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43762bfd9262f9ff0b08ad6f547aa72a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3580032237c5b6a451373f7b03e4c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54d833a493ba2e3cf4d687392b25cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019972ada018f5b3a2218f76cac30f68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15360c1f81619583ec014d532f6d8d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936994bc781bd4ac72ea8f977a3323b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93b4733e678997a2c9b273155e0a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d794659bc59fa08caab202ff88736245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feef847cae19af4279dc0b2c03595ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365b95acf81922802d00ad51272febe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbc94445453b333a879b576657be1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5d7be5c5834b9999952545c0f5f0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b644edef4d28ab3e0cd873d59f76b05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9720897019f2decc0c5303a93e6a0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cf8011f64d73f21de279a750e5e9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeff853df8f6e674449b74765a7ce0d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c524ab499463dfd373cac195511362254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad6afcdb7482f96175274654cf9431255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaed41c5edfa500e3119bd4c222a57c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a0867587de360348b9ec54e9fbd6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332f425f6dadf56760cd5042e59ecf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaaeb898019a4764750f9b13e032da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952f6f845e562ed1800821634feb31d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b293ac613e6c40e797a2559e0a5c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db0242823fa0a110964ed977203b91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7713aed92c572a017c9f6fb124508263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e7e0fa4a8080bc82ae4a766f9f7c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf6eee0227631b5287141410d9b56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60493e00c9f2eb6cdeff099207f207a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc14166efc59ac17e0cfc96100d8413267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0cb4949af3f6ff3e252c816f2add3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f81decc1e8c2f388a1e32697f531b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553a4217439b40c134fdb3bfb8b3960270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fd0b6a9f672d70afe061f38f47af3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e213b476cd152a7da00ad7d36efd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9a7521a2fa498b87d8257dd5f50ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa031dade27e5234ef59e1f65b2b86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c006f049329c33e78f1d158e5b312275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e765169a2cc0bd1402025e833eaeab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dec594571be27ba39104ef8ebb9fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208d741bb207306ab9cedc7df91e57e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e3500993f2b97ba6c272030da6d3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff87608614ba2d72db2e6006e900372280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e041c76dd302ddfdc724582556629281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe407be6529c845f7b9bfb5e0d428f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da235743cfc6d93eaac5ff1bb18b69d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ae6b638e575c7d0dd995d7213c8f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f4a2ed3c09c4118e642b2ae7fd2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7314c67af87968e020c2ef790583efa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6eda4d24866749573484aec8fcb8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b710b798d0b39e5afc036b6ddd194a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ddbdf2d7bb63c8b5f9342960a3489289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa055813a7ffba880f66c69cd04e2ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9127ef94d0939baf185025ffe7b94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15e633d6c6c50f2d25a466f3a79997292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201829af7b32153d7f4c4a69e8ebf881293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2890a8ac231436291e5868ed385cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5823cd20ce4166e6c8ac8f30984f70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01e0a9fa85ffdcdb0213a922ad9bb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750b54bbaa7fa14778a56e80b3bc196297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce55f0e5c4c4f34718e2d5012dcd375298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42399b868cd9a23fef559668823fc3d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebf8512c00205fbb7d2abf061eab35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece56ae1bd23449d65ec0916b00ee3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5218a6c594c183fa72518406d1d22d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac229f8918e12c152923805071748e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190609ad1c9cf92690489c3df2af9eab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8196034807fed5bdfdcb7b7f3f8f01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b5276332118149ee03ff527e57c6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515226f2fb39a8ac6396773861c184307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf04c5dcb20366e16f9aceb4b9d5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26e3c8d840dceca9d68eb4a0e336a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d39586a1f7c4050699cb1d54177c46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b464fe22c495d7b646afa2b8d0d5a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b838cfcc71fe6a6303f25f14c566312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f342cafa625e5b5d8785ca9ad519a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6caa56da3a633d2ed09a9b77af769314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f727233c7f13f5de5609f54be95dd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2102efddefdc48acfb462285263b146316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1b2777cd4fecd1d3db7ab3414c470317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430117de6f800539d383c56a02aeddd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a5a75705053c587930e93f6f11ba3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5380944ab8c373f36574f71ec6892320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42d95465d486b32f32efa8981de2d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141708cc080bb4e2dda03a59efc0c791322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae9c6e734b10575c4113d0c5bf1005323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cda0a40729c591b7b41c99383abdd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50e1ef31d7459111034abfc20ecd7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fb5cfe5ad9cd10fe7fcba221f001a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744c9033350e970c396e1f5f4278a86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9531e4fd9580814e67d52af2026e504328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7ed75c384714f262ca1523da0bd34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6967c7cc61e000ef4ac727694b766c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51768458cd10149a9d48e4c5d9db87bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff21b9ccee6213d745f5a8ef5335c6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e8ea057b822ec54efc7fcec2bf97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002b37e8611fca08b5af84e4f4b9d0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895a4da2b6dbb9a469eabcf1b99e424335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7591922c6d198c434ca522218c29a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d431b7f3ceb5c1739b360565cb7d181337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28895f5e3d824c07b4a77f646e27ca55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409f39f170f25ad005bdce41237b88c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde92303b263ebb6fac60c3b00cece3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c037e2ee016ecd0d1dc8dbc2718659341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a406257093c1724b0d96f5f4217637342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601af511af80c2e970b649fe85c929f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e719d61d98476feefa85c0343537d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc7ff62caa25e49bf978984c3ca87b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73d585880924a9e086acdc5b512ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6285c12e882bd03970b341c19b0bf37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29bf843f52b409e47ea2e662a7368348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64199a2b7678471af079b87fe2c734a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090a2d7e1e6a5ef5edc67e92379386a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b945a8e97797afe2e6f9cf2586e40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d991bfcd372823a0654db910c0f58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea21383e68541c8b951bfd33a64ea72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39cf3399a2790b46e6bd0610913dbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83403bd540e267f6bf023364504073355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123dd5c91cd2d91568ebb0df32a878356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48edaf51e7d86dad8526dc4e86054ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a828b7603249213fe19ad38b644e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41157ae6a90d0a9ea66ebae195994d0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca56ccd4368427df375b60554493a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c29e423d932c9a5c182bd7f80e076a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd849577fd0f5dff0f64be00b9d0fb18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f9f746e742f2f0406aea927794a05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa499d0de6e37dfb76183968bed94dd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64306d91b53721231cdbef0d47ca49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b43b9a89bc6bcd78b1f5c5018b0a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e0cbd0f0b726e86c1d0f80bd01395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3363cc32bec4b96eedcd5061af50e43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd334e3904889e7901bc4ee5c7d2357369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e0a4a8ff9b07d7212d07b5198e03a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b859cd5fc8dcc2a26ece6a93abadb0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539200bd3c1ad2e965530db7183508a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf9d97694fd79e2f78c3b291f41f48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff581af8936d008b632b7ecfb47043374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528be57c27e8e83ee2632cdec3f9be36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d142875cc8dae20e9553e03ba95c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2892680da003f75d9c9bbb84bf9486d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6042416972499b3cfc356de693334378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de14c439a64d845cdd084bb0adc52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e2913e9b266057115104b7d6c845380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fad61f1657a93029aa2c825b21a08e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea57566d0ebe7048589c21e2c29538e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345072ea1953b923703ab5568ea296383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed3a98819815cf134c17d93dac5ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399ea6c5c3c06020f01e5e4f1432d7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884e0d9cf15ff249449505259122ec8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144e8450b2b9109e58c7f4193100aed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec216437247b36677a737e7263d90b3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b5bdeeb3d6cf4e56dd8206c6e1de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d738b07d40c4bd5cf4c520b1a144b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aadfd99f15b12dd4294d87fa6a9ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dec0414c8c7d72be28e63172737cb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a03cedee765484bf50adb3e065eff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cc4508c54c6999f9a8c134dafdba4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628e6feec09f2454e55bf35a82eb7e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60de4ee803e88f07451ad4bbac2194396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33210a7d54e60d76b75fe351d6cd3ea6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efbad88048f8755ab42ec0bc53671e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221d3556f3d05aac7ed3011735a163399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65f6da2ae7fc5cf79e86a9dc7283d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c678d5cf1ba60bd7d0ec4fa3ffbfc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4e0a16d4c72c18265ec17d8ffbc5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1e66d5ec1a4612ce8b0101933182c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97675aea132925fa17843422a6a690404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134de455f1fb9f7b8fb673bc22869f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6117568ca51c77fdd19cf03d47a6c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de34308b1d6dd8d4e7983d207c366b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea147554499076c6a6b46312a5a0dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562fd2ec7c0706cb19f2c08c546a3c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93773c239824ead9c5b6762d2230847e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d9470fa898839e3d2473453d3dad7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e1e7bc7ff19a2f542ada43de680cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14f63a4b23f7a7a5d021458f9ab7b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c513d493be31a42fb1755bd4a6f2b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0252226e3de89c92e072bad07b3ff3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8deac607eb4d79334b68d9c6beabd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c6a187937c6853791d68c76849ad2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465422051853e527ce53d07467387d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be40db13222dcf3861b3dbee733dd3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49186319d05ee45e1bde31099ee28205420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d9a6afefb10b46ec58a1b462b515c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ee55f52feb6b093354ac7de9dd4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeeddb254fcec46d0a8b35534d829f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e2b8c07cddc03a73ea8b908583982424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372063abf9578696499b652175ee8c01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906778d82c46f63d5be7b624c54b2a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838e9c0f60e1e9b84d58992ea277bf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dfcec35716ab37c3ea6d240b561ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2d74a55bab9a9efc94609f9961726429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58f5d37f3b4680f0e7d7e3253e1781430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e50a2c6d8507b8b00cb21461e1239431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cead3770e0694659a990238a05a0db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c62eabd3cd685eb7222fed9d7c835433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce5612086762ea030e3c769360bade434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07544dc8a7fdd0c812f32b71749030435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead6b1bd85fbe5024cb66d01f79fbca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d10fb819dc3e3115b091a1c5bc46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3e0256d050113285171462923d69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850830819e409eaf74eb1b166395ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde003280ef3657c22b9a462bf5610440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799cb27037c56a1f54e7325622d000441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22fe19435e5b7d34a681b12f6a9a10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011616527d8e03ea193cc16bffe2732b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3e3ad3c4b95dc83fe9975c0ce43c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098570f02581150b1613a35a71877a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73a8da50e86f2c213fbe87a4e769d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6a619424519bd736a2009c9c463ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6002608a9ac6b033948d64e5ea3e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9969270b7faa651c62886678e54acc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01413fa536391987ce64b012a19d00a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b6ac10e076e37d5c335d580320266451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87949c625a6071fe48fbb2446a998452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be43db0d9946af7422c47d9c165459453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d013a5e31c2a2ad86f0ce7b43feb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf3af6953094cf099392f5f40301a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d00e81c393492afaed63744a264c88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734d7da13df57d019a6e4a94b24bbe6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfca113b07cc44a70d53609a0760255458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f762a0431101c54892aeb74dff96374459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dcf77e189f2b5229995285f792a6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac506306836219f6d1628e73ee5989461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe4436e3e5f23688e53904d018a464462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5000db5218e85e0f781f0a2b86d28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2be067360360df3ab36789b76af3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c39e89266340990cee0c10517972a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf21873aa1818841bc99dc7733c54a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd396ef9deecb7426d4dc2eddc911300467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc8b962d5c44d5af57fff4b883efce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d3d97d31e07c08d8b408277d7c294469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e95a26b619d13efa4d309552c3715470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e3de91dd7212eb8e60fab795d6cf7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3638814800ecceb6aae4c00e224df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd189ae539aefae41f1bb2d59014b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5fc64179b1f260d99fa58b7b10281474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba79ffef6815edb69e9bf8f4e1e2dbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3747707e45add1f1952a0a433886c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78c0e70e0d2d9a58ec790a0af33bbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5610c96aeff095f31ddf1847b409ea3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab435e561eebcc7c2dbd5897d7e7523479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d72029d3a032fd88e8cb81967068480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4025fe9a7d42b30112501e43a46e19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95dc413834f502d0758cb3eaf8d35e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68d906a2e817266fa40c0bacb24298483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aada9748dab89ae1746584d33891a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c70167c5ab1047aa3814ffbce00408485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f1ab142b4bbf562a5fe7ad05d7133486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca55bd45c6c19595ee96f7ded7ba6c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcacc6072207c8ab3a863d932e989a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124b061186c373f3abc5f13da4ba9b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923c023870718d512858ec716a168fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc897105c8a29c7b896569cdfd154491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f355cbad85869b0c083987ac2b89798492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fea83ea937f26d476de77bf09a6b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fbc9c54dae0b03f0d6bc870fdfd9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67021cd1393693b853ecc6cf787f6128495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5e3482be815f13388d8c4ef808e57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcef3d732186f35df1a4572e3c429e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768a5043d3fcdb17c265bcbb03247f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed0c3825ba34d73252d5398a4d5608499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60802437b760b6d23737b84d3b49e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b63f7242297c648b354e98b45b7dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a710a66a74a49afae3046f98a034c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f863d925310fbc817d50987ae615e15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f55a1c931494cdd1b504d5c466f14a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8fa411d719f5adab5d6f91e2b9c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046abd83055984817ab641c8f5a2b55f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320c155a4b8e5cc4cabec72297f86b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f8cd9762095337d496dacad35487d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d0096bef272f9aab59e19fe6ff93b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676adaabb03753c960b0fb47b8aaaac6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0208a017fac2ffd330c8120c4c6a42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbf2e395a8e7f07c0cf6c405724f9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24b52a985f73de553e6c41f2aec5fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc099fdf45382970a49767b5339a6b39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352315e1c0f10eeb2d4f2626ed1655b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d76ac494d903a1c6fd3381d2a19d38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4153bdd8a620cc206c70db4b776373517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fbf9acbf85724deee287758a97ff8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95f119207394955b03c55037c6aa74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd2e084bd2d60a0eab318f488e04c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb8b17d644c0813b2a7c8f116a82bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278422f7ace1f9ae45a00e17831c8642522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74603438398bfd3a440bdf5262834972523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e16d2fc28f864d83005f7b7b36fef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a600cde5d3ac58b4ad025eb9aeac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edee044ac9da02e591414e1e99c1b74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794356ecbf25d92a98546fd7502f497b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe9a45b866925112160559af683bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741061e2daba6f2092cd4e700097d5fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dd12fa7d1dd82a4607123151aff79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76283409400679df4e6c8ddeb1c4005b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206e25eaf9b4cf768d82673c98b8494532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c97ee06aa7fd8014fb1070576f0cea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fefac28540559629c09de616ed7a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe196214c027cd7d000cac88c2776535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68e4c6a4d809096d9b04262e49502536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2128e6ac0cf5d028db08b7ed29a726c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cef90b1b1c45f4b6a8f000f004f9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a8413d0b1d3e1fd4b45f109f29ae6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2957939296564df9634037e128eba6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845fa0fd17e1846d479638694445d3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fce9d18b21ce900331bcc9fbd9fde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00913440c810121b100a7e0d8d1691e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ed933eb6b3a79f45bdd3f8cd77a25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99126f63daa079a9e92cf647048792d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42bc80368c3acc7702177db1014009546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3bc638d4a3dd56309252bcd49000d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a7c2f9fe3beb854eee4e3a240ce45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6812d044986b42fa48ae329cd987d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd224f4d9024a6df443bceb5432afd26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147657d5f0891f3adde41fc9d031510551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4993cf4cc7ed32e0a4b8e487e7a3e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08317f878e4b68027cc6f3f68677de0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b0f293ae32b7bff404870d76948cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf63bded90da500eb9ebd0c9805759555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eba21970d61a9f24867dce95875ccf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726b916bb5fa1e0cfd10456c647c41d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b4fbaa7b66c4798bea251dad7106558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e6b09b6712c514c292f59e3daca0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d753d958755473b38be3d692fbe2a83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd24e99ced7c28cdd906ceab19118c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74346b6b1be6f4dcc836586b38e62fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088508423c1ee577debe889a909efb44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c44036e47e2f575c8b7b693edc42c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa588253c14854b740169faf138cfe1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d5f2b1a4c35e6e1baa8f1d8d0d36f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d643c6f9d32b01cf12d7ed06f05eeb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc76b7a91f9aeb3463240cef4618836568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c312b1fef512d1bb306dd3169d5aab2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6c862df49ef9638a8f45c8fd7ad59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe64698e63cccebf29bd1577dd1f48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56c8b962250e87318877f294e4a094572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11def30226d9aafb9fb4e6b8def0c26573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f409127fe6297d537cde4a9367d688574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2076296d23182ecb8548a69a7ba2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec8bf7017ac9bcc91b7abef5993dde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd592c2bfa3a604cbbac56ceee53bc3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092481983d73f301b4915061b8ef48f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44dc06857e59716ac84f01daa74b9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1652ab2e579d9917bbe242461c581580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687062c37de6a6bc9ae01d945acfab2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486c0673ba7b6368d8466095e39b228582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39160f40eb3224da5077fc7fdb010bda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfce76f4fcebac4a1d712593320a8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2f8edafa3c9dda7ce27391211c431585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c76124bcbace1a3581fb25f38df5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678582933fdeffdd26237a6569cd67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585e9a9896d10553322ee041b70463d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaca8bed008b0978bd3f6a1f181c27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6697cd530a6ce9b58ee5b8616577c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19224ccef049ef66410696a1afd2b0aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf4150a571d24ec12989e469ae4f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bff436f7fa03d37de367a2a99ed33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd580a22dcdec803ee9fb4b2e33730b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb098c8826fa7243da2f7d21e7d367595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c57d94ac27e2bc8ddc034dbc27b542596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5915e9a49629924e33b773552bd4f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3afb7f848b9c6ec0cee55b269d6070598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7c01d0676aaeef8ea6520518e19dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08714456943659d8fad208e636a5f3af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b64e87ec2f9566088355218eaabc60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd235abfea807fedf725b4c82b2dd41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456345a7ce6b8296659a0b85700f45d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91298e3f2a7878ccc42b4c5b5e0a1f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0635cde20a3814be0f54e52b8924176605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6a226244f31ced575d6f5ddea0bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eef90a818a8e3618cd5e4c59a652a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ecadb2cf0612c3a7a89ef6c29d2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625cd92f3a3e67cad6b053fd0c5eca8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906382dedcf3179f17d56f18fc3a46b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba115c96417a3c3a72a0e946dbc8f5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c6db6add59de6a01c2351c21f38b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe206b835a746ba9acd702bef2a75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5070343ae11a77a3e0c4fca077753e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299009c5c246ea0f2a64f7c6850423fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e7e15d32dc38cddcd497b2dd55b5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932ab7aed6c97ec49f8686ab4960da3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cadeaf59992c50bbe634384691cb0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cc6878854f3d64f302d7c72825769619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea70b2ece4fa354a4293e2333cbc7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cc8d21570cb91a01a35a5986d7135621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401fda31a0807eed6f30b514b6278ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9fae8292efd74bcc34e8a8cc4a910623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4e6f005c34d951375d6fa1591a2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ac7b7c41cc93553a149e3e8237595625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7313e44fca65952d58f1755f0242e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5485ecfd267a5879f229ee581f5e09f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22ce6e87e931816ba3ab4b3bc61d96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d32fcf2b981f0cf0fd5856946cc6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136494b2e6967d47940254a8bbff0e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29787fd386cb54ab98cde676c47412d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e163b576df9718b93a72a588062cb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74535376e0499fb451fc716f45e74b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17706d82838f2eae066c38cc39e659c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763285f524e41ee3924f1d9ef0b8526635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671a001fc34c7427daff7cea5b7ef34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62acb8294d9edc603a9b605197466ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7379b25ba2780a1cdcd94614d4514bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a60b16fc9f5cb0e334fa4063e4586639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ddfb3e6830a29c6129d1323230c92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b06d4102b2ba88513851fc89ab6715641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ff7eef95108605f695be90a44eb86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635a8adcc4629d9dd62e73faf4cf113643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ad44da568c863e2fc69d5df9dd260644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8e08ad062db1bc7386c484bfa5d7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aba68adba88679a26aadb61b7d9be0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b2ab1f6658ad240240d808fde8399647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf3527fe29576f4fb8c08e9e30aec7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ca699c28822d419c1331a5bb46e71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddbb15301abd6ac155f62c67862ff2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07063b64e4316e85245f8997b58e5347651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79664b2eda5213abf0db9396e1d0ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6936c3e087c4867c0e917726ad5fc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f7649a36be0f1ab9a488f11b13589654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0df0b47f81004576c87926f700522655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157dfe3388cb10418c144644edc84f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c758f0f07ff41908c7a65ccdc8535657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f85c28be390d9321a6740fae9bbb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432b29b6478e26ec2e658e0cefeaec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d685bc3c623f3ebe1b1c44e9e22e52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61b9d4db82a31de57f045460c68f4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51477a746aea4c40ea7ede3e2a18d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d138bec1aa2138f9b8d964d54655e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce339658c8106b2dc0f06b52525aa5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b337048f43ac76d5cf3773aca20992665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115829bb0c0a81a936cee1b9e048b584666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4359cca45eec088d3760684b4b0b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9875d37082cf78f6ac7ad0bd25c804668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19b79fe2a442e1dc453169d6e95c1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2dcc22d0d2f77d9f9453643c37f76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b464991ffeebff81dc2f91132f0664f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbf60ac016c864bf4eef947779cf78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d316d73429b0f1a3431ba83920984673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f360573c2f420fd6b804ba3bc449193674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54ea099127099705bad9cde5d80611675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61c1dfc63599e30ea4ff11c5caaa1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7ac3381f52a6b70184f45d36d5e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b863c82569b0fed267bd170c6b305c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a0c334430747c244bb78ccd26f78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044af03b806466e67c9a9e0c3bcab11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17490f622d8460bfcbff1f074b4e5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc02b0441cbda3386b8e405bce136a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19617129911ab823e45d4464b7b8f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d380a7994fbfcb1c6822416e18eaf9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b7885862f7cffbc5e0e0fcd7f0a94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4402995538d5f68b588c6f594c71f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f98317390d411d5b0c6561406cd05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a678ead2c44ea967efe63615766c71f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbbc1b314d1f83307a56b37cb832ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24917e33d31cd227d6ea806a8d8baaee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d5e681eed390387b9415e272538d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2b043a97d1f0989c36c0814183fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7ee535e2ac862122d0d16607cdbcc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015482b2383bda4d685b80a03133022f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3790cfc7ca957bde8e664dd6ef138d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ccf4a6264eb9c664328581273bf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed8c4157ea0c4cf84e3f7d1159018697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3819185d1275b497b9dc3b29be97e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ea7ae901d3f1a056f9705eeb476c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783006b31711adf552ac23d6e6a1c0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285858e616b0623c9e7fdac3ced3f4a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eb5ea63e47533170a9d1d1b6ff71e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf4b3056394105181896b3dcb8ca1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e6fe4811f2a93f4ea66d5c81098bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ca34b065db299896cdb09819ab37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3086deb3ca0ef4efc091c42bca2e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd2d6cbfa17099fcd93086bdf3007707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c61b37a9207b56ed158d9170c3eec7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7d99f4d94a51e9e258449fd2b729709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da98c04aef5e5d6a92aaacfa2c5c97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e907080dcc6bb94f3115407f1809d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e087602178714fd633b01c9f370067712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322606333cacece9470028573158aca5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e024c865ec4cafb50d0fad599de484e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74415caa5498c3d147f491ddc08847a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2cf5c4380c36b020e0681b16f9241716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb82b1474fc16e93d2730e18b11ed5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea45ef1b9ef7b104a07148c64eb4483718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad85fd924baa4e2a800a7ca64d9198719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01020327c63dfee4239e5a8136e6b185720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562067aa5f43bf86f457c6e92a5539721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcc9b8e7e8fad1521a76e39602ef82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd0d973dfbf709038315743892bf95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6392c52e2e0d30509464d31961bd8d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0320113e9982a85c1ba6513586225725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066cebc565d5d8fd62bb6524597a2af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea717a465bdc94d1663f6c009e51679727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346790ce4a6aa8a6e36ea2889e66317728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7863bd1f0dab3f536bd7a732c8ee4d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42802f22ce057aa0ae23b32bffbec6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d59ecdeb69bbaef3d19b4c4304608731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd5960f420efe99d477e6db2ec2f50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999cd1f6425c98b01799be9a6a10223733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd30cb79dcb2f47ab6d0d95c95e774734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcea36c04a280733d6faa49cea34a7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f866ebfaf0f8c174d6ff4fe6b38abf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27785bed22f374ec0eff1e60c941cb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258316ee3cbe8e862ce8b00392a5e9a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4887f0cc66c5ca63ce9b124839b7e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536c347d249c44721cde5317c7337a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733714bd4687849ec8ab3537ac77880741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895b27c1afbcaacf8e1ddb594519c48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633f0fcf0fd551308b581e660e11f6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ecc9562b186edb9c561562e59cb04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a30257ef07dd05517b2da8042cd1ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe2fc03a7324ff23a7edb7b711ca6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f12e9855322709717df8de1d69536d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278be1d61902d837e35e526b1ac6ffc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ebeff9529862704e422b2c7b8cd6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c5f01699502dcead3866787ce011c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840727fbb24a4331ec2403d57f2e842751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a4966955d04fc3a18a20157c7b59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea197fd1096e5414c5b379f9a880e91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68472c726746996c7711fa0623f0d712754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc77068a293e7c80bccaa7e6b136f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f03ac9decdda558f79933a7f988398756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc9faf4d8f2d3782957506b8c51bfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa5ee7a485796ccd2b2a3f09ead762758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0323eddfcb5bd3e8bef47b6c1bfce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c7c974877684f8b8213ae3e625e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a70301ac95e2a223b1d791d561625c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70444cd1d709ee4a924d9b1fa2a7eaa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17e436b3dcb7082ee1b48ab92e330a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e5cb989d51256b5d47dbeec667779764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f3024f5034fcbbe4a11107740ce5e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436b873c1a30ba6773c90d8baf5e943766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f3b3d649fa417272e431905af1ec7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>