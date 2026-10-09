--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb52f358b2fe1f8bf6ecf04107ddc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b704968b21f6b02362b519f53a3c77d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf34b20da3741d4304ffdd1e4bfb8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6ed0e4ee22bcc6ce644110537d2784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeca6c3b144703ed4e3ea43cee65e1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb10c1660ab619fb5943a1623f5cc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed891d011b336971165705edb6d44b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c54117f5dee70a3d0d18fbd7a13cc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41a6d3559640a46b57d1bb9c95ee7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c067a4465fbfaec31a3f28d85d0f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dffb7796ab5bea779e4b23bfc91c7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bb86ffe6d6b25a6dca99f18b426a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c35dc1c65ea67895d6e9ea005a8dec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b07eb441dad3f56c3c479c7d251d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ad6efdfc6ba69f00d32ad15f1c2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f741c7a8271fafe165c44dc54b676116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69544a3fda7e5977d27ea86c02a39d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547e37b9d149397ea41af860d0ce5d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae607256b009efa31f0172113e3cf1ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c504b6315e99bd45ddfe9d1844aac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31189d59b1acb4328331938b69259c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413036f1737474f68f4e13b982644df822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3448d763dbdd93944a7f83df9dbf7a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cf2f4e014e9c84e55f6909de8433024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03406b9d6734a5a4f5b6b580e485125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7024d4ea2beed92de8a17a875c9edf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad025fd1a9db08758b2ce920e56677dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1ff40c1bea36fd1725e69ad81723828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0aa9acff02169fd4643bf10995d7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b72af9e7b39e622f8e85f490f17f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45924881536c07469e098103f97020131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf005f5b57de64fa64ded75dc78318de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e869ab7a0768f7b910670bf204bdaa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55d1c76ff5d7044942e0219f166c9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeca7a90573fab245456503bcd3e5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154b619212221f570ec55a8ccdcd6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333805c520c35c465ccddb5bc37fb09437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975bcb471491b4132ec4ea2a525d82138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f15a369790319a4e13ac1cdd0c45239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d728167ae6b97f043333fe3c65d2a6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401c1bd96ab8e23759944713cd9251541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f1f7737df5607c3416f27cd54c39142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149a782d1866ad35652e7597a3db3c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8c1e07a715845eb66a8e48de6674244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb25fb5525694f4138e88d76968b2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf63368eb44630db63460e2fdb15546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d7fb242662c2664c80a9cece003e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d2c856b78f9bdf956fb5bf8c04d7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454779b4ac6cd35adc58b204c8dbd40c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464d0f04a12606490c39b573989e71050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aebdefb97797affdbf2c86b9fa357751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae577f50020c935889d26f6dc36a1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c54d30e508cbb3d6e72f815ba9e2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ce7e8a69a1a3a6b05a69aeae60e3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f201a4ce6913d0a7c2984ccb6df4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a59008d84e0e4fd52b4570a307ea556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee3a36cca27725bd47db88de2b32c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b65f5e995f39ff3b9ff8cccab27d0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfafe41a461fbea7670161a9cfa833e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccb3f3a17ca3c79f326039f98ea18860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b006f4ed3ade35dba75525fb1c4672861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e7a60f7cf0ff5c73461fdd17d019162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de21c009512554349f23cf8211e8f1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f5902729da4ce50bc3036f0aee8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbdd56ea83bebc0b277b9f91892a5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ab1435d12a738b0e1ebe840c352ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc68c21efe7056292971457ddaa3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99196387a6661a582289f4409ffb556b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93411c7d3aeb355d93f500f353c5aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecabf9531296adc3c79a71f86c40dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1382542e1c5c29abeba462678449e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cdbeb1c9dcd74f8265b480178bdce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cf14ae4423b70a5d9631e2fd7d17c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b698d7cb783efbdcd8d05d1bb3df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b3980eefd35025eb4302f3978f39a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eb3f502f7064072f4636f26a40e5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96416c734f473422482f692a3e894a3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a11dd7e1affe16d48a07f55fe405e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ba8e2e557820ff1b66187e3b74aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ef22beb7856db055bd8ef1cf355480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4ec583f8af5382d9bbf2c2e5f368181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75d187c40f6354e0c4c6b0a2572be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d57dc729b207ce896c59de6807ae183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc04548ac2b0b44879066bf25278b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f24257274ac0bb43968f8ed01a0f3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2ce16bdf8cd11c94abc2a4986e1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260b2668bc5a20acbd064166717dfbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995fade3a230563d1f2a38e6b8af24388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4f20c3ccc921e2445153493788edc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660017486585c399d30fb0719a7095f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab9f3cc49a0e069ff51e62cfbad9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679735ed48950a6111dfc31fe9a71dc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588ad8c10ba62dd6a6aed39b425172893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd2a78040760ce07095bf21fc6c78394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005ad3eb9383819ca4797e703ab193695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270e35483aa9fe2c73d0b712c26e6bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589986293476a775f7802967aa256197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad74a485e3b58fa71788c0c34ea131f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb4cb4a4a69dccebe849be467661c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9904292d118440892c0664f1e8b10a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e36978d31595b02ae4b59e1957980101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8e0cc718cc6599b60c2d060c5e2ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0245edcd8138e84c410b9cc11010e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286534c77bfafeecb680bedc9a9551f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc6889040670424504ebf1e9c3ba7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ca372e7cb3a474b5572bd0577b9bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a926c2fae7d8adf7c447e6c3848354107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb8e688ff747e0a811ee33116c22d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50573caeb1516b586ce5b88117ca6ac9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda5a3e6b19caf2ff826d288fb6607110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfa291adb22c8e59b03364362fac24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1530f7e6eb3016830515b43b2e971f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d9178c8dd7c7c4da1917e739cb9c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051525a911b6f27425a7f173e61ca87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17907bae6c31b4f26d3ebab9ff73269115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd503a63b04b7a924860c974898b9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c08e5491848fe3a36e20b59ca85233117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb778853f8d12e10ec4133ccff4700f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e9d4db94a284de969373df9962706119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf2894e1a4cfad9477cd0e1ceb34a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c5f2d2b0638198e05b5c3319eda88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eb612a8a4a5f4bf1b999ef05c71c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9c918abe2a68865ab7402eda0af5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4e97bd1adde80380452a8058f109c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb0529994a9f95fc603d556c8ff54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913c9da6cc3570ea1b904f1724c2aba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffdb56bcd93740a3bada2bfe8f3663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b80b3498e68d9c9ee49afd536895a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f326df94d13e8d069c079911dff6310129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435d2494869fcc71b9375b329be0dae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca96d94d9945c39155461a49bb33540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82886c0d9acf80d236da429bb9c6cf5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c4c7a2b5dedfff1de9ddd649f65d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c831d19dc5ebe3ec77056af42ea524134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c1c28b38481578dcb8778653730a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8893a68428aef2b29fc74799ac53c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77402c74b3d89a5bdeb01f95722afc00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95851d27bce56dfdb2dddcee9f9dfeec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf89d773371d814447f940029b23e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867b2384668b0cdc8283c9ee9cea355140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df7ff6b2a02e1676e66e1b7e1e74a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cdd0ee1985bb6c4af96e53b5170b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba92b95905e5a5defce1932333918143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c3187ea3ee44dae734a99cc93a6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e913b047d514928ae49423f073d7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2532c97cf5c785da6dca1ad74a0df27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c40e35ae9f0d84c1b998da02c1fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739c593721178e003cdba799e29c227148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb54d7461417583659a5bf5e1d57fcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8debe90685f37e8094e1166d5ae9e6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d99e7ff4471ab93f5a4c337bd77264151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58887868cbda80d6c6ea17fb8db7789152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c2441bbad54e23fd22b519157965153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6d8559c47ec6568cc021e72db420c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eba343743db3d29ace84e99d78ded155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd998cd01adf23f5bc1456cda87ef3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74298b22fbbac0176a540b58ab84a35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea019186f11af31de5c134f1de59cd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f2052355f8b2f440082231363ce7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfa2f38a4a05a29822033bf826dfe8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41350d43819a03c6855c1ddd927f3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7eb491789d1d846c3b32d4fdae16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f3ef68e8d6aa3439e71a10837f785163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb70f52ff1dc3fac9b18b3a6119411a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eff49a2751769d6362b0b7f2119703165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc8723b506a2a540e4ae367e1ac959166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ac0533bb0e08a0f1d009f9045fff9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd0cbd4985ed991ed03dc021874be5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d898501f1e7a27c68ce894cbfe297169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7a201e61fa31a791bf576d053a80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068eb849693c3887731f80f37ef757171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30434bd9688d6dde6e2004061fb8d64c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eed9a5fc84a992d65935afbc46377c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e95bc50c623980a66e962d65e2838174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db403d6c79291ad4054d9df5095af7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed90c312967c0411f43d154b373024d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f4595b7fdab61134179ab329e7c2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b63d3362cd88b56d0f18b3aee06741178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb9e79eb57f5b302d8731f3978f474179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea55b686ba7bc61791da3896742c6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d2f9b0ecca5332880c6c5bf74084181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a570ebf67498dc70d5799c8f2ed3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d877c0a7152fc1ba567679a6edc874183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f99c6ea7db13fe29aa518c70b6d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59298934851bdae12771fabe5a663f27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54506d09f1a0681747243f12dde0b5d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788a5a13144a01a79abbc458620b499187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14c68a42767af22da0ec9589a52ca9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452be5b927f22f00cbf3953a8387170189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b06a27c67af2b2271bd6605ab8cce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2760012f51da3ef90d62109fff11004191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57baf28d53fec0e85628cb4733a58d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a4452e1acd9f1b328c62ed43b2c6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd618392109d0f456443134e0a8903f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995130ad0f1ff26bead6af22395b9fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f5453d04de015de9058bbd9c8b5b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bec41558d38f1ca7329eaa88fbdade197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d520b5965d396f892346971317e4da0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449d097aa5ccf6ed7070a3e3b01a24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2459d84cc2d76af60861658fdc007f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af151b45fd7a3c98a39a47d55c016a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f7eb5538734da78aaae701d5e88a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140484c368163898b60317cb15c890b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2746ac6e4eefc44b5f1888ac43873204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23f40da1fd1f1775705d70cb1b5f0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69606da4e41e0275013336426aa4839206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7b2d69fdb1b5f1a9b786c11a5c4c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd08112f5bc8dbd1f102dc693f377a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56ed90189ec26bdfa0bd592da3e666209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573fa1589efa32d7c34dc6329ddba05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9e5381b11efa3596cfbaf4c720e37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474c2ccde42fd5e05f6f8dfae0d44fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444779e5f32711d54778117105ae4677213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af59d1a4aa657056b689ae6434a0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00866c1df2c38adec60bc4e4033e49f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d233dd5dc8b6cf84f7c604f30b727216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542a866dc389efab7d941a93628798e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b6c76bdfa299c6c6632c9cb753654218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8264ca0b44a8e313c7b555278e18f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447be1f2b3948f939199789ef96afed9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ad2c46651a1e0921b3bd8a76d8b5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e570a29886bdfcaefab08badfaeb5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6304efbc002fda4d95fa82e15996a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf39c677ef4ba5cd0d567aba9f2c962224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bf2673645ba10078949b891295cb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37404ab6fa3b9471c7574c3db33f15d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378c9c95aa7332e38690172e4d3fe44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc14491d3afa37c455ffb9cd06768c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac784391870c32b5f2b8a1403012925229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1ff072b1a1f44b764b7e774ca90be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b87d01a563cd497c27b122290373231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644c8542699ee9d3adc9b8b9c6e86c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfd54f3425bf4ace911ca0a97c1097233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde48affdc3302b85da107dd59bbaa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2509b897b0542f31ec7f8c09b3fdb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c54324ff41f06527ceda365cb519e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33953c11c694f22d4edab4d7cc5c345f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c4c869afed896d654559b17999b3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbb6dfeae2eef3d165a29db926f296239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72472611ef40c692aa37588fbf3642e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f03d262376caf27f80a8e9104a842241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a33afe322672b157dffa82267418a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38f0872a40b427262ee90b74f65b23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10516b55bd5d319ec67321bec7d50f24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3064a556cf6d7e4b4be5d9c3eab7f20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68cef95d97dba6ce26148138b84fb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b3d1d5117802af6a87f1a5ad5dd87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eb8e4f5b027cc50f626bc4b2df7d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2c1c328fffba00b8f87522fc7f231249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f280fba494eab60395702f89add48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d80c5d4c7a79b3f71aed2b3b708716251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f1fa6a7190d9de1e8243a025c4630252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0debf2904a436a1710494c542efbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ab9ac4e43613467db32388534e439254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973931dad8eb57a2e809884cb9297d42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8abb3b8644fceefce99aa7c296d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb83d51ede7015bb65e605b6f572f8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e5e65a35a4218c9894a7e389bb588258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540be61bf008f9159f98856d5504f90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2a5326fcd142db007df91f70f670d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce47b6e465b7908551905f5b4ba967261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13a296f5b2f5d45946f44194e4ca24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51252e9d82c9ebdecebcaecf9b37036263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c4edcf4ae1b48a646e33cba3e643c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b938177b8387cea1e25bd17d9bf927d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d444b21393acfb41df2c079f2b059b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc92d1b8a4c274baabab78042695043267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7903d90d6bb038495a6b3cc976530aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedaf00bda2ac5ecc66775daa7f41d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091c5e4d0dc9f2dbf930a75fae53272270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b67659eef29b5acfc4dec486d21cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565eb3792a18bff31100549065fc2e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8309d9588e5a0199372858fc0c2a55a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2f27cec3dd828ea49f6f1901e362d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6014b87ba5def450ff07c90301ba7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f4b1fd88d797d1dd74eae1eba93a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e11b0c522362929f303a1b3decbeb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2fc96f4fd5d4afd33897a3d28ba50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212548993fa5163e83fd862cac2baf15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7be8ecac1f369912ceb653f7a1ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c2d3f755d4404d7b3e809ecf735f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560c6f1625ea26d47607fd83398c2d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc57f00a3a4fc59c4a8bb89788aed25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2851d7fb5b7b69d3942cd35ffd5f6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa61b2d5b5e76b2536039b4101a3723285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f323296d1b20a468c7bf65936bcf336286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66b4c1a13588655dd6e0d384e62c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8add6ca89b0b7af85fcce13df07f947288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60147d476576705ef671a93a27d6e546289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdfc6067707575057e54eebc515c33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cf99ce42a035d93dba0c936f35b8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a324c4af82c6a72577ed8d8458c4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd94fcb5d6974354905a6f3a8a02b6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf6bf8291480f44cf6d217fc874b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaa82213f461e47f872b49940a0564295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4661d13967bf30846ad11292d5c22e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6cb79575053c49580b0438afdd466297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe7c7afe9a7fad1bf9c91187d8132298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc838984c184db2cffea2375e2355b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc68a75ea9f73cc40934aa91b9fc29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a3f194e5b5e7c466b1cf8e80d09d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936e7d1653fea5936485e93f5d7bef9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3728b4ff0d3051a96f4918978b7299303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee35b8d2a4766e55e83fd0cd766a8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd67e15e98bdfe94520b15af2165b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6133164681a908e957d5fdf6cea91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd051e55f5e7657fbce094fb3a4fcc70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c69481d1474236aaac0c3d44b69af6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8850e4e8307a53f9bd6b0330e5294c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615b16244f8a03e9673476ea571f361310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edacd8ab1096515734c4c242cb0ce9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7dbd666a99c273a12f37f00cec5b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13383ed380b053a6921d2cb51fdb11b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd95af4a46c14631bff625f9be481a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1fa9d97e739963d005baded8c5d5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2f3576032e3d11d54f901e4d7de4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495dbbeae7284240cfb36ffb271869a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580c43a8c93f9ac89c192046a89ede9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcd6f6a82350d50ed51dced7032f56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfdc5e7bb443ffe1e37db14775b6ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bffe19496100691c1536170cd324b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f38c61c46ecd5f758b1165fa02a20b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed312d952e2bfbf8ea29251ebd9e4fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b27bfa7c26945a88eacc191321f9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52241c3acdba653082d62bfd802a3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb3d1d4ac4ba0177485c755f91c923326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c449e40685b54e788a655d71969ce9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbb43a4392c0a35583cf63ceeb8d3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d26f52d306a6153f0aaf8b904eec95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0eee52a77ed1c6e4ce04ab09aefc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631cf2ec227f012559a1cc9e982b22c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b5cce53a54b1c840143f57791c1a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa3ffded21ddf111539a245fd130f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76071e2691f60aac55a0fc6e9044fc2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0fb5576bb16a92566ce138e581142335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f95d82f33cf4947b13845ef1257c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420ae6e1bba03edd7dc78ca9493ac2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a81122e2a452605388f4d1be4457a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15658d903f7f52492908b3db5cedfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dedf7867aeb5d86036a27f2ff93a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b287685db56e05324b6f3815db385e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850670e0e265b77a90ac2f531dde714342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db93383898ca2f913c162d87e950f36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9e9364d03b5294a540331940cd25f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e8eced11db214747aea73a23c988c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5896a8bab6e3d3203f9e326d150176346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6884cc5a450ac41ba507362bf9aec8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe972ddecb0a1dfd77feb21a7c94646348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfc6ebc13afe2156a70dc61ea46888349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46054ec3a6edf01355ce2a2c974d92a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0846eaf47a07eb4351ba219445e8645351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920d5c9fc047a9407aab2ec0766ce63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75d0af5fa15cbcec81421b48cf080b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01d37455a0f3e6b8e67c0591973879354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371b1e4ef935fc9344fff18ebc2b05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a6e42f8bbf5899a393f3b07faf38b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef74c572dfb9f120d7dca6f78d989bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23becdff5e1520ceb3ec6d01de1ae049358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2af257188de463eb90f53a0e728b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b093a68ee2d531cc690245a484e4d42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723859580e3c5f330560558fe07b98f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c3766ccfc392658452194037f74e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46db498d77974f411a5eab48470dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e3b8bc3aa9c6c003d3a82a39d97b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ffed028d1e62aef08e11cc8e88af7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9ac11390b56e0beb8364fbedac24e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d79eefd3b172f2bddffe2325a1bde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fac9b02049abcd33116c33ad814da1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffd5f7a75055907650a8d928477ba6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bbc821971f1783eb8d35de4bc6fb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100505e086b48bb0d714a393ff8139cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309ca55b650bd2f09099a79db97640372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe3de2671eae531771bc0f48740839373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d0cb34a4a997133319df23acca7aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7232c7fd864c4908f5351958306d042375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845818c65b441746a04f6ee1911b4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe11e06c30d6c5a52f4a3959b2b682377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90090ddd6c09a247be4e4a21e6c71d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4381488ab287951d7a73f9347bb4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d175a3e5e07914218e6a21d927091380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04379109b741d097e03372a6c7444e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dd4ef74b1f7605fb976dde00c1c03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0c797388e2784b2a18d62fc355218383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e359fc6ffd8137cee6e09f7f49571384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffb7519178d85abfe5d4df3ee079df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de908e70940f646cb21f8e966d435361386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c3fc3c67ab855c6ca6ef5c7cf3294387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52ff66ffe45387209c3e0c995ca55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d9b55c7f3966473073934967889c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0ae470d447757c59c7482f389464b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039b7fd4c67429782569e3edf5c77ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4d390d62d21aaec59388116e0489c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b386b41c7d8b916484b9ab809f806c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683300f89dfe6a95405ba661098e555394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe3d8260d070fd4858a2cc22d7e68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974e3cbee3777be5a25875369db2792396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12c96da0ba91cb55d85253821aeed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aec28d567f53a03b968d820aab39b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852698f7bdfa5b8c2936925b165e5c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f080585717ccfbc30ce624da1c30752400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a362f33cd001e32eac89199c542c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71252f1091cdb6b3eabcdc8991272c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca137b0efc8d09288db0004d0725ed51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1ce31ceeee8c10b27bfedfa21f88a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb21ec18204c96fb6d7d71f3f90fc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73ceca264a00e3a1092d7bc40cc8d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd7abeeb32cf1bc3c743eb838549e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51b59cef8d5059443a6559aadf9f0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7c4004ba3e11279a53e19c3dc764d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b47a0e5ee5401d232fe93b8a85f233410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acb898be36308567a3992106234fa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f8f974452eb5ca41c9eb7643a4ff5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e79640891fd16e1cd9da64e18f85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f20aff68f9d2e88e282d698c2d7e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbe4da89d4d422f73bc47d4a961f7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75af2a196e8c8dc3f5a4dfc75a8572416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad2fe30b105fd2f7c36b48e577dfe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04864206d739f09941e8293386c384df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397110b547f27c04fd52c80a1566e8bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254370cf5c2a67762c16fdc18dfa7f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba16de3bc46b083cee22bdea13c1d20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fba93a0166d4292138191e0bd7ed0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976c96aa48a53f3473a05fcdb6025db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ee5d926512c591b60c27c5463639a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c039116fc153e1e3f074e373c7a768425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241486d8d6b36efe5259682688919dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aad6f278ebd1badb31617325c84b5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000f7a211649c1fa6a10169698959d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052485f17003f236cdf2b016dfe0de7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b68c7a006e39c7b653b08be4075e38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14341a48f081662ee653c013496b1fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc389eeb085ec3f2ad6f18243f50f0e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca939ccffa48df03ed68c42d63d7a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992738c7ff9dd49a6a6c0b82798f254f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02e8ce7286e4a0c9f7090f5f11c8a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62333cbdec0ff5dd47996dc094ee711e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ec7ba5f5043fc73a25cdcb1b01d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f4a2b56df42ed6d3b59455cba2477438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd75a55e87135b0700f310ec4112926439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9978f59a5bce34efb4a4b1235caf0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93f02eb5832690963e3a3a82c1eb5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae04c37aae18e075321d06e373afdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e4ad87ed1451e7e41ae5ee2f9865443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3b6ec4df9ca9f5df021a2b934edb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3dc46e70f285c30d2ea948e531c25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684ba5632e656669bd41da4b3bd4347446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72027f2f2cd622566cf42c15fff037447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac67a7d4a4e3d1b34a23a864bfddde9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e257232905d0c61ea689ecf8d9dcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c6665c07eac614a1dd5e6174e4b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef10a10e4b3467fb9805bce1c6ecb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb31d54f55aec1b6df32f5ded44ec08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089133fd292a8538813b59e52d923ee4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0845c14b571acba03b56514998e332d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54680483c280ad358aa3b9985e04b053455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b16827d3243f68854edc6c8d0ff90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3c7b5bbd67ed58b45bcb9237a7235457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2c5e37926b085f5b8cc4a225039a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a70f7d0d1723455e3c76b2baa1fd4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eb34068ac60e464ca0e9851c8a6a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be6435b48267bdb7f7fc939edb5449461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a9a9246f8165bc75c4b2a0d2ea72b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1afc17c58c7d27768c7ee7b007c17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300ba5b595dc755722f45fc25793a02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7ce1d8d8db3dbc5e57351e3d99b50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb0a5d1d49a3548ae1f4b00f4c20a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dbf921d7c82ff788633cadaad8d0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2223f37c86babffe5ea118551d5745b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1a8a91edf5b7b155a4bf60d5288e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08772c174fe86cb678b209b2d2a39efa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefaf7aa7587379fc70c13674261c0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd13c56a812ad4fa8cd8f6103e49e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15970246fc75afcf773a706214a6a114473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76ebf986dedc7545442820bde08504474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6545b12ff0416dbca6b2c6a7282d74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70f8e5dadbcb874d25bd0f045cf1f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e6a0dc863294555a9626016c1b25c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00f249a66fde4333b7211173b996a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4f27ae8672ed2271088b0a61a56e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bca90fcfdc8059eef374910ff8c25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4387ddd71a5a65c739827168f2a1a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4675f617315b607a422291233dae8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9856ce83288df28881833108c1eb5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4e4298d08456bab839e4810b04306484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1c5601d26088526ddb04ad00cc7f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef7c06938e7a1276a53575707b98df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02f2619df9db114c841ab81769aca8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd953eab2ec39546fb695978824e362488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b904f6fe145f896c8c78569d8b45824489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71780707fc2a32f7b4ceba55c9a2899490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4663874ae8657e119dc86d1c54984b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20a63a73df6a5c90ce174ea6eccca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817e41f1b76d7384cf06da9a72171ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a8b39322c37bde2f457dc655dea1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b31f9c393f2ddc040e5d35503a70c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9498306db12e4588349bd8e4fa61eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9bf5c534be350c1fa9bcda19962f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a4d3d830b8f0e1d4595b504fcddb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20b5b96efe192a2465687d216907c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb576b7fda0ecc122540ae944d2a40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df1293cce6f67c970159914ee1ea90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b007e489c2a0fdff9b264ca087abfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085aafeee42c5212ffa0511362cd855503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71541f4a748703a1969e3c6dfd50ce34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9a9f72b78dc78cf49fdc6f8d5a3a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f43a147489a4ca39cafbe2d5c2b10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4772989f24a18905d8b5f674c6c61d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a24138dfcbe4c8cf9085fc134ae46a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cefd08ce6907abeb2cdf61e7f0a1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f45a2f1fa022c4a45516c7e82643510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3312d4b372cb0138e741af0a4ccbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292af387f7354259c99ce041a878c7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd97bf5e83e6866d32bb47003d2277e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508434066d7d7432ceb2fdd4e1f6080514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ba1095b5dc1f984fe73cd0f06b357515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328109cc166cc6b081f6c40af7b5928516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809ee898f2fd8023c8e3309ca97f54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16062cde463d8134c1354c7ba38da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e11e16ce9b09822e1d61808a993f6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7192d16276aa33f05a7aa3157a1488520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bdffad6514f5137633451d2843246521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82cf4cfd32186850be6965b33876aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89259205327ebb775538c2951a8316c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc2f78076daafef2e6d66b045cdc55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd981c205b5101df5f2a26827519d84525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3675012f75fbcef8f2257f55194226b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65499a2ed98d2c331564b6b0baa48e31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5db80bab0ad35c1ecda58ecef036528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e87ecd3ef5efb95d0b8759588a308529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72d402db63b5d117d419bba320ce84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a235548d257a8f369ebc5ae5c169a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2bd00b5eb6ae9a978ca4776e2d226532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c360da28fbc6c93a31a6d68c8a02d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe98c52e397236728fc6ba9a09d8f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eff8bbf6dd0d035665eb9e6622226535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d3b6af73d79eda97a266c82f09687536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269bafc8757c4d6bb7f95851b079d64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed5628e636b07601d68b5a7589c7ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ba23dd3961ea319367817aa348208539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df547336a3139bbe7e9d807cfacf2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd9838768e5eecc5232b068d096e30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e8b7178f6752969c6937b54e1bf7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960da28cd9df9d1fe550f232d62d2f21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b37d0857e0d12fc6abe86a20a02e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4b4b5fd353c1ad64fa0f4240840d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7fb974ab7db7d8d6661414c9c2216546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a42c741a46a25c9d29f54afef122c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483d8e48f06a5b98438849891c546c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ed882b47b3acdaba803598e591aed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474a2ba02bcc0af8040d572d40a1610550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc5a991e3810119bb325f06e3d8c52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be00d1c492a55930684092372340c93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17324ffbfb1c36cd3e52393f1d7a59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24d47e89fd09ee7536d340690f164b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42de41de39a64e3e2254ea4c50c3a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276b459225cdcb0014d8dc03b087dc5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69584c65f47a438bfab2fb5ab742b11b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530ba82fb82454beca824c0c292360c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5589fb554be85bfe6e5b07b140b69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e381cc766a45e8cebc195f4afbc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e61f12b4d2ef1ad0ad2d08e6632cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2594f643434e6a89ffcd64b0d43b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9a3d3446d61d86fa6f225d5756121563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82097446499b973828f901786af72236564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a358dfce12924d21322a39d62f18e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ed9329dad66cd86b43de64a42876c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31713ffad17f12c321afc277ef6649567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f03c9eb6ad38c6fc950fea338f50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b29d5468565002677399abfc7c88a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea144e37596b698921c1d10d075d8245570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf01cbc70bff9ac3f5ccb04f31fe2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1be964aab8b94d78590cba13b49f52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d5194825b973b08ed4369d6d621e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b5fb59dc0500ac0a50845d28097f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d5aefb56686710893a7de42cec259575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed33d4480704e23cdddb15ba740944576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dad970bf6822b7248c56aa0d82b07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae22a981c6ad4bca8aa88fd925a4ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f974afa681625bb1d015cb404da98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684baf673ec1b6fa7970e1bfbe2d1ac8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a09c3077ee4aec4471caa91decb9d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcff92119ea4c204722c79685ed4052582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5db3eb47020a45ff7f2c309957f972583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b55e5d4a0b4eed6e02558326e1d81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d030cd8951c8755ec7758e0bd82c061585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4b278cd9e552619903718e08b423f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792f364d7296e5a69eafd5df7cb78e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0f0e2eb42d491c1d81e6fb2718ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d95ee2b61a3729fda2e553e53f1948589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9cb5a16327236b11d0f1b4380332e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c5d921ee1b1d0a089da1ed65ab3de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b6354ab2cb22daeb2574cebe2b4a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a10267bbb1b1aee53b5b69ae7f15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424a67a74465c5d5120ddaf6cb91eb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc754045492052077cce69156f0b57cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9d1d31178f233c9c5110ba397317596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c666ae00ed7a31d0138ecc72d45a81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc0facf9418b611696cf0c84c954a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba304d1ef2bad73255b96bb44d92021599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad14f0b79119b048e8675193cf3c00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feee2ca0089a500ccc80f03308b87a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd12d87a68668240836dc8fb255537602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a451aa80ec4a4dd91e4e4e6d85feeec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68548d964d2809229ad406bc9af430604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5732614b84bb557685b2b796865ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73455acc629a56bfffbe576875802c82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf9dbe7cd5daf8d36df50f3960d7b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a54ae3ab6db2dc9e0060786d268a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd42d1cffff0703ca861ad7a0ebe9b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c09f63559eef0f9c31260934b1a622610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387ae327711013a8d7a18722b58b446611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e0990fdcf7f26a443afc7dc789592612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e902df943653e931f5238bf468fe691613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b99bc8d9f8142aafc648dbda853bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3be9323e4fb121b037b261367dbad6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de9c2a56f96fa67c1409df3feb27ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d9f31c4b76c6604b135fea1cd99f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383bdadfd765f7923bcd7608f607c9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd6fb6686281c5538f7435d759ad1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b69c2f31043842d93db1c88448a72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064288821a9534928bbd22ed3dcf5552621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be09e2624d254ebdc9d731ab7988b99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ac8208e8570be5c07eaa43e3eb632623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ed5609eba1d3ba6540a2aa56770b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a7a87cc871706b7551b87953c54ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c4b848f4ec553d659fe9cdcaa44e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbba9dd5d72a384e8009f5873bdf6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0615cccfaaf5d78f8108e8bf476e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eef257b95a85fdc953936a18ea24a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445a57410417aed329b5bcf72b2b7ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923e5f02173a10dcfd2322a30205e19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d92a2ae812a7e519a0a1e3b68082e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bff3284bfbbbdbe7fcd461005697c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bc9b5a435b29a0d86be7ab8067cc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6522e035d01a5953894df6537a5fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15010999e61b368a344966bab0aef32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd186c89e2032a61f2896d66abd20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6e632f674876a6fbc7053ba088332638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72674f298cde6dab81d08bb774d678639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a6d90cdd39e50b3ef4bc5fc9bb9df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09ac1cb5a63fee5cb67da99d513d31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cef1bf9210c0d92303fc8cf46f816642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70bb2843c8362ae52db689fedc0b97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab59df851812f0f0bc42c567bf115a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf80dfde71e8f2d805a7e791fa1666645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e06d585f1d30b6e330064180f43f5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e75ff5d1e0352827c1afd5ed23d95f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc107afd349d3414b135d7b2b5e990648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5894eba847b954eddaf0f07f88b88a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a9ff77e9b698075e95f60f2aac5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418241c36367d92efbf7ec92e1c94680651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464863777459941480dc194d7514149652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3f476c4414620f5d907e79cea4a2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6280e6bb64e5d676e20043640f73a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a798d43bb9362bf22533da0116c5ad1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34bfa7f07fa9129aa5430c6ca74d9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9134a403b4d92cccdcc734fc71a45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e82dd6e26ef9f029bb6135cd861ace658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dee28aa3fb7bb9c132e029b89f3178659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc665dd5042aa11fbf4adb8ed9e218d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e680cb9f91c2112617d84cae3589c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82682aef89a92675fd3d5b878a92e0a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad85c8b3c8608fde6890dc35a034e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a7459ae5fe5f4ce76fa97debeebe7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34f9e24331e66224f9a9865d27e75f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94b803b233d9102458a1a52d010d3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca26d4f64f3045e3fed54a554af3694667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165dae675d6c553ecf0a27ed930d502668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f233ad0c1eff13d1f4acab890fc207669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf92cb8963e0988a730f2cf85157be3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bbeba6717babfd1dd2fa92ea36c80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045e52744f386fbdcd4d6047de0c7f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6344017f94cefec18af636a323c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44db282bbe755f792eb4f47f0d47bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a0d8725ef26193e974c6ab62bf4bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10786864384c205a9014ea33f6f50297676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1cae4b215fcdf401ef050a4faba9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cc1e1530edf4d6c487167cb3f9c89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279e6b9eee14fcfb0846368b30e3002679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cba73cf7fe0fb11c0d8250d1fd9a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804f9dbae807c4c02bd6ca6c9cef103681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49d5c7ef1ac9124fb6f52feb93d3fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b427f205a6b1a604e4520e8e3d187683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7efb58b8dcac2a1899ab9c2190832f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fb5efc2a8ffd94bcb0ed393e5486d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1384b5ead83501eea480782ae3fc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04496596b9cbfc87ddaa9a95f5755aa0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18124f546b75e5501b8dee66358982ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d05c62a5e26a0a59ece409d26d56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a9862d6d8251ced5a2c1251751b7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67691869bab8ddbee19cf2ec0b03d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da97dff0e531329bf37bdec5a8a8d2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a6dffc11693b2488b2093c22ec10c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae867d8295a1129f34b85bfd1b7a4a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1dbfd38af5243c02549d09aa6aed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65614832a16ad708341e32e83013345f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6888b8b8099eb322e0fa0c942ff5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eb0498c0588ad11bef2953cae2ccf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b475257af6e8527d49d80cc344b16d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ae2d3536e6cc2ccbf97171c3d12de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3391e4198200df7efcd90e29e9d2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0368904da9ba22229a3d557dab10b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0959d4ca047723de310f98bf58fef2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781338d5bb818d470319dfe9951cede704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29392188091306b380dfe684bc7a8c46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074d696d74969e32feaec6c8819638d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d0b7a557a1b564e937ee231cdea6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dae0cfde044d74821d64e4978a8276708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0945b77f90305d7e18dd3e3d6e1ec72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cf689abc9afe75f6db1ac48664cc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc0b5111d27e450ba702eeb12434aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836c84ed3dd80260434d708ba8ae154712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efaf4ae594b98abaab935847fce024713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475babfb30f0b520d80e4453696e7f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02687fa668ff4c4a07a9ca924e94e36a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd59d65f8fbc2e79314b427e4d104d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405637db671e75cb218c6d6c8ec475ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5e6a96a500e7dc29ea9ee2304731b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098be01305cf74c732ebe5a5bb8945b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f145bfb0ffe805dc7a71d4b641fadf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d01df2436b35ac614675acaaaed012721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b89b7c4c975daf25216fd0b87f2707722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b18b74c23add5450a1ea10155ef2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c509e163507922f42ecc05493d1813724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397178dfdfbe5f7745d9467ef8c927c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c508a99a23f31d804a4c11ef2e0440726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc67636048e90e30e1e8fcd995be8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28e3ac3a4cd49eb5683f058cca1239728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77d7da29e4b3277704af62cb3665f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2144787dc96a72ecae46846fcf5c3cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a638ec0e061fa175904e8d7b8b01e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d34b9bbea60625a4f01b0c79ea1bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d86dbcd444f32ea6bc58f969c83a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792a32056525aada749bf2d17c5518734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c8621ffd8d4491c01222345d955fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcf9537991652661c20c0e275772b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53974959dcd2ae3d6b8e30172246aa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea859b6fe1c291fa30aa2be267a8517738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d1d398bc362e2d01eeec5ba46e836739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac9bd67df3ec5321d4d9cbcd3eda2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf077c1faf254acea5e4632fefeee4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f295df87a9944ce895a23c75cabdbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efd4b9a51b4d1b6efff99590d4d0f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156c245b763b97c4d14134df8f9085e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6022ee039c488fc2bf23312c9154d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1660143006a94c324934db58f9533b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d22fd58adab74e3daa63b6c0bb6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f8be2597bea74bfad843e118725da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b544671d4883f9da08dff1f50e87bd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df281a4350dc525302454af99f9d08f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae331f602080809653506592f3c077751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ff4394110f0406309e0e3bd07311b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee67d2b70e9856f66a006857b7d42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dea0f744455208656e17970d087d1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc8bc0d47d03a961504c1f8e8da694755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f9d5d2ecf4b8bbbbaeab29f71a3de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63403800bf33fb7c187a38167223226757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325372e08ef672c0235ccb1dc1e0c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb5c03d16642243290c1e72f73ac77759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0c44166d9105b2eb5062ec914e79d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4538309f0509a113ddd16e488885153761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad5f5268c6ae7b9fda7a807e276fca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3006a81f412366a0b23a20110a45e8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5389ee8cef829cfb46ad54c28fe9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a6277aaf2acc97f8002f2fadafaa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa3c39eb8004679b9c504905b6b2e7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460be7b1a3d5a807a07d480715949aa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c82d1d178b39affe27672b9dc282d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f54cb5cb51fe2820d89e0837b2ccce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1082e6a917f1cd5e27ae4d271e41a92770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec61210382a224784423baefbaecea1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2225d48af3d39a83f0317d06a9502da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dea7f6705f8b74e25dfe546cf573c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099eee151c589c926ef6da3822f493e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ff593047a61d22fb3805df67f69f9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd8d112f899da6c8dd64bdfc721f70776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a65c7cfcff21299d09bb42cd5dfec777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b7e30805624c6b81333a8482e256778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16876f20b8782eaf696ff1e902e4c4de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88195711709ecdf055f176d3e5e5ed24780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ffef81d6ab62591f869a56a4b51d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451050ef4a3d413a6c638fdf6ae08f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29fab1765a36d0eab492c2f1c961d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9b53e8840d366d3630ce949dbde07784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a72e17cd075cecf22e773357988c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa33988cc03e88ccb4fa198c5ca46d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b0ab14a51528b6622b67f3e2d6b8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481daea33447350a67905f1d389e4f0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec5a2c3e648d4ece04cf7f827896c6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08175c56a35e5ec3c7257e1c210c0352790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c519fc5fc663628b678d0105b5b42d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8114376b9262b21d2401291b203e9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c814d46fdd8deadba04c7815bfe8d91793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ba530679030eb392745918cbc3660794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d507539402d4bf67954c8fad2a8c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def6d8553c2c8fe8299c12e3795d999796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76774357deb3ad3b39fb7d186d3e668d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155dfcdf448efabc63cb33692b812c3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceedf0955ea819dc91bd4647f89c258799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0973dbeae2126a9c44a516ee75f6e34800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd30d3e026cc5276e77ee88f13bbf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4dd585c37b37e0d8f72efb98798cf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5bac828d4f7bbe5eada65d9b73dfd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a462523228ff92534c932bb40ba01804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a48ae309e3d5016138bd2c4d1b044e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0540486364ab9f7e8d449b9376dc2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aaa28060f9424560e95cd9dd9bd64807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543a85f48ad3d0abf9fbfaf2e14c994808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a180b6f384d1f77ef5c693e881529809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53326a4a57a1d1cd030163dccdcb965810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca71623c5179a87160a96148ba2e59811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1c4abe53520f5d5ac94500f635ddd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e65f45a6107292bd357ade96b500a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beb54627a694f173f66dcd627469a3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0711fa25878967cfc15ba776da6764815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c227c9fa7dd5c3b941d86bac5f4caa2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2a1e099df6195327727ba9ab95b1e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cf40dc5ba746722836f85620ed9a4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128a069c92e79fa84a4cd72e8201e8c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ab1e2ffa7bb3a5627af7956edf25a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d18ffd5ef1bf529a74e19cb1c01ed821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66b490eaa12b8f9da0325cce9c3541822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e112063a38ed3de19b7202a56d8746823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d997091d0f762095bae75ca1ae25fe4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339786028d87fe6ee6cdeaea9883f628825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02da1b8760b89f3753ae9f66d12f7f1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085bdd3b817ceabeae09a54e4c86eec827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c748d2be106f3f3a802d1a58b54ae828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddf5a8e7992f3eadf2ec3e11c4e778829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176d8681c489cf6d5cc5c9a7b662577830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1f9e61606c23c61939abd4da0a84831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be38a27675d8009aa36fcfe0cda98d3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c2b6665796a70b09a8ec5786e2387833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ef3d6272a9171c0fe43b12e2b79fd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e83cc0f1e4665c23ba3edada7b34a8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7df6562aaad10ecfa274b27a9eca836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cafde8d9a3b0d45e2fcea329d1dcf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4f3aec88168ba255b77fa69680125838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9587febdecf33ede242ea1ed99e817839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226993bf26cc508ec0b72b7b8871498840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0415ab8998c23c784803159de3cced841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41576b394bd1ba237f874838c757845842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496e2e4435c97946a8cbd6779f82fa8843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec4907c042f98c36252104343d64601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922f269e1bf1e598cc14dde111dcba32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40c99c870b2c03ce5207d44e3091773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b9289f88e4e04e167957661e289bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84520a18a00355a897dba77391b265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac24f58a034b63e6e13aaed44d59eb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296da8747cac2d5970f568bd1f74a137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e3b3a8b2ad4d2e9a3cfce984528798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e379789ff3c11690798ad23a4012199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77041b6cabba61af73c5750e3b92c8d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edd945e341d1ac23fbfeebb203edb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5687af340ab5a811afbb605ae9f0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0baf940838b369f08ad07d9e18ca713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1d82923c799d0c2b5afb1c827e1a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc6c3341e66e0660cf7f1e32493a4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f77db7a072822afe26e9cfb032dfe716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba549c3a2d56825cfdf948c8db155da117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a2333f40fe213f9b51c51d8a6f9d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df39d2285b0f1bdd85a82c7f9fc65719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ee5b0fa2da490c49ca72fcfc5ee6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e134a4a66d7ae619540a8b55f61d92921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fd16ae3b733e511b72b4695b4eefe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55334b3466a747d7d97b7a9f565b3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab0305d1adbbd4e20ad707c143fcf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41baafe26107c3fac1065b80e8476a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79632a8d9140ebaae202e20bc02fe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dffbe8521df04907fcd92cfb45adca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dcf417a29a438be77194e04355e3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf1bd589f086a58e7bf6f1cf4eb23229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fe4cad832c88f822c1b75cf1e5acc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8f4ea2f444ec8092ad754f868190431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed14fa30a5d582011bf9ffac5f11f4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad99d454671094479df3ec66e4143c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16776cdec292c5ab6f3fc100621c7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b001ba9c61dcae314853d4970023d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b4abcc6cc13d7151b7e3cea4b0c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb603eb4fd03501ce2c8df0d2647537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90728c15c4fc7b25adfed122da0e9ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b187bdf178eef4be2d6e534b584ec8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dd97064b1180a3f2f12560505738f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d4895c59998d97ace2ffc22bf336e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc10a64089caf5b71255b273afea69a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a630fe46080ea58a62fd10127caa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987632c0f01916ac5a0d22c01db372544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc13979eaead9c2558cd90a38de94fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b30c47365dfdc3e112b6b87afab4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a7dfeb75b67f873730c253ab737447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bfe19a71c25c6b5c93a2f5bcdbec248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aaf665dc4e86024e15789cf9d5f0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3506bdee69d0a215ddb4adb00aa9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f15cee92e2f23b7e48e3521248fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b593a78a635b5f8f68544e863255752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72203f1ac5a8346a4c81b24fbc827ce053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d579d3a4522ec353a8c6e9ad443a3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f22033d41ae2ba24371d103422daf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb28baba171c6115418774b16fd79c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb707ad4342dd9c153a8d458e3ee4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486d501db6a16cd9a3506e10ecb2c7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ed666e335dab22f213e067f111b8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec9ff38b690875980103f91be926e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc326c49e47029cc9e0c5088312fc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c6e52cda6badcef079948dd45154f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30907126bfbcbd0ffd1e8b605330867063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f205d9c38a6b98803bd5c426eb2ef6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bb404ef8a58bd78d96dc0ab11ce4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce2ace71b138e154d6e6001a07ebd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fb902e28377fcb505ad660e1aab1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354b2e82f25980a6bdbe19f0954f0c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d248e1ff9f52d6cb3505dd3eef6f2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c81cad11d33c4405b7d39e1d531a9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a05ce0c0e29ed94416c75f3416bf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065a9ed9768064e2e8f650149e0b39a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f637e75c200d446866317c02425bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78481348ca4b12bfa5d5e9f4556093174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d388b24cd27bfd1ad1b6f29649ede75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8f639d9b15ecb824d4fbc67095b0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de713e2a26e38d198e8fa2b2785f51877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa00671d1da47885bfbe091b1d2db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008669ab0cc5ca774488757d5be5302279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab484d5f7a8788a9f29ee605b11b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca982d19485369ddf1eb6ee28a95e43281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf53c2caf41a43378c9716a48eb00782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c03f012469b77090566bcdfc84e4db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21783e28d14dd6d3f1c8937c1a7577f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae629d2603a1e40b88768f6d971b1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188b416e804645a8e9225fe920f500386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739f5c9da235679e59572eba257853887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809b1f32929473b004d84f661ddfb7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b91d437ad2ff26f0ef31481388846289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0739f6e5b85069892b2e3dab92a48690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43934bfd760c395d56af04b196045b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ce59db2d6893d5d872002231298dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ec66b888ce705d47c990f29da9f2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330482570b54c8a8d0ab7435a64a84e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e093b3ad9dbc8762943af1bf33592995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eea247542331a19a8f4a5446b972cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03916f18dc67ac050116bc1354712d2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb91c0b63264df5977bd67484d1dc4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc5f8ef1b184cbb9e62c60b42af89a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf1012465e38defe5cd576c99e1c31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764e5302631702b4315b4c3c6ad9211101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af972d1ac8231e4564352e831d48ace7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a88798d2cd008529991585e83bffe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b70d3a9292e5dda7e0c9c4b0ae3207104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42a58eb8d3cb05a64c6a43f1a11745105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd23b1bd109e68fe573678e7ff37d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce73958051a0667823cfdac3d92d7c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905c552050ea9afab7b3b814a4224c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538c2f38b764fa06c0a613f9270f2f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474021fd96bcaf9d4ed8d698ec9feef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8550a00143f6dd84892b0248ba3fe6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8988c64e2b84120771dd1c7c82b1cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230930a5c13f64385dc84432cf90f13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c74992e01a634578eb1012e8e1ecc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509e5dcdca34d3a768175b882066100115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87752a0247708169c3b25add27eef7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf36c91ca35d384746a94f88fef67f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625afdc2ae4423173ceead52bfc33b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0bfd1df34b0e5037e3cf6fe65acef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02280e9009bd9823e982e6e516a3359120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df083a2fa3f9e83e7b3c1b1bbf10e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b177dafabc6e28012346a36c9baf4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875661fb6956adbad3503e87b44e06e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3752f4e19bec4bf61d70a2420deb91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda524fe0ea584ad9fd461ffe3fbdbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c178209ca01b0c94789f14166de77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c890d683c212c6aace4641ae8662b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69963b690460441639fc06d634e808c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea78ad30f0d7d6581017c11d2ca8a8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb750306c84b2dcd77638eda756371130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d871f000158d825688158fded28a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15df4b8de5cda7c9995476676a57b5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1998e081df50b11dcf478547a5ad7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc44748a79a61c3137036662fb93b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35311d20848004de633684fb4693c0de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e92954faa6460074d940eb5c77c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225896261b776800a71672db4f88136a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f124868c162c3ef453617380d00dcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f10c0cb6f1bb91b829d864739e98c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cfc6c1118cd181c365d0a3180847b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9024a568c604935cdd2da5fcab53c8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e305d6eacf3b5214cedd070d790675142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7b6ad972cd270e61326014c389344143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f384f89d49ea887016c126aab3917b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4fd94c94e766473eec1c2385d251e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43ed7919c75b4b47d644c4f69b9312146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435b1c2627f420ba113b5659a5b84f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde8fc01ccb96f27fbc14ffa73253e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69fc0b1fa9dcd61cf014f6620035bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219e4238a10c9d560d9226f1026ee13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7705e62f03439d4caa4303fa8afa2d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072e64f0a79c4b75f20468934ce3d30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd1b49c499439952aa8ae5be63ad0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041ed94054201d03b16c5d14330eff7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e67062bcab361df86c5ebfc5fef80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ebdf16cc229c9e98631443a375829156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458bdc95676be9e363f33f5f818e8a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290830709765a70ebcf35512def738aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8553285c024de45b5c060b560c9b081159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06ec2e259a63150004fbd6aaee620e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bde812d0c5e2aaf13276a807731b25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8c4d3df28fff0790ae1aee7f3fa4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789445380021e4c29ea17460b62b58d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada768d871db4974f90e61332c33664164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592aa65d5e02ebebbde50ab99f0ae0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c10dc339b873fe9b005c062e11f8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dc97b1dc1a73677b6474266edcf4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e33370ae6790f453f1899554bfead168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f535ab1ac097f8009ec660dd9696c87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642865d14de04746f579b59c2302455170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d1f1095b5c54685d1ac8cbe36c1fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59727d6093ef34c82d2325de4b4baa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320cff1d8b173fc8d077014af3b7a41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5872cd2658d63e3257a13bfb4116d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a13b8226406fead5442187f9dceff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aed49bad4eba228733b94e33e431e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecd416f852a118a39427d22d4196e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d0c5aae7201f57616a9a894b074c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c3e09e58e1938e3f26090e286ac69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0643266aaacf66ddf3239074e22f7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c69e1772f44231a97e1e2682547ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38687dd9bfee2a144ff5265c08eaff25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f00372d86278387b01976085c0e92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d949505fddf2cf471af47a9d2935f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7acffff380c760281b2139912fab5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735695ea41ef2cf018a7cbba0ab8320186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43429e91114f556d56f7a375b94de698187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829be7a7f7b8cb00f8eff2a897f83399188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7100a5f196916fbd79383e4a1a212189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee57568fa733d72ab069f013768e192190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36253693506165fe93da1228e459f5b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8290f6ba70d4c59261c18ae118c6e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41130e21e855dcf844aa7a970cec4d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eefffc86aa4455ab9acfeecdc1d14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c964e17071977d5297b37267b03b4ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272dd03c96f4c9d449d986c5c681e60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e3e4ee3f64bc42870b9b035cd8c3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baae0dad8e7526d271e52ecb863e34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3562ab68b580f13e7c167952efb38c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fac32f531ee617d1d1eb6e0ec4e03f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded9d9e7aed272dcce5252f9816e188201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d188f84ef326732217b15e00f231d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb995460078ab49bd0774decc3f37c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19f45d767aeecb63ce40ee44961f5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d32c8104e36931de6d1bf292078b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cc42356a3f97725c2d1aebb414bed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f171eba7081d80faf40a6e47cc323ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfb20a3b98a710e41d9c61be0bfe83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e306646bb852b95f2281080bfbdc154209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9043ef857abded640c12b43e959205210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2d8da64e73308d071a99977963027211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6557397b11f022f8955891e07ae0945212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cefc84ace4159b08ba64a8bdfec49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4805ccdf255f2775f059e58d6f1bc9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25bdb5ca335164bad384eaa249a3a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b078890a7cc657e7d733d4e9637391b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca4681c9b0bb96bf6dadd42fb0b466217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d587da0abbb30e5731005360de89c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114765d7fc408c1c82ff3262326b96e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd2433bb109aad1b71ec77a0ce84cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041940c6c276f34f7edea7fe2bd7ec2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f3bad89a42eb46800030d3ba2fc50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f232d4d79de62f3ffa966ef967a8848223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0faed17eb00bc2583b9d303fc02b02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3713a27432fb7aafc81dd741694a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127712ccabcd4f7a26d6f00fc06f17e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813450aa9bcbd04652dbda8c692c19de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747908639d6166348ef854822bf175a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9905b6c196fffafc886b1f7f5419cff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75015ee3e4d2e9aa074f1a0e3edbbc8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e46656ef010457c0097c6af623182231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345556185944c0e1628e4579f1609de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a74c547c298b94f58cdbc7b64cedf9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37e3784a2c216c78769ee8b1d2c3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8be69d71c56899f9ff8290f1f48302235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90596c0a78b842a408312b9e14ebd221236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5157527a29d3068cdb94bff8d9ff6e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c48ce4841931f46c7f5a9d521c58b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd64e4b30499c34b42d4cfb2e52a24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35182f04137df543a79b41a4ee9ccaf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf558af7404162e28bc0fb83b7a8436241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb80a072b4f0a48d8b047d35234548b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb87ff712e03c47344f850f445fa68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fc8fbe7b810ef48c1a69d3570b4d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50487978b107332f45b5a7aac9d86c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d3d5740598f148985738a1b6c7db1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac165e15f72bb15114fd0ceb72b66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5705aace0dac684a34db21e54895eab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15384df6cfee29d9fc13c068ea41f8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f93b88da9fce29c3892e89813676f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0b76f49c231ee1dd176b7a69b68d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc9d44c497be1ac0ad427b9538f93a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff7ffe8edce4019faa9ab830a85705253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbf7a3b94fa1939f5aebd760248e6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd29c83a24997904ae89a5215af08f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f007d1252f0f8c136a5e8c08c1b6470256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1380fc8e5cdc8e05e602d068b7cef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f616c34ccc84a9275085e55f7bcb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c429ebdf0e152241a1a79ad117346259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fef0bee8f512807aa03eafd400133260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477adf75551096e46790619ec2ded07a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816746d4629b1089a14efc7671506a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa0b33b6c7f569ed17700c45853087263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c43d92f9b42b79c701445d5811c17c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a881393195a611a116331935e25eaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a78ef11d55c3e14171a4c93245544266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b629fc7251b86b5f0d57c0e99208413267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2106ef730075419fef4f14dc9ef1482268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96f4a4403ff41ce63a9c9205c9c3a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46cab2c9b5abd5bfc1efd54239aa9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce50a8bf30eafb9d8f683063c2162b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5a9af160ebf6ec940b4331d36a0b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c459100bda9d7a72822eec432d827273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e45f1f57049157a20d02576878dd78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b921e976f19274628a87cf9dbc36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ab88936c41f03629e1cfbf93316a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ded086b2655a47cdd25165457a505277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20505104cf1ef65a2e455f71169b9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5375d5fe27d0fbcfdd24606ba59ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd6429ca45e0506f90109292946c9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88d379e2486fcc21a52501ecb397b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753859f8f39fd1c8d98c4325b9b4d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52cc6c20ce33366ad92e04d8c2ca3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de190683aefd0e89bce394947c4780b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815892309687f7c66448539c399581a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433052d6946d40761620f351835ceabb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a24059d59c5f65afc77b6fbbd691a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb49838f920ff319d8f94c5edf67989288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec63069045990defbcbb74e482583d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091b9ae4c6084baf16554cbddc05cb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90260d85d14dc91ec5563df9c149380291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b019ab634ab6de3af2d883bd37356d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34ebcb6ebf3cbf2b9c7fdecb17a49c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744496c2b44349af20b3cb61a282fa03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ec15865cf1f73288cb14961454d2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe42a62dc8d852416fa554263ccc9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1311930d2bbaa9b6acf9c1b219162297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645097582cfe09fd04ef5c9ddf738be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0756210f1802f852127c92d67667f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961d5cd08204f71bc5b50a08e511617300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ccbe4733936f4f5314c9e602fff0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24717536450f82781b9d3a0b0e45a0ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5870978d606d72baad3ff5f230ca2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d3fe682fcd7622fc97287df7f3e26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894edfe41c5a16f4c00532d45bf88202305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b1e7be0baa76f5ce911086df1321306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e904ea3a09653bfe10afa2e96ce7e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4dfa4173360cc51c96666e8e28113308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88246a4629696d94ace6eaa1d460eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d087b201a40098a39f39bd9e8dcc37b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacca25371086241d9e0d103875425f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caf9bac9e01aad8ee46fa4de601cad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb0796c7f360c6c10efc5db9001de7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e94af8c5e68c16dcaa76a14d844545314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8b14d2aae53e2083bf7fd9470c80d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd0efbec8762dd6f3d1a1441a84d7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3a59de0e1bb13f0fad8fc9424abe0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ae611f24b0d59df3092cb24d45bbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca2cad89d5abda47caaa514072cacd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172c19e3a0c50e41c7ac9a0193af97a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff478a1253d4c4f2dcaf8f79b8eae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c8597bf91ec7961614d5bff6ac8da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bbc0b674c92b4545f78f3b5f834ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f308ceb73e0928c2cd847cd865bbb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4d1da7d1140a45c5c917b0db24116325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2731a92fd5d6a5abf54ac183b825c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52095ff5bd0afa9807065d6bad4ada327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a159d84719593deb09833abeddacee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f2ce59cf59c448ea6cabaf1df7f64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec539d8ac8dbb7b2db2ac83cfc15d46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb8d7ad6b13f7eabf0ac4e317c167331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a69afd11709e6ee95501b08cde9d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d91bda60faaf84c2894d201968a6ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662936417c8fe2546de268857adf7ca1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea03b18c6113b15851c07d477866534335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382163e1f8746983ab095cc149006458336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54dea2c9a70e4d74e29a40ce937e2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d25bcdf4191c8bccccb2ebcb6fe5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b18b1243654becc01573638e1f58d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc3b5e50330ccd772c41e525a9e928340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81244bfcc08d58530f6ef5e4d07a4d14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca0eb09a0b69cd07f57b56b0f083a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2362534b38d25626adc4c2e6cf77e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77e63817d3fa86aba8481464ef236c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d68847680785c64d55083d2d8f3e7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0b9126c556eecee75442c8f277d38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97c0dbd449046c8840f8e9b26a3422347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684befaa1347e03a1c1f6e02414b5a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c00f589c3931f14d06b56a14a81d4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53919751ffda00c5341c187d56d2e733350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6456a24bee3995dc7855c87a69847351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13adbdd4d53c64d224a888c38b0c56a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac94072464f9aa06d3d9e063ca2ad0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd8106883a5ee44483e416be3c81fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9053b133d580a22ccd9ed0a515a7ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ad87c9a9026d50b55e98bbc766796356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e71cb2adba39d9ea8487b059fad6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd5f1b2e37d0bccdcb7fedf8f92b63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1687f537559152652ccc3544464dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b3c9abaea93e55a7b00449aae815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4c6193f759d52101664e9015e315a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff68d144e2ced7fde6ebe9796a4e1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e7c6f2a7b93f7598061a19ee6baf9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af007fb34c5f3f5673f8fc6abecef9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7decd4cfa17942bb455031afad9beb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f65a837aa6d17501504a99406b19f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21532fdbb5728a8f953c7a9d453d8ef9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d7095393452740af52d0062d4bec2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258520298d463c7a9796c60313eadf8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8e892d5740578099639788f8e5c78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1709b744cdfbb58b019fee6bbd7ec6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c29c72e385df31072e37479c3b81c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a948b4cb87fa0a805990fc2585c7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc21f87fc831c1c8b790335c570e0c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fefa4c043ce0abee5d5431baeb14f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8c89dcdcda2b9b796aa343a931e8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c6227b5f3acaf526c145d37c4c28d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908a0b70ff301c4a8a0f3e8dc281401378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd61c13520af49968e3364d923dba4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a197841286ad7e948c91011f3c86ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50983b49734b7bb29f80481778079ac2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c16b01ad7ecdb8cf315cd7a48940b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7283002c9fdebdec3e5e4ffa80f802a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb86ff866e6baa54def61aa3d18e2ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bc233b885dc689e3ec3dfcf99451b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc240b998627fb4dd1a1e718c2b795c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5318bf768d0b2c5e2a416d2ab29410d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b28458b134461ca58893dd80af908d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b60d1c884524924f9de00318699aad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39578ef957eccbee298d4417e76537390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d994ba0a0349bf7f5fda43c45abc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d1c5d80a3fc96c929226c15a5d66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17fad8633c0d610074e70dd229cd5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868a8df74c40e51f84a901c401db367394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e7672dc1ae9a7d8d63e7da9c46c9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e939ab680355e06d327581ce2478a76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7d4572fa45606752c54e970f8e05c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec45f4085591a80e31e59021eda0f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c543de8853b2e550ee2a77ff5edebee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6bdc34960339a3abf32225303a522400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36034b616b8ca8c062f753db259c97b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69ae700fe15aa03ee2727cca783122402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f035cfb0a99620655b71d03ad9433403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f56b7416b3327365624bda8029f26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548240d17e164f5d59ba1255469ff0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e1ddb17b75b20a1c0bdd73817b959406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5e917c8ded7bc4773590eadf09c7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbe226e516ac4a04f47d021447ad32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43c458ff685576e79fb23119b865c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799b37dcbada180a0250fdbc04dc745410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191a512c5c65e608550fa638b8b36ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87504e32df50f8607814a0064e30b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862bcd07c5a65625dcff13d684cb27c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78b215cb86f652d56fdeaeb802de14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d68519e8f24813af2839a1380086415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7ce87c3230af6ca4b701c91eb81dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3c198fe0d46a926c5de606dbe018417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb33065134d49004d5ee26e26a279418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f621347cbf008cee526d149b2527fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50787e9fe92d7a3bdffb5cb50f7c24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312624f4cda95bd30b5927577fd261d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4192805b195a51dfa0bdfbb55f16ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc442843f97a7f3d5771fff9f1c3b60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bcdd53dbae6274f80ab0743c421c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237ca54dba641ea9e3cfd90a8e63f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24a618da4e8449deda8e037ee46d5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb594f34bfb2c84d20b35bac735b89d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19828d58321da364665920c4dc958a5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29543ca5d22cce0046d81714a87caad9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8101a0f54680e7e79adff0ea1a5c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599c14e82899066531b327395601429431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813d20f4cbab8b64a7239e69a4572ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8f7d431147192da50f1339021651d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31fc2639e1c2374a30df0aca274fe9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e012c1ac8ad526878bf55a214f29bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fb80fda1f5f6c71761a18072bb3ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83bc61934058e07b7df4291dbb8b27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c69fa3b8338ceb71dc5d64cdb00573438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3448a605557e5a0e9e3cadbc4f258439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac41feaab4ead1ca1e24e6e6037bd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a60a193a391d9dcafd28c3e255369441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec66b500ed6b4f571d63e665445f3f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0df7c4b4003d6c00c073c5333d3d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7714090a8023b7ef60082e5593746444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e76b10c0938f875da696d4bc73924445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a638199b048741332d68e9c43fe1dec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8da910b8ac4af0e6d68aaae1e4c64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fb6aa6630242ada595c5acbf059f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539163e24aa116e01aa59cde720f9099449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae502070f4c31f7a2e4e17deb59a862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94c631600b62101d9abbd51f464df7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f1e71a2fe8b0d480382d4855877f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17648a64653d2a77bf97198311b8617a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30b763d43cf2391454db71128042f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75f430637601e760cb660d6ffc0ad4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc6b1d20da1817d6c5b9a9e7e48d15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce2a4a6d67073275f5b61a8ffbbf6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e136c405869373edd1391c270933458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e3f6ba874c8d4844c28bf3863f4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcc3fddd99ca5b3b1d2277efe3d646460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fedd3d0ec64a5f3b5089921571049461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fd018eceaea47bb54895dd1d21c4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c784a5f2b3d618e87c6f5a0531b29b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d43f7f813ba94bd82e24a58ae70f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa317c9f2d34f8c25a7d44853b7455465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8439ec21ed7ade0a5c1a80c4ffefd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b4881f1530382e2c4e3bb2e12c9bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64396fc1e75160d389936e22928336aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b749e52d1a77249afcd8420cb9ad7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d3069f6cd974562e723ec4e3895e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5e125cfd18fea546efd7f05be0d13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ec403991ab278ba17b251ccd640d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a03d2ba627238d90e0f8319d80c23d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637e1a4ccade8fbeff802d634132625474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e0cc8e0aa59826652c4771297a35b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6b9c17dc2c1a02ff5c24e466fceaa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3df53dbfe3272701bf07d8bde0ecb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368827d0cf6d3d64ee06b5bc22a1041478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725770de5512e39b92d9c68356de498479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2024f3fdc41a373875a79d8854eb22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae731a31b13b9189e14efa50e1ff6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376084c2c8fe113416772ef19031ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ad59adb0d8f07aefecbfd35088a88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b34df2b12ed929da3da612e080268484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c51d5fb8a47be462e88fa9c052df57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d09446147c08a072c58d9f2d36f5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae97a1640d5974d183149da25acecc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160dbf9ae5a4dddd0770c84a5cb5b67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a772a1e9b75d86296842c824b7a61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62050ea33d3a79018e6ffb453390d551490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7e2c43c3e8f76b0e58986a74cee6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a9e95b718593b0089f222cc969218492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551d84d4b896bea56c340b361845227493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff2ff7fb6aa4dc4f795fd79c9f11ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe151a7b7cb8b1bcfa2adeece631127c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f5396a98a0bdacb38d558687c93d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd314c6bbe5d795fecf3da4b782102497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4899bc0d199952e276770c151012225498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c46d3510dbbef07471bd7f6cbc70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a6c625eccb1a04c023186d4dffaf3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed02310c21ca30295781c2215777bb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da014bd153e42f5893497f07df9da89d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007338f59f731fd85d7828d2f3c0a0dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2be4a0cd841769fdeb13f4a6f94bfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc43450d9a6c7f15bab34bc455e054505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c655c7dc604b3ac578e48f5863dd11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b6c4cb8c99346f31991311646568d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6279a4d309aacbc0055168335dce09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2434d01972eb61b5a416b329ee810509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccbfc061427d55dfb9bf69889a1732510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741c2f2975b883e8f723ed91e543434511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89847b604817ca6f73d084bc59e85383512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d9b997271f22ce9ad6e6339d73d1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bca17d38ff6a8f2e0c00a1b828ce25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b87b04a151a81a3487b75c1c25585e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0254b264de9ecab2f8c9dd8ed54c448516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ef947e4f22e4660dbc62f54fc5fb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3059c2298bf8dcca76a14a96b6b0675518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2c44a114367d7c9fd9fee53e261ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20a37fdf9afe2998b33869992ee2d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4466911134798e04e405873651ef520521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b157beefd8fcf79190becf1cf260c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde03c4e69025dd4249171809d05238523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42b7030a9ee5c6fcb0e71d5afa19db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4e5e3c6cbaaf7174e89a889793edf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd82b035ef445121969f1513783eccc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a22199964b0be4a29a026eb1db4ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ab147f25d7898e5ee3d4140b75fc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7d88193bfac6824921fdb9c7185e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cae94fc580deafc43f7d1cc6492ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae2e13a6200b8aa1157290bf72d97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb481e07448cf7b2df0e048a2b66f854532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65ef54702434d9548d42ddd0b732d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554e5c254a13ac382b2a5b31106daf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1464ced061c696768548f1347a7216f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9e4a34687c54e3d8dbc8026c6bf4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5378093316f5cc90b6739f269d3ad0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec3c0ae730d8da41b8665c7e836cca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61548ecae4345e4d029d6ea69ad5efa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e85bc49af46b95640b90e1ff97d465540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f6009f26b3fa6282dd3e510f5b8af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d02d6066679918765886c61c9f272542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849c6ebcb0eae8fbe7e4e938c067aca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d487ca01513b4a0760a39b8bd1ba3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a847d66fe84311d956876c26dde2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b87320601b7791332992faec46d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491587de8c4f050821e474c4372c30d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586f469474503cc035f51a6f4d3b9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128d1e7b129cd0113a2baaee8293584549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1475c387da06ff5c69786cc197ae38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0349f5ba97324eed2f4dc6be226d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d19995d66d0611e14fa783df2c2622552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14da9462d0e60c8628f328d5d4c24c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e49c5181e8eaff1f197e77b5bad95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf0fc3506587f611de2ae378a5e8c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db0a4a19a9b10b8a10c5fe69e4c39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ff9424dcfd69b9a53daffb1d9d32c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee1fffeee8a71a2f13f12a60975b7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de36d8c9449d5dae1d0ce76dd85b65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c657f73180e003cc469aa34181712560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d03444015ecf9bf5b2c3657d57d31c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376615287df5f547369e20b3bf0a5e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619c24741a9330e4236f30b4a553ad0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b180546c44912a781fd0d8a558a85a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7437ed8a3b4f6b45697aa6d3ffa37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ad8c8bd4fca7ef53ca838691fd443566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940730cf2b0ec1359eedffd62ab919d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014639f37d2fe6b42718ce8e2befbdb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b745ea17cbd72ad30cc2f5da55866f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db4da230d85cf5d881060c6e4787f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebf3a54228b06c7b3ca4ee144634bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886546fdfdfc0c4c5ac30c7a238192a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997a17abf8f1dba4e0f288285d67c95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886dceffa7995c93043dd35d571df48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f806d62aa838537ac4064937811ea0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6497a259ad614f12a817a671b122bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89c88d6fb05394850f8348a58025da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813daeeaabf2627b59124ef8dae6c57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8452930f586a53da3864e5b8ba58c53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fd4be1775bd13e243149dcc035149580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ff47df50cfc274e7f7d2eac4561bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ae14bbd55d3310f200abf2fb3a7b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99884b9a090cf0a777879e4e33dffb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf03809c42546faf4b71c5553ca9cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37846b18719b7b4871466fa94e2c93f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213a349c7f6341495d7cc34f262f4c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290fd7bf06f80be9046836e09bb708f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a9fdefe6fd689b9fbd8fc8ee1fd0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcce14fe1c9bc5ce32a8f6f803f937589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba4c12aeefa4476ef7a9141125797590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67a28edb586bcd42fe01e619275d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214477d88363dd2f5405c7962eed988d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1e8a8af0ef37a4bc8a0c211f870b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927020aefc325c18916732e04464f085594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd0775d99b3ed27d4b5f2e3e15daed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d317e9e400baf6c68a8bbea040914d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325942a7bdea242d1059b7a19e317d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9dca8e4be7c98da6ca0eaa9556cbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f5e7cedccae2353b7e6b713d50fb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaa9a1f752a53e6c84fe65c174d29c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4821867f0fb286e02dab23b3b3c7242601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a2c821aa1c37402dd4ac3b68e48e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48d42435b37165c01396dae414f39e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ab12eae00b3215d2a71dcb8adfe1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d857fd82ace78949c564b3848c79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6e304d03b586718115469813b95f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2254e6bde46f2606abd1b08377ff84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb0594b81efbe5ded6ad41696c0c37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19ecb18386525deabcf7a0f16e02ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc5c55e19af8d0863a809b2dea6e11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0cd57e3c07ea2b2a2a81a08b64c96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6a7b4d29d527bcc26913934b19af0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c86d561f770dcec09c856f4938d94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b4b928e57fa12978ead54980326b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89afd545daffbdcc101338c7a5fd18d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afd64aa5bd10e631c990e5fcf6679d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f807aece081fadb54fac2b8b3d7133d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3851a86e1d248845dc0ca16627066d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312af87e44b06c287877c981211eb0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5461fd0d5be2b5be1fce43dfa065c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f1be05a83499ebe9690e83776d3a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ae93f442c50ebc5aab21b5dc57800622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa6c58eab2e9c9f05378ea65e29c40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e1150c09472a507216589bb8b5cd8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272ff79430e7b0e58561c676f8b0cb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da232ab674f92d8b3a84fd44a2eea723626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c850171714d703cace11964c4ab9ba1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704f51e9ae10662388c96ae5876697e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35f5f50495dd29b27aa33f1201e11d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a699e6d907574e999629012fd38673c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817a069eb8de73ad7f27977ec0e99ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd6a8b83b7c58c5aa2ee0d0ccb48f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe69fa6a886a74a57ffa81d06f275d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bffc95ecfb46874ec23eedabf06fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f14fc4f35c91b072218189af2535b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a278f5de6a8eca23490ae4597fad6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47bed709b7cb0527debe7fcd25fd0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbf9e6cdbf2940ca22a88a37a57224638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd585e9f291bd308b46a2c2173cb9846639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a0f9bc5e23bc5d073b4442216eb6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ac25fa63334b8a95f842b41887c6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737534c02a9baaab3d9f34d24c02d1f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2c984d58f257406f8acc3d235a86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58117013ce6c878b5b247900a036f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2117ba2569d61ef77718323a66d840c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d08d4ffe0dc63733bcff0405d20c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472264d98bc59526758e81ce830b08c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3588c31ed1ae693bc270ef1a7c9ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364772847fcb2b2f95e8d9f192436cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4b781d87bfb47036a6dd939823d6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753293f39fd158eabe1b18e19d6b919651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d76b63db6318fd5b9a3d5470ff432652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398de49b664f3a0336d27f98e480dd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbebac6e229d8d3844f91a909ce8ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d6516158d98528f1793eaf39c46b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac369d0d197e2d7fbd1fc97aea419656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24ca3258cf7f74c0d4774459701723657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c94e2f2f463b9d525c881da0a5210658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721d3cd1f32a5b4abb78b7fafcb759659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc7ba6102d6f8b538aacba7e15b687660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d9e4e37305533db377278163d296661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed02274d2c41669783c2ca80298d99d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831ad3cf5fcccab210932485ebbf5ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf502cd50d3a8291445bc38b0346f2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ed8043b7cb462993325680c853e99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca35ffdbc7090ea0d772e0705a8442666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bb48fdb0776230a62614ea12a9800667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c28ba612a06ed51ced8673cbca6024668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783220e6071a8212febe66a6545937f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2023ead3f88de15518c99047dd6930670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e0462cfe6990179211f7d87e272c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfc517cb4db6128eb5c0b545f80522672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8b83c7a35bfa957553e416ed8f3f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b798f78edb0d6dffb44f55ed465e8b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c00113ebdfb3c440a9d1c2fc51f39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf7cf2e30aca2b0212f8265f39ff91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de76ef5b761e06097ab9ca3080732f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c2cd07f5cf80b2d56d6ebe28413e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b7e1554b82dd2b6724736e23730d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da709508b5b85f6d7366f2ef5271b408680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f346811b182c7ff727ef4a3cf029fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269c2d460faf1e8c16080805e0361ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd107109889cb05be6944cf6f17acc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51179fc05637e929fb71b2abe1570e51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321570c612377bbeba6b36141d82dafc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a9d1695bc346aba0c21ca31e179b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997957db4a7dcf58b04edfb25154f7ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aef0af7eea89c0d22da27f586f872688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cec034fb0c34de227d90753f858b35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94e7596a8db3be3f3c99d34914da59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be1af68ea90c82b9bb9e9f46243a15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f295f43bd49a8ffc92041f6988985692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf18dd0d935af4bc862f565b1e0c42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc2407106dc8aa8b7af95947b03ee9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b58b76c8c4ef7b9ab627273e0c686695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893677a04fb7b2825e38878bb8faa22a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547aeb7fefaffe82473484e7d86ed36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff8040c141309667acb262513d294698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec16e71e0a3b3a03a1392c495fd8f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c71fc6d1d1040ee9ba9dce55e703f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5a11ff058ef25f9c5e9231259ef7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efee457c304914e19744b48bf232f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b65446416d78e6a1c5225b8287db9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4caac8a378886662ba36ee098fe44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d3c325ab7caf7fd74d5140e005a90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf646994991dd24a29bad6996816582706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ee8ac6d3f34f720b7ada55c4015f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8ff6e8a97201cdf8bb71220d2774e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d4c8dbe0460e2b7c5d0dd4d995c03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e0d09b35b361d7959c3053086258b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10bb0c14dc3b4a3f6c6a2b819d732d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3453adb0b7cf978efb51149176c46d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f6bcca197bdec8d4a80796cd0da6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef16172607b3f971c046a81e3cb3464714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc175f97b4ce0ab8b374ab2a65ac5c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f5965511edbe67bb9cab25593321d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68423781455ef9a556c17c6c813ed5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884575b7c10e9dec824dafe60dfbb636718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad21debe8a8a2b1fea6a23972b46bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67a6bf27cfeb9aaeca94ce2915b975720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f435f35fdec9be893495e9106d0d5ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1871e0f46a9962db650c4b50d2829d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b04b367dd4a3a8350438cfad11e89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050fbab81e10f94104fd87a4cfb1643724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d217e82b0390638acb112500089505e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a7fa992c8db051d2cdf691c8c24a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2825dbed9f6b8731f2b84cd4fd7ad2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca47b4dfbe244dcc7e3286436814b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f26f855314e596b66dbbdb7cbfc5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2906601433569e018b8571da16e20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97563ba844de30c190a38ebbb2b257a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784ecfcf3b662b2f64ef7dd4bb741e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56443e32e6cfa80497f38b32b701bd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e86fd10f1a01be9e50a2b47a4d2478734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf894895004085eaaf058f8288e9ff39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520b6467b06e221b4f20becd3ad1f1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d9d5f54a39f0ab0eec0a2f2732da1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ed89f70a86b717a66721bf0ad7422738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc42ac7a12dafb75e84584f246918c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3a9a2f6fb9091b61b4d3f27ce153e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b925a3f21522ab0c55d837a516eaab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cbc7d702502d581b5b6141e17f961742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788f8f46c7106315695f9d50c3f039743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe7da1111cb0ac1bc84338eb25768744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a213c71ea326d53126e5267350b56a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f66da0afababeae7050eeb0e72662d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4897143b29bb22e4109c0ac12dc607747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3976dfeb08e07f03e814e7fc920317748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229ae32195c4cc7d77cc067319037a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811b75a2cf23595dc52cb517a17e15e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf463a6be79a7fc0a6cbd1c684bf0b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534094a92577d419da9355d691c6ee7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5ec21db34eca7c69082d1b596ea56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515ca55a8c6097d481fd97dbb1decbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b734666bc7843b1b28020e866bccb8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e658084a6ce811ea9d417464d8ecbe1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26ce1c8f060e085c3dfb78961f8474757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45ae793a10b4d8c3a72189d0697845758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827984b258c96fc1e1a15b94bed2957759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf196bf30fc74d3adddfca04c12e9378760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b833ce0b5cca07d61cbe553e204d05761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49070a9f00b4c3b7e8703044cf93a0c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9326f1f99658a2b810870402eac55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325401b297f25e8003f23751cb63c60a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbde8bf3f8033b62da597eaee88ab8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33249ea5ae1ba32146f70f265c5cb893766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb952e20b0adb708d92ea8f7e911dd7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>