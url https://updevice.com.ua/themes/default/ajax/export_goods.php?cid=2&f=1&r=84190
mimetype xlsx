--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a21f6d3923c6dce508a769e674df771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7475101703e998a768f6ade02d03e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c59f3b74da10cc2c00ce2140ef7b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21594276553c3636511d1bc54e04fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437265334188ed31bfe0c57ceb2b3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8996beb83d881f37b20d698f6e4c5806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f0b373d98dcc069079f04110cd3e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f47352f2b9e13bf534431ea511598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabbb4533c0ca9a3aadce3775e557b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5508dc0b866aad69686a8f0c53e5a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70922b4f2ae74fa7c353ab804a13a5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b8fb0275bfd158e23ca8c7c595e0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df662db38263f4841f27c58f37f2a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa3125ebe8b31d3ded8aababf1632614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab909c6c4a9919bfad6e0782e4c8a00615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a346fed9a5681ef31eb38f1d48fe416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af42b7efe4abb96b22d4446a4f0a4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095408d7b4ee20a820b687489d1cfaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d40d8cd669b9e5838e891aed998ccd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958fcfb0da961f3623753113c8e6b6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b9443444fe6effc7fd8c41659807521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9023aebbbd32f407f826b2d09289ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e752445212021e4ed1f83b67770a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d594bda7c35f88b443c5bf0a8db8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1f92b84a5736ccdf654d726e8037325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebdb2dea20288a9062e2bddccef94c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c51160cd56e62b9422bd6d7cd4b1ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073748d5d84c37ecee33ab87a389e46a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebb8effe3eac2117b23d6d0d0962ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222a5c600f1054924c5a6518291453730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4dba55397fd94ab36494772d5398431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696eab09bb8fffd5c839ed86458c12a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9010146a48102e58d689643f1dcf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955474585b951aceb2416b38bf5329534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68175ebed0ce38ff4349b70e9d19ebaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e37eab829cf2f132cd24f3d099efa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065601eb190df75d92c98849abeb0c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee25736ba1507dab0b1161b27e4205838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c437967bc16ee8e4352074488c8ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19699f05ac17019073bd5c605b8e1fe040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0df73b4a95f3fe1df1f7c0b57a430c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927de06bd0da6b6d313495c930e74c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639bed5bd8f68a0c4aacb088be1782343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77878671b315ba6326402661d6d80944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfbfd6e00634f7d8028d944c4a897f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae974a3762123b61ca43f20f16b70ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5acdf264772644d91cf8ddfe88f4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24663724beeeaf7a5ff6b40edb1c1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751f2c72bea49a223c9dab9db6adaf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5006939215fcc5c422f4fb646b3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8374ed5c33d25e7e8a508337e3887f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0671cbec595c4ccb12664ae0dc2da1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402e787ae9dc6266154d0e01df541f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c5a8d5d4944645b513703f4f1522554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b829961a2dd92612b2ccbe5d68927b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5b0d561543405280022c7951652c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba594289fc7e54c3858407f7266d5ae257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c55d1b97d8fc3cdd61dc8176eca458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647f97e934efdd7a6be646e4a6af2f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433d8f7497122d8c4a4813a0bcc2b2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb565115dac60396b943988538d585961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc783cfbefe97910ccdcbe7846136562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7548ae0bb6b1b932da0bd742e684c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaa510894ce489b1cce0e34d915e3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d3f9934e921c30c9450ac5313e26965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8dd85c54c3b905b6b300e4085cba966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b42d816997d38b1d78886ce2a21d9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce674bca66513c52947c24d9805eaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdde17e9e5b3416412b84aafcd8012d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd0e94450f358c10be658e3fe8fc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8d8368826eb18b4a9d7c1f928348271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8143522a0ea7d1c89da2fc20449ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cbefcb2ddfac023bcffab7ddac80c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994e0659cd3c633e40c79ef3e5d6f0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e4f98d3bf7ed4347ff97919fbfe6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d33b0aaad8e999cb44b882d0147976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57df316bce808cec6c39962bffc63c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf87b03b1fbbbe1ec481c63003f6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fdb505462852882a24dc4492b6b6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3967a78884f0e0e7a6591f5551defd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209267f34b7291cc7e9d6267258298281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471932f0a2b82a2b3957583e9ed9ada82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c63c78c3bc17936606280066e293a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25c7a5d1f70ae86c3ef83a3869918d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1b5c27587f0bd0d5406e3932edb5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ecb7f50fdf3970582900e59f1bb2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ba31a63cea10ddbe07bab3d7fa63287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ba760251dd6b1dc47c1ec2f5ded188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce060c1334baf5b42aa31c201a6f81589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30132b199a56814739674c3b2efcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e1772dcd2ef70edb11d7f5159b5e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534592d87443511f1ecc442b40351e9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f397eb77ba1b3f595504e58b7c5795093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2668646a926c6ffab10824a39811a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743fcc3de74605081e891ae023cd28b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129864c7c280c7233f18d1d35b79de596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a35b0933a9ee4e7e2b26a186fa1c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a275fe52534a6bf375f9eb75e8ff4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb8cbe0f0f54375b15bce62275b63499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6a78bd12b5357b89c28b1dedd8bad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664be348f81d0685b3e411e7408f6f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226d6c22e739149132fe1d22dd7e65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65964e9f767d36638f7b2ae427ebcd4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d065a02d8aa1f8faa0677a8d995bbba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad71a9fd3203d0b03e7c2d57fc6bc1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847295645ee9bd0e3339704abd5585e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa07d7fd7ef40e3ecac461a5d5f9e60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1525410050bd739990d850a8557e73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995f91ae70b2e15858afc54b618808109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2407533c4c92ebf3497cf391d663c35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3acfae264b6e0e680010ab4265940111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e79572afa515ff9e9f723b0c48257112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72df131a10890965c026e7fc4994cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f963099ac1d5078abb992bf2f6b6a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e7a78c7bfa9740bee94911ef6174115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e084bfd498ffdaf055591eea36e5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97224f2a71a650f3f254ecb376acc9b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5a5f3bd5e9d120cbec805bdf08602118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e16b8b749fe6813796897dafecd635119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244499b9d4c73a3124d1d79588b08ac2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c8b280bf30a1c32b5fd476e63b9b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5f3ff3c5dfa84a4e300cdc8f35ff5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c849c3d00431e5fabb4d94000158b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477846a6282cdcc2eaf939eb56408fcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d162148571bcb700e8ef1154642c1b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602687b4cf21688b56c73c75e5dec8be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186771dc14045e78e1d120c36a62642127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e39a48d85898fd145cacf35526f79a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3d81c12c63b36d7eb4a2fc5e4f5e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af69dffcc6593883c2d39e427839a2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08215f4c7efd890d169b9bfab3f78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bc689c7b61f44b5f5f141859abdda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a5e3efe21f3f5810abe9babc8adac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdfbdf3c749994c289ebaeec20cb34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316fc3206497d1aadbef044eea9e826135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383f2212f1a5df07613a26368d3e6f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75487b501e768b280c55c9f9f7bfa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056a9a09a5c5eacbdf0f7f962f4c2e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ca96c92eedb81cb171fd55a25aa21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b197ac6df13e999730354b37660b090140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405476a5957067106cdbcb3dc87562141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a76a3e9f32d0e3bc5c220bac3d4d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcf0d950cad860fe547fe9b62b7475143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff27a9eb7b637b1c8683b7daf0ff38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99b2a60594b0681a44d29762daab9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f025e958b5f2f6fd6fcb5f0ee05afa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169fc9e81b6dba90cb0ea29530e23b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273da767f69dcff4a507e2eda6598d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff788582a45c2a48169f5c10deb445149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d989851807f09e80fa1051073d4178a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b091accf06bf2b1191d319f17b7b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d9157a470ed39800ad6d3a6ecdf16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee8d22c190053052213cbd0302ed06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a498ddcfa35c9b46ec58e7366cf69c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bdb2cde09131a990776bf03f50f49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a0de12867c1ab9e56ab08fbaad8b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424389a54fc2c6de5273be8a8f1dd928157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a153af79ec8dc86d7900f3993613491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f8fc506989783352d9c7302f6d4fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5968f69d7eeac5f7dd1cf79a3ee56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faf819286111b9edf276d4456944ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b223bb291b4f73199eb6f3b124a393162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daba2bbd7b22ae6cd4581d988cbd56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d63f19694465431c3bb1725af744b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efdb740e7d4f012689b133800c9177165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d2546c356048178b9ebaba1987338166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98343044dcaca8bacf23d55c82b3ef1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aa7e158db6b5f6a151cf4f749f9dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efd164a6f6481eb9cc995f7a73dc6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f3afbdec242d3d21f78542ef5dd8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214640c526de845da6f2f72d1a87d874171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac7ca9d584cd790ef9c9cebdca8066172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a02204e074788bb80d1c1fcf26120b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff00962a2ec5cf7396ed4f4f29844174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482128c20a68f90986d80295edfda3da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ded47185c8f426a421b20f8b77497176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8669a7e6deeb5f7097198173cb2e033177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fa5345b3d44df59bacd7f0c751f6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423edc9d7b2af0750ad8cab3474cbca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e29fa85ac14c204a80a956a40cf67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540383738c8ebb91a481f2afd76b4d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b21c0c4883a6561896f23a1db33e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdbc0bd136b1177f4100dd641b6cdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda9818310fef336fdf725706c8be98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd6c83133dfb8630171accfcffd257185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f643d8533231ffbb9f95fef1ba15a01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c45df22b74ab1de173143d05ed0d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02825b2542e7bb7db44b30ac54c4d71e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea243a54b83916c874a5f3144b5f073189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c0d88eac4c788a04e8789ad750053190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e473ceb4917abb74c15c1fa22b00b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1347ab9aaba8cd4e1b652150f9bdd13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185ac1edf7aa5301e88a053a78aba0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9652dec5383e651ae9b758e97333cb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa95826af3e77df79ffeaae53060fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608c822a0d83510cb4f4ea5a5f9828f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736200ec760b01a51cd828af0e3b1bd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cec88da5153983c47bf760a7a061ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e3e4ed12e31a7ddedd913f4e534b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf2f56903263a26dcd72efd4be831d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71d7416cc48d2e44173c68a71b66b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b292a340c89eb603a397e600c7fcccb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314186ab80448e283212aeae2e9a3522203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e290e95f7ac85571dc4701f3ef6487204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536d464a5adc68bc1c63e2018383d6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15533e5a53c3df0099daf06ce24b4857206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd716583a14a64813c3a2ac6f53b44f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1c83e3e2d77cac3b75a2e0318e634208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a49ad448d99547bca4241bf9de1f71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea734366c616380e611e42d6981d89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3661b78ed5510a1f5169eed55a9158211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dcb4cecaf5b606b8d62468998e26c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89c856927a9d127b7eb97bd34767ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3020866c1b8de6dd22bb968763ffd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712338361b403af79aae04e040bb8972215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238956d6b280d7ed49e0213cb24e929216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960cf3007cc3d4e0786d82102c6eb44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b739e759f820e2cb2d685a385d3ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f88db5604b3b24ecbf56dd88f292219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d1c81257632da6cb2305d437df01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845ff31a40561ca6088629c48fe20a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3656ce334c0f431258890aec579c1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda26c9a7d745b9387a5e3d4516fd030223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198841f818f87bde40ba6e008897005d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3414bcd2aba6e501d6a44aefe9e9b02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e3e01ae6f1763721852ea4e920ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a225666e74e16ea9af1a89a6d070227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc6e11101573937d240efbcc10b558228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0d683dff630fc0ef47fdd529338d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c90f50b39048fd4337dd961157207f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b032c3586470fdfe970ec1958709199231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5c84ec9a5efdfb470dc2ee6fb0ef7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab48453e296036c2952bc689ce17d5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a4081ff574827ec728e08cfa2da53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc7125b39210282dced0a556726c40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc6654097bc28de4d764acb1c1e751236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e47e5962d66e27d24a89b13ce4564237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd2bf6306df391e7a7e946c197e359238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab18a378ec0a450372804093622473239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34763cbc7b3d704fdd0e44291d57dddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac269506cfda6aab62d60e37548c91a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92bee8419ce169abf319a40ba0c4ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c67f43c9d68e5fb830424c855af837243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ef0985267dd43edb5f668d3eab003244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121306b80514c411b117183652ac4c2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e3b0bd20b304a3a3adeb0e73c7f58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e587aa742c8625206f9c47f0916cc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc423bf2a7ce734e87b4eac1a2b34b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8bdcbd04b4bdebc37a327ce31f039249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c1a0e14d2bc7b7ea57c3570a8eaf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a767eb364fca8f3d6be21a11a0188251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b151ac8c3debfd87325f6673565f49a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228b5863b76e2a2bb4caee06c97f21e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c867df8045d71ddc71f7b1d94fc6591254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b299eebb2e918db1e046378518674255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4893f655da90d8fb6b8d2bb9207b95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64be20568725c50e4cb7e9b4e5465257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940014032735a0bb0d20fa1179b21cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2ad84d6c83a4bd78de96df5f1d832259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcd63a2c418322d70c5bf45d0e3f94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475ebf65aa308e73fe790d697d78e4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc132b117d3028901a34ef5276bd8c35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06134166773c16c7ad3ba0317526989e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01132bd81f2a4d648fee736108637999264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb8c0002733c4e0e9a573392ed8904265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f161a961b430716c997fee7c14bb783266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfcffa55552c019ef923acf3bc635d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896c85001e0e5979a289b28afcd8a47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c33e139ffd476fa3bdc3b5722d4a1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e36818dc3da7262e183d85a3198b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926586491a0313175c403e74dd73be2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153742d19413983d6aa5c3753f59b90a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753e84b3c4a86161efc13314a8f304273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988a64966acf6ba15e5744f278a7f2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b93c3106ab083236c81e6f348fe047275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a498e10550770079e31ff23812c5fbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b7ba3997c68f9f03df1856a6d58a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60750ed449d83e56b072df175178462278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262fedee9a688caf99d2129a4b6d3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6914f0e3c3ec49eb0cdc9e0c61c91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6860faea570b3e41f64fa4af25f46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c35717c1deb6dd13e7481fc0d646a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160a2b9021a41b1d1d3206eb7eb077283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd7da5656e34a8f035d1f127b0b1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7840f28826e43cec9dba277199b1660285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2fc6b7419017f589c12f29a184114286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efbf4b535c079e9fad079255b20bf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738e942f0f293971fdf4ce5577dda48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe193d8bff3d06c6080e8b4ea53f432289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a7cfbe4c2cbf053276d20d42fbaed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31487c0202f9b8f8932457b50680135f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590477384806affafb78c0d930670b8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24420b97fd6d1b66aead095f027984d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c33e0c3602cd9bd8a6b4d97708b57b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c233e5d67c8ebefce65b1cdbc5bb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99816df81f9ac4cff13b1ba1fa6a563296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92afcef5cfcda9411358349a0c53a50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b49bc4b16e6b79d43938ca69b79b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa2d64c411c4f0225f52a6188c528299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26493e2ee9220add46ec69430faf9d73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67175906c3ce5a72a6cdf1ed14ddb3cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eb77cfd1c24ea44e4280ede3aff65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65e5f4e6fdf1993cc8534cdd4707ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fab3373d732009c7c94a8e2eea5176304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6b2449c006a51d194afec89954a1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4617a25e9ca458294acd14520d1877c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531f0535c77864201701da1069726ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f236691a64a1610122dfcb19d5439308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0419a850a78f1e38bc52de773e198b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1e5b5dd4f3633f21ab7ec2b8f95c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ffa954d2d06084398a39a6c6d3d64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37496b3033c7457f5076ec8dbdce5b9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495f204bf54e9b69ecd6d544b8ba648313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098dbea2578d4b4dbb39cf3ada7a498314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248be7dbe5ee98a3ce3f17fca3b70d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67988edc2630c7702d8988b950c02d7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af4d546311540cfa2a569748e6023317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e80ccbb7072ede3330869e926002b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f725dab1accc5a87616adc3027b958c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2d5babe3165bdc31b0f709e306a7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012cc577f9e2ede0708c0cc8673d13b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443c364f9ec50c6421e1fdc860c2315322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404469a7f5f31edec269d55063f9198323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f20e2023b45095ebcd89c9be74108324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b1c2800285141857bc3721d412a9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd13675dea006ac72ba63866a07a1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98eeb3c7a73eb73bb3c98af7ad151e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bc3e56328f10d11c10205964de049328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152f68d1a2acf255c3baf105973aa07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde62890605f970ecf47e6f7f958ba29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936478e6d6eaea680d372ff5e926ff8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d679c97a7814436aca6296da1dd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeeeafad9d873cd041c408f6fbefbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f77b44c39c77bd546f1ed23caba64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953b26f1985e0f3cfc46ce083d99c8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aec9e24a801158b5173c8ac2b496a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e5e702ca4f4ef744a3ecbbed61b02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5938e5898803287ee47f92d92a4e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c9fb9cf85afa4b56633654d8c4e23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34131f806f66d90cc834884bc1f8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bbfd052df73d32337f607cbf6b109341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cd592f4dc4083457257e01c022d93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1586333b47303c1f6edc34bd852cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c8055cc8bb54bfb5814cc689a13c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572015b1e5f030db49a3cdbb64b9b848345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480aeb544ea35efc858e9dc42bd2c62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa598a7d595f70d09599bbadd0c824347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f970aae16bcee5999eeb3becf76fe7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba28fa8cdf947ba977198408328ae2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a912e4d2080950076bdff3176dea62f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005d66fc6d36df57316d30316188a78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ada0ef65ea6a2e67ea4e1a88a87a2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57d53a44b8dd6ddf675159de42bf6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab5eb12c8bc4582afbd26603d3018d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cc4d013eb773b6c560b8dcb332655355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63735d1da80c06405638278bf51bd9a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893b78ff6588d7abc5ecd5848ce8b90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b6f3a41e18280c01062c34775ae87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78cbb173b02d34f66ab3e6156efad9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f138cfc22ee781cbd83f973a0e62e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c98797c17cd1409b8866145dc8a551361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2bcb9ccb982c1b1cd7fd9bed547cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646e83a7c28ef7ca3da136ad95058dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5c7c103868022fde48b60b3f61a00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1494a145e4e02f5617fd1b29d7290365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8113dcaadf04d9fca284280bb4c3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b3505c03259a2d32e3b3e7d93bafa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d7d229f17f837e4e98f7f0dea3b2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd4e06482e86009a5a72af4f846258369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cca47324920f44893351b27b5df7be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30512f5b8445e39a21f7a20828963a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae330e4d61a8bf438ce189fbdab6a8c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95b199f264df7e75059c5a03092dbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0767cbfc791a75b7eb9aaedb8ba05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5285ee77d9ce27be676d6b65b9f29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8090a2a419c516fa862b8eb975ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71abe091e09448b5f72edca947c49ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64453fc05e3509b3b319a728be18d47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39fce0cbcf479e4bfae413e1a15496379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace40fae2e853e33bb06141faf6c85d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d292bcb50be25b7dd394a9d02fa8c91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e30c848e208b3171b035b904e0c8eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639bf1ae39273018cc2f311bf80ee46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88698285f23ba73248b86a4bbb9f44f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fef82f72ce84bbfe6008084b6d99b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79937998775d95dafa28a97216da6ae6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0deeca5b829c3f7f5ace774b281f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945538876e9c33586cf086ffcd716eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267fda331f93d3074d3fbf2343662f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ffd6fc9d3d667808eab68bfddb077390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570f2fcacb7eb7c9756802975d680ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7188d39b7729b7bc91017ae5f5f69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0995da15aed9c44527b93c9ca811300393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26603528aa448b45a88294389124c30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f3a458d9c5d3fbd13a0a4bf2c25ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a91d06a3ddcad49cdd29e6a5eab2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910555a7e86247c9028cfeedebb49fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755abdd566a8eacf3a09ef83a19311eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd258c1e3fa8ce37b954f0c8b6bc43b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101ee4c2146281a4ef2e1742f53c1dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4b2e930228a283e7d49b3f5c2cf9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68365bc54523a01420d926d25191f68f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf915c667afb253988dfdfd1345021e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27506a8d92113f1aacfb46cbb9de60ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2136a57f6c73a56e32a285e93d22b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2c010ee1772d0c7793b2a84e388f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae160e220d5700ec6097ba48ea4621407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ff1245a481cbab4bf3ff1eb7dee26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56096298636e163b9aa9bc93e139494409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc49883ef00c2a13c2cbdbb052b62e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f2d36642009e20f4bb5e3c6e1393a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1395442dbc142a7f402b0415a6a91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dfd2637627e1b0414e893c01697d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc745de8e7540322c3249c576942b2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752a6210084be67d2ab438cc77ae047415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88549024f6a961dc8f3190bb61534c92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ae81f9c005c7cf1a75443137b6dbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f701b230289a9f46d1399a6c916c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7747fca6cc9796a241717274ff59d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40936c57eead35da4aa4bb4ef7281f6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda27eda57a77b7eac824b0607344956421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69142451d3c8c6642d9a4a34fb4fea6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d855747bfbebccb113ab5c0d1e326c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e1c1dadcfd52892a4420765881b29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924aa64b007f2cd4f39f786134ba7949425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedd2e356986df9d7a496a443811577426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbfcf8694200c63a330c6d6cce3343427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620344577b169173760594fb0908a04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0bcadad1f52b7e6df6ad5517cb8b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18c69594932a120fa018b6075a466f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95961dcf29efd608f8ac7ac414d937b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e90143f220e1fa9eabc3316c66e816432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99294ed11be506d55193c813841e8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142764f391705170dec3af0652e939f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb7871a15cab89a36e2030ca95e0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c8a5a7a141ca951c9130257a87e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e22cd587d7904cb77d587ffe0e34a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dece5924ac8f67a6ea1e5d4233798438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d86f6aaa3e5e9adef9de51b51f8a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beda2a7e444051da91b3ed312561db5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727620e4ccc68b8bf01e927f226b43d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b05391ab6faad8cb3dea1a9b437da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f1e64e3a864f63245b02ecb8e2a4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf5199746460f1f322ee0cc50b44e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c960f5c835bbebfb471a7cf1bbe2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98ad54fa6718cbb773cf17b672d766446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b5655cd73e3ef90b74a3fc988e53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b433f5f77da4b9276655472d125fd88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14495c5db936a7d9af31dbec994b764449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf45dd2a96cda194cf2eda5b96579450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a0488ea312b0165dfdc3aebf26bfb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca599089069b06364696871e4814710452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150cd24929700c0cab3e43ee59e32c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b0441e0e3ecbd88285395ebe7fe0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef69b23c87bfb0f1029251bffed78c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1ac08216309467ea9e10f3d8a32ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af04d87736026f552c74d4f567245df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ae0f7d10697da6d09828a1658b63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632b772a008c6f7bd380c720b0abd1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a496797208dc0ac616d282a209a6783460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e2fe81338733a88c61cc27312a5f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b49e6a65cde041553c8276a51737f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071d692a1359ca668ff1d523252dddb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438dacb304fac7be23de4d6d6a85ade464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e313ac0f8d90dca2de5ca72e150c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afa3c91915a92228bfb88aa336b151466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18af659bc0452c797f860dbf4b6467467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f9a45eacf5bae1ceb730e3a87bedf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8c115bf4e88e28ce6dcad8aa0326f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b77b681d5e6f90853686e52a8a9df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf012b7c92c5bbb108a64bf2e376de6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75ccd965fba2ea52174e1c9931a6a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53291f3eb85d59171fa84fbb8fc51a6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a5118cbf419ad2ad294952a9ad7be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62858cce53649c75d4a6e5f1f0e92e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77171f8da8b5d973af6551572954d4f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b226078f3ec72cd45383493c5e3e24e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cf29322cd5738d40126db322fbe4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89252224f51e6055801e686f56624bac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80a0f616a547acd526922d6f725b62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b3b2dc058a369d3e412e5cb81f500481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c8537555662b48011b857be8684a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eb23629c4a24590e5b0381dd94b46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b326f2772d52f5432630cf3245de2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f9ab6b61929f31ec6944784b2916485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee9e3c3b06dd36f29b59588e9444d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b22ed18bba413ba821af778fbe3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb27be2603f694e6db0522686150a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3e9185b21e3f81a358ece89e016fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618111295c7b5ab719d9b6b65037b659490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb819451aee903815534d0ad85cef5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dd827ec1829c9e7cd35d9ec93108b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6cb0f4f3aa7c04b761acb35f80d5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7472df85976775006cd4726d88ff902494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2767040d2ec8cccb9e52b7b6fb4a832495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c85cd68d8bce53b47d2151e9bc1493496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5bb905c879bb94be8d8b79648d0ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfa8eba977deb524ebf4d6c685864e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41752f962e7df7df83659496460b49e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aba7e56c695c03212d9275d3354a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee65664e290955395dac582bb3db0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d7861be79d70d93f3d535636b198502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd4e037ab46cf3c390e92c99e8afa0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bc35d7b91bc9acfefb2ba59d73705504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ea8bd85c1ae93de2a4c18bce77a53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956240f64a6c9908f7ed9b19f84526506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c1c0edb3af9205541c3e2bbbb52da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d6654799356b4dd496aa9c9eb944508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c1b22c5fd5207b00448e7f55dfe0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9235c6ac66045756b7affdd474bcb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3d5cbc84d2e59aea8f28516f07110511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad498202dd5f33e03577aa42aaec3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8622aaa030f490293744286e60ea1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75575331ea12ba844a80373ed3a266514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed97cf1a3cd3b14cb3cb7d81db958515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287efca7be5c68355e4b6b7a6c2d951516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a160ff97bee4e4a4bff5e5261c1592a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33842448c9a8c0cda9428466f5242f8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709626aa2cdb68f10fc75017cdb1aa6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992628f0858055934b51fa18b5203619520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b22b27177d7b8edeae7002141be8a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d9ad283799db78c191ab609d682a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aa8a20ea851d399a3eeffdc41d0b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1b4b7fd8243cc88cf7658fa4c6e63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aed02e824530a1accdbc04b6d39d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dbb4d4de82bdebaa6f38a6a89e916526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778275751b36b2848d171c1bcb7a5959527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0679c3b93bc66f5e697fe99abd1f03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ddcbca70af9b72c3db7ac1dd5f77d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bb56255603ccdfcb4f0341964974d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9463f3be49e12021f63632da58842fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac235ff06340bb096a0a63ae467b97d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde26a1219d21542cb0eeff65b7208533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07210efe65523ed2d735bbb8f5e27a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37992a5d12e46b3a779815b1e5208b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1e8ee405b68dbb8133edb08762418536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0977be41d45c0a081acd070c7db23e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fbc00566caf7366686e7fd7f473b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb053262467d6b6bfcb5878877b81d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00483a1de78fab3f115d715899de42c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46fb9bdb18c3f3586e6232d5099fa3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a05d6d91a43c1410d37119abafb06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8141eedc21efa59e5279b72827ce0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43c2bfb83c76d41d5fbe0d0585674f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d162de46928e04984d1f1ffda41d6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da758f6619129fe1a750e41bea682b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035e2b50245014e34baaed222c80703547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca035bd4f9e24e4e2da38bac92d0b7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db15b874cd26cd6d9089b9651798c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af6e24fa99e6f1a0618fa17ca519b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511534100c3f82ecc4df09cb4882bda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021bdd2accd608c80e26a8158075447552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769d7c3a8da023aea93eda3368b7b96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5615eba4511a07623b72bc1640788e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eb5a14c6ba4a89f232738ebbde386555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefdaf429f9d79b7649f2f9854ebf13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2b283c0aeb5cf410ff5567cdb19b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b894c63cdcb46574b2cc2fe795897558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17f672e118e9196461688d0ee8cf9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54660df43c403ab0589cf9502e04455a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea414d6641ba5b94c1a45a61dc17de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa7a5275869782ce2e174020c05e6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48e15b36860d63fb448637204a8ef9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a1b3573f72a6227a7fd3f6afe486564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5fda6bcc1b0b96dfcc92cebee8329565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e96d1e7e18d922f04d2d8033bd12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ef1b12b30ce98ccc1f20aab7199e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91369cf17c174306e61d81607c5aebed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9485144775125162948ce6968e6882569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f05c5f1cf0c4b027776c2ea1c76ed7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1389677ab576aef0966c079d06c03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d59fc75465c6e6f35ee2773b44f85d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6eab787cd81de4cc8e2fe47420d11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29118da5f38312ec3d732527fdf82455574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974e47fd1dcdfd434cb99d35d07cc3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de323570a0f16f06e4cf9334bfc8f6c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1a1dd1ca18764de25530a26456e4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145800a5eba4e119d134c815f5340ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88402d075e6196b6c790413dbfd854d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7dc2a2fadde5a211108a8ca19d3e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d265c65990c075f610f7f31bf37371d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33259befe7afeb56defa1f10c5085d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdfd4c2b773121937d4cc12e3f3a8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d54328a8a9b999dce01f51669ac661584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def16d931f4a01a92b88486967bc220c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed323160a9d022c2387348e41e4ad5d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21830f50b122adba0c067b76d0bb0d87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55463553e5af99b0ac1be9ac4323d391588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7321d5d806d5c1e12433902f4982fbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60469f757bc110003a60063ed9ac25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd32bde199df56cdd07ff95dd500dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e499f8cbed409b209e7fd76292c6ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba94d21b19745a46c4ed990a464db10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633444d6466f3aab65ac38c4ac9bf59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a45e950eb470ce4ee4d03c238f7ce7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcad5e6815eb891b320fef8b3d39bda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928999d6d2df2a36ffb315fc4bfe377b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814af632507171cd84630cb8ca7c5f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296038ea6509b96b2049d1264b2a91a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702083eeff2d5f1a09e1577c5d638219600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf713fc462745124e72224ec3a1475601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf1adf1b94bdb46458a14cac9e5aae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caef8848f055e90e742565f8ab9083603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9caff15682700c5711e3eaba1b205604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3a0f9639c556a41c9af471fef3742605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4d852c50929527593b2ed47a10433606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8fdaf16ee71a53bb54f42eef88861607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea704fd7ea17ba8f56af6e692b3e11a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998f6c6c01170f7154d79d9dba04fc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde580d23af8b82e2d0e80439a790f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6331dae8d332501849347733cd571611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276378ab9d4d8c25c6f96c0f0b83bfeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bee848ec71e475fa30764e15f51e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994b498e763560f275b9679c7a6ee73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb7fddbb011d5d7e503435d1ad030615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61602f4b4a8c60cf1543d1536fdfcb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6db1085dbf764a89d79d01fa21e155617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0ef6a6a75805f590d2063d739a21b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff8932c84f8a279bb7acfa957b3f0e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf57e5d610a2c45eb3e299494d5336620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9382b9fb854aaaa67d71c1594508a55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ae774ee8a89ecb8424a0fe8d8e4d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31b6efa5b818bf1e14b6131ea373bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1f94780351bcd556e5869bcb429f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77a4127dd9a6f1fd7100ba151459ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452349b172920d03c42c97295dd6575d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302998bcf483ae895432ab9745e6e60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e794baa9b3f892a841471fbbddc32b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912dc9fe653382ed4d31701ab0ac59c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e009257000e1d12c4a68d3b8959df4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62ff730d326cd899a3b90b205dbfa2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2a0c9071494d4e2d51f08d109fc4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca690a0e8f33f5dad0ca3c6e23a8918633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cdcd9195bb044bb501f03b230e51d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713ca624eef4d635d67f94076b551e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c781d6455b3c2ae12d2ae293fea5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d63be9560077c6e934e3ece91330f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740205d3c59425cf8be0843f3a9d0ea5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c4f4be57d30f66c08911bae89bd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684f6755852056d02296a252355dc19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440816ce7b7dda72a6dd1789e9425bcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0425204e0760b16f5cb2860732679642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a4421dde9a381b2295898690e2d9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221fe44b4ff6bd287002f73f783d5c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dac1f664939be6fe7a0ebc760846b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4b931559a1df5c529173566857a94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24a9e90b35a4bbed9fd04ef8dc346a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdf7c02ab22b5d8e6e187dd82d811a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fadadd7e82d72833945195b7ee16b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e750f6ad603febf524b4aa4ba2f604650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2383f65c27b987fac8fa8f58d4a60c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e1c0de292af7d3465217906e68fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9104033cf8639aeaa04e6dd30363278653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87741e82b6901a3b989fe1eb8aec11ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d3082eb1cbfebeb370520532db0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f5d3a84cbc5008648310a7991d101656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e64c14bc3eabf3f8876ccdca8ed2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aba043bcfbc3ba5fd1de726a3d700f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c30bd584cea9100714c56425eebaa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b623255de7f60df5726ea90fe65815660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c63bb58fd14ef0d47fede7063ebc23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ed144a73528d3ec828aeab19a68d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daf6e0ef3b42af8826e25510e104ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd9191e95a7fdc322fbef09ec9ab1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094e358ac4c5ec0fbb7a85a359c1ab3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f7d74198a87184be87252a0ff084666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11522598ebad51aa0f80bf23ec8f194f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23269d46ce7fab961d8aca0efe85f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684dc6c6b4062fddbfc732690cb8f51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c936891b6474a0ab7be4ac34fcc930670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785eba11d6a481b9f08fa058aecb9b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a271f612451a4cf37ef391fa619913672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef68f28fda58e63155204a4f745ea6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc5119ae12d42cd995625786849f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216086d59b6678d185b9521df8d474f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92037e435cb645a2492b45b873ae5a36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaa0e01bc964dea32795f208f815f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1724b08dc328ff9b3b77f3e95d1cf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6a73cc7853fc575a019d221310d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e358f962d6d146b1269897f0487bb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab38059c483e33994ab86906b65e25b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eafa1990c05fce7a29b5799565cda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc97e626a61f077b01c0486dcdd98f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dee458d0f92fc221164666fc71cc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275e85ff827c85b58931c25c28a1e3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244019c75b2972b51a896103a7c49ea5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f08d3ebdcd0ccfb952759244264f82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881e96e6ffc6936a5f6f9dd3d6294c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f680c805bd6199cc9c86bc344e42591689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86fe7c91882484629168e030076dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bf95e9361730647f1c798ebfab636691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904bd04077d7c24557ec7904cd5a0c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9890e91b58fc7e847c18cccf6e0a7a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71051fd597e2f2baa89a2194a3e1777b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ce74c17aaaa303f9317bf70e59101695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a2cc72045977a0b8272138c4c2699696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32f8d5d26285a36ed6a639759d10a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6880c5de7e1536461e7a71c8c3be32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a2f868875c1cf1c358d21c7170ab0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d642f3c7ff3ca58c3397dbafa4cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9c3ff0be4ac016eb2a69363816253701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb8b5fa030a9a3319b27809a104ebc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5e75a729898368ff7a802a1ef0341703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e5e9feba2d71e618b858a86971aff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d24610e429f788c955762f024cf002705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954cb75c8f090fec5b23ef087a72912706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524e58a3b8571f5aa3143dc50f7431e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb613ec6f0a3ce3c0754b3d09aa987708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288f0994a1e94c18fae59a7cabdfad9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479764cdb61f3489e2ea32535ffdd570710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba3699a704721092c3acfbc81addfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7a6a1dcfa3ed15cf9ddc9fe66129a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ad5fe23c698666eaa79f1d477e128713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2f129dfa51238931939f33662ca8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d25fd4709a524cacf96747d191a9e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dca4e78209df7c28621b8a1c9eefe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6052fba8096a5c511b6b30512fdb633717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b279ff0688a01baf3557e6e419bf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac900701f911a13b5e13eb772461485719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb259b00097757571c50d23afbe57aa4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4624485e1b5b09828f3f066517b571c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20cbea62413bc60e1ec0b349cf01ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ee7ea50b64b31295336f74a569d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ccdd18d6f33224e09e5aadd439e42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9cb1b9b4fa4e7b7fb2974fb74b299725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53c6591fede2620e82ae40e3e009c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e1a4d44b3fd17a4a5bb8fc1adca1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebe8c814e695e99e104a0c25a7dcb1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33dc8389a1e021a05804fdb3511d4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ddd3d06032824e8cd5369ef1d349c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2b0f4c34ee1a55301b143864a2dba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953edda3f9d3072d105b0efbe320fba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac365ba39568d37de9a5cca82328c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea067beaabfb3ad0572fbf3435f358734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527575d145b1258e402035d2c18f2048735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97afbfd3f69796ee8982896fed0b05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c7b35aa11d2f4784cfb49562ba375737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a05b6ed4012edab4d156ab3a83ec3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9124c33e813629a57c1a32d74977d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99683994c2542596e542ce921dbaf69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f39da3bbf256c256b8eb7488dd88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c6e04e19b8547f2f6fca1d4f428d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f90d87bdd78485e5352ba52b73df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a1558de2c4e9ab454fa9631abe0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59f6dde3eddc67a104e44cd60b067a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda171812016b65b44eff8968664a34f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4090580d600aa9e925393857c3fcd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfe607ccb84b664efbdff9e9533c6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0f1defcec868cba217f8bc32c36c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dead4694f26eaf1033e616f918ed5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccdfbf69bb288bbd92372f20915c13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf13fd6b89b2f0fb20cf8a9e2783ee3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700f3fb1537bf5640fce8960488fad2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c8a79b141c1a905f9c93b4253ec93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1db91a82ced831532e6ebfce42940a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8eb8515a54e517983751281a75379756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc39edafe8c6813359c74f98f0688f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7c2efb9c3a55e637aea53adebca2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44eb84b7e63a4c06af6f36be4149cb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e24a70acdaa778ea88b94dda69989b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf1a9fc6160e6a1f46777f402c5946761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44a8ab3134b9cadf7d03959c8b18c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50527478b578c52d73e12c44a405e84763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334df29515a5af66fd01eb3867a12f6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ec0e40e0230670985df2a1f2b490d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4fcf6b27c1228ae6a5fe7b1d84f80766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd653cb4e9bf720cd88af99bf7085e8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32cdc39a8adcc98d48065e6c9eaec0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec9452441737b63335a4ef55af40b2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8600093164e99c44274497dff2268770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40b0332e223dba5e50eb88a3743d4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c26381417b89fb510164356c2edac6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538a3c2067d1d9e6303537225504ba2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8409c40aaba9287dce5d7b1730a7d9c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b739126538867eeb93d25fac75a74775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea5e89211d0507f0fcf58fa67da802776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92212acb2c72c944adbb79ab2225dba9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc447ad5a5488247d1bd570635bcded778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c80dc41c7da99e18f79f307b33f5b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef351587286893c8180317309777bf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121f063cc11b092ae3ef762be7fe3cf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3530ff11e1db84f52749d12a48e3ae782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d8647c2b1dcf4fc1e1e3c62a410f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04135b792da2fcec071a0e3a4dda3a13784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5421460667b09de47b81916384faa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe6aff95acf1f6b87628e2059676b4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e935a9e3e93ae68fbb6a89ced3cce2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3440740acabc824adb59212b7f873788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20903cd119931f037ead8eea80e0ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b06fd720f87898af2bc3d1ba96cfb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e89ab98cf4b6f34237ee8a01c88e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233bcd6ba0df5ef1f5bd518c89d5c38792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d74d2f96b72457e135d0f23bebe35a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630befbc042592d8262c1a83ecdcbedb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf5a44bf4ca6404ee52d4d43ed21f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2551d6d958a4950460cc46206ee5e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118516556f901bb80644b6c6b0cb675d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e098860c443f53673f6302af9e2e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f93879844f7a48917c89178e9d9b8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a474e9ada7b7cf9a5622585389aa9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d233af3ee555fe4666bfd48151189f3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00badac477361baa692d585c6d78d1e4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af86656ef770b11d99935d32f69acb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277242d8a77a766d652cb2818e7de64804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6355de1292be3c5b7b50ee8c5a086a3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3535fc40132ebd3cb3ca3b88e059f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861df65e35d6a1191bd2877eb7b45f81807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e1802817a05222cec15ae5665b35808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d088940c135ddecaf77598b704b3d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b339d8f0a50ed9c770917f2c53387810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a4d694a4c1e0777c4bc5ae524c70811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d89de03b518f186962a104991083e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3325e8cf206122a73a2b4d894036c0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ec52bfd09c777076688c93c4f21d1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa07ed04dec4eea88bd9fb6327b3606815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bc09f41f098f8595b77a6e43f3c94816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e5f662d8897048c306ab505ca8d7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc324f2ec5a7da8be0f5a45533c31db818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c036f8188983c2aa0793fa5cd1de8819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed5b509ecfb0ae7d0a1669c87f6b1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d23ca70d68ef65aeda901b178b6302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e87ab9e5d68d2cb17ed054b04fee373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d647a8ceef9cc51d69a82412e7b544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581147e8f6aa73bf9d536e2df7f49655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73011b35dab1f45e28a38d530d0baf686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9901ffa92e0b1a63ce30dc6281f7137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852a85faf6133c320f0041683360ee68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616b6f0d27432e117e2126c62415a3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f7e0f3bb15941efd5fc9ebb0d0b6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23fa385a87064e21a9d0944bf3415d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c9c5b03312300f605a173374607612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56143185b5e0f2a89f32937a73ccec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb9c108ef7e537137f57992bc2db3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd1894f0a7ec1acf57f8bb352890215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef79befc8c2a990a4cde80213ddb8a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f20e1525d0b66224eb50a38d0489f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbe56b760009eef727b190fd0e1f6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab7fd8e7a40d75f4bedb80e2ba53ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e153708bfca04e6e28b4ac68fd4888a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70ecdd876398ab337abab57037ec0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec2e93251672831352f8e30ba020722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2debbc595941f8e7da7e3dd2b0eff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4984414d5547b90afd9802f4ed66c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63325b89ee387d3633ec9052588ae525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a33f76faaef0f7dfb7a43f104ff226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a5dd97e91ffdbcdfe5fd942a650ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ee4f591089809b3fbde684369862528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9228648bafdf6bac020b722e4f840ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177717a9358c3d0f957b184ba9301aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c1d9750751a60b0ca3e36a8e32cf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553237575187b1ebbaf43f2ecf28db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d565e18fe4a9a6cda22194f5399b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d092b3aef9997c31d022e931286a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faa24b5720ed3d2a4e221c6e91e84e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43723711a2446bdc36fe2c9bf63c5e0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9679dfe353736a813e1194b7b6f8f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578c74f5c48f158b1d088729690c09138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714953740b506ba189f4c8ebe1fb4abe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835afa8b4e0e8f2161bc663854a076840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec400220990aea3810e8ffd1ad2cb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659f1ff629ffec2a1fee3fcc9629f5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dca4a7431aa0313248497cb1e530343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217517c2bd86a1d96514eed485369a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69054293128725d62f7de2303cd0cae145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e91fc7a0869d6362e7699e56746d3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d77593143a1467c46d3e7f81b349047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12bff803b74d8c68c127d8d0ade5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e77ff1030043ee97fc8563601d4a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0c8d0c728c7360011d1cf4cf9e1d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7704a3b5a63a28b44c5929c0679a3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16557f590a3aa4ba2a21cfe6163e6d5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659db472d28b66225118663cd036da753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e45fd16003a84c36b17e69dfebf554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a1f8f3a357beb9263157cbbc6bb4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a01b36809342065dcde8baf010ac4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48012fc96ca88d65e2570c8fef51f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8befd2ead5fe2a126c31b233cf5ec7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd6e0adacf3e4d0097af7cd566402e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f878470c85d9be3010e36dbfc6ea8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5f610983a162dafc333147e59cba361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb9a4edd01cafd4f34f8da0dc27c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeff067a5fc181c86a0f938b929ad7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80e466b9ed344a8f89cc8b65a971c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4822d4e43479aca321c1030fffeab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696c6dcd5f6d7c5494cb10e11ffd35c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985cf20a410c5f4ecae9d2877ac0dd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350d615eb077f9310c9c4004c8404e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4e6543188def2dfd974215fb1929d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a4d217791e950fdfb3905943a17d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10c65646565d8d82a90bc9b7519b5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa8d71417fdd086c880972473238e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e09826d862242f6af9ec80467628b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a028263306865a69c6b7eb3e28dd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbf58718aa29bee54ded122a610c3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b32c0fccaef1ce04ce86ed0eb2b4bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d6524cb89eab57d765132a65c3b2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a219ad62b5ad53b21e5c399b97df278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aeb38f7e1b1183a99fa44864130df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026c85f7225d91b707a3069cbc2f9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331571294bd6ad9a44d2e7361f5a620181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd81e69697d0ef93096b00d0662b1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce21a29aeab68e5ad0fb90c38c4f38383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7b2def54e8c51c98237789f7d5a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c455d22b2dea61fd8b0699d4a9c71485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28515ffaa2c0d32238d2367e975c70c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7df71e6acaecfe0912169fe6bc37a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c712cb6e9d278ca04b9c2bc6156cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1863b508973d3041913893046842f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce37ca6708c45cdc7511ea5d12bd65490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dae42feb077d14e67c93b9a9a6347d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417857b76e2a459a906f86a91f5688092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555e66c5a1c802cce3452961b8b309293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb18bec6ef48a16c3ca14c8f162039b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6798a1c273df9a0e72ef37d688a3dc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600531bd30b4c37d4b4b47b6d7910d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133f4f0661daedd47ceb11236eb2c1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439e21153e60214df675d3db12e2ca998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6f7fb973218fc611b1486c5e28efd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee001ea6204c26f6971a46d25721513d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253724c88254c3dcdf69439fb3152c4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52e8820985d6999995d7e1aac670c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117a6bd4941da09f15a3016c5709ea9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7567def659aff22ac0b89bf26239f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d6ae99b5f5670206f2364d21f3074105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c4ea336e279806584316f37dd82b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b46e436224f032af6f1d2dddee79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6123349eac7435332dbbc1cf4d9528108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc62f625fde1db9d029fe9fee2adee6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a42258e35dc67607b81429dc115ab7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5cd31406f6ca9ac561a7110d90f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339783f4d7ccfa855765384ec327984112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734fddeec268b6afb44cc5b51776405113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2fe27a81317494a9febcbb5f48967114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351be142b2ae4197c36d790bc0bbf4a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f35d9bb7aa3dfd760c9cd77e10ce6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396c1637452cc430899db05f4b536b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3addf3a3db5b86e35053ddd44b72e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40c8088b0fc381e51391269d33e51f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f43c71f8ae93909a63f6fe93c1519120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b250352e1719b38e5996d9f9c6a99d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb7777469ae060d334d22bddff4c5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a958db450eff5b7a599fa3b722ae7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a2be97036b14a571dd518cc51afcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b576bf15093e540f032b1faae96193125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975772079bb4b832a5b335884d734942126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd428ae15beb9263ad377b5d166f22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93bdb1775c183a95393f0c1e2c03e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5253e634a76ab11a6282abe1d40c19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0980a98640222cd3e74ab2731253125130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0753774d737103d6f5663700455784e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44839415f5aee5118e4c95e40cf2c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd61f563345f880faec0c5531d36d51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f8beb48af725655da11ae58add6a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088953dc7ecb1c8d84f836cbd06bb2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b14124c6411bad58c2406d5e1ea19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc59a56a51a15ec6ceba8ddfa18afd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607615ddca36247894d15741c8a4f816138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3a530d25d8e43f351012fe198d8d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766e8187d136528ff84b9934e33a2f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73b8b1dd21d1f71f5736ded2c3edd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da252833546e6f41a527b84ae6c065b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7249b2e04980a0a518bd605af504136143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d8d8f110dcd629598b2b1df74b81f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee9beccc058ffb7bdda3ac661722ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35796e9d4edc872bf1458ed2bb94569e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d775cb084a3c97d09407461f1fd40c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22adabb11daac9f246d55a856641f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37629243a9693a78afbae7e4498dc52f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4455d3cba5c843bede4d048a42ca5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81dc592230306fe023634b48d0e461151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c09fb91560754d277db0f1cdbec7a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aaa83dc05472c2ba6144fefd22f9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba783ce6245da2def2c90765f272456154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb2f916b643c13dfe4755dd6c704c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0c6b505d2e80bb0db6498e5b0654e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86737b8791304b34cc7d07be521ba225157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91441a063c638b6bf2d14f9853e4640158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd4bd4761f8c97950f8e67dedb4630159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b75b7088b3540092d31c0acd3e98b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513378954fa40791d90e547fc09f2617161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19326be57dcc87c16a3b3c0fe365920162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca0fcde141f24bd8c609e23f13f140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd188a46dbd14f4e6fd428fa701d9978164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b9838159e66fa957a9fe9dd4dd10f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5a5b46f44bbc1e3df1cb081390b77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03714d365c86afe9ec7e99a50b0daba2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aef109ced59f2381a301bc51a430c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57752dc43524250b7d46bf87b55786169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643d6787b5f49c41f943123153570ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0583a46f97c9ebdfd231dfff645fdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa32a2bd936e3acd472658b85008227172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef064236001d2a5f7eb36af567fee72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01445f07b7fba483f739ae06633e11ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9df289e7866d079a26f3aa9e2564d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dec15241462b1b818e96f5575c9c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68917e794233c84dbeb50e03123f97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ea8b29d2325478b7da61e4274c1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c6a1b7487ebe6235b9fc58861c7cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61719341fcec5bf44e55db542167f6b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c7d5e5443486c0c11d5abdc3f597c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f144d60e0ee34c2dd0d9f88ec819a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288d8063e1642bd76946c04fcd2726f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b06154fdfa7e40dac08aa9c961e6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fccc717a3e07bded2d8299ea63d049185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ff7becd780b3a1086904b791cfa27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de99607dd809ae44fd275c32d6887a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3f0e828ae7f26c28787c428701f4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f556a6a20fefcdbf65340ae55edce9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9c8263e4554bab5e9cd98f9eb1e5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a0272d4c4d2cfd5eb625f267842ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e049ebb4c1467d2acdd3b45a97b8336192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca3cfa5d87c010677936563ccfab7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808151a7d717ae959f9ed911c07e41f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9603dbfaa3ec7fbcd202e0802e0c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a34a74b6309ce66b587620c18e9646196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d494b73b7610db3f27bf76b54ff9d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e114f3f47e4ef3499bdec50face0ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cc9d420f635c8d8a8d1a3a84d901e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8182fb0de9b418b40433e20b27eae4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39fd9f854b17ce79230f5363bf76b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccae455d7ffcae8ce9e050063bfbe5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bed17345d5dd5ba07ab95b39ab89e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd14bc0bc663ae130179fb0723a47d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c045cc28858476fcd5eb197293e168205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5e87e6af4fdd2d67315347bb551bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12651ca040a00241258d6f6b43c898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf111bc986e73f5b76841a11c458af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed98686aae1aa8433e392ca11ea860209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919c1b5a2cc43d596559194ebdd8bc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7328a52907147560cfba866376aed58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39126ad2e56c7e432d25fad4d510a5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171f6c0ad7c5b8a584334999d486b30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d51f3e20ad5c03adaa3c90e2f46fd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1b9ab417cbf987a0e3deed75c66b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09d1d020c5099973ee38789c14cc29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a6bf90fd1f8b36c70f28286243e5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda9f3129c9726ec6d8862b3e29fdc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d15c2a4da3b8837b753529b145d9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa639e50d7b93f9470f67097c5e92a55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cabba07459c65b08a0aa24961d707a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c631f950978dd5829a4bee6a4d6547222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888649bdff7fa9e66fe9dbfdf0f28bdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad403c08823c01e12ca8405f2fd66f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2256d10d111f6a367b1169e975cea8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d057e28fbc19d2b9c9dd711de35fcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfa3ab71d7511a8d7e7e7eff5c9fc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3c07d693de3bc5750c0a519f6383e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf336409e288d03ad5bf2fab4b2d16b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540409bb806ff9f10366078a90cfdb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7532d190b9d5b649ffc5e616171cdae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580280eeb0fc50a3f2e56eebcc6b6a8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05732e574be4c33e56c77aa4b6fccc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1daefbcfbc1e5055c7bb18e2bb750234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbeb269f21f87cd83a3231c724e3af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1124d29921b77b611450c6c3cd2ba6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84486ea4310458ad37cb3f569b5715f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d9ed2b3626462dfdccb67bd1608aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8189fd5904bd2010ef12e7232460e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d7912340fe1b70e185c10e076f956240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696844d27bccc0ac858c4894d13646de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925663196cf9ce11013b8372b4650bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449440708f0cb9fe46df4fde8794042243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b6143ea4d62d7c5bccd6534a2a85e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a119cce48a71989f36a6fbebea9283245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423d97e53d1f328cf579b74202f8cd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92762584ec996b03eeba2deaa20da1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa99df3bebbd2fbab3af11e5d21cc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8fcd099e97c15efa09544144a01e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb8dfa3994120899577abb06ffb0f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abffcb1953e01fb6cc97a8406a3cb09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae206b375aa8d014bfb732c0d03f15a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef3cbf63eadab6a04d3ca851f47c2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90348f36133d0ca20807648811594860254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d35bd7e42a9e4de39141bc096d65e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dee123dda5d6805a49b03c5a5d9f2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67463dd75399561c8aeb13ac182b9fc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb7b97603ebbe762dccc61a0c2b497258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f365528c3209774a8f8fceef6beae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d752a3464a25cc6b450cd45a8725f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c446b48ddeff2bf47c8b462a2af93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0f738ef17cc0d07e1abe4e6b53661262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1dbf7b6195e2002c4263c0d7a2d49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360ee726cac11e5d2b664b11c7d0aa9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d3de48d090e768a910ad6080a9ff4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ab725b91317ec90f3cac794d9dfe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8df53ff99843e1287cb3f0b5e57ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16507becb8cfcb49c8de4f4bf49c8f35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8178dc7c814a39380d5b99cc67712e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9026901df2916afa52b8ad3a933ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58eb2d6a4b8c4a18296488790ae50a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf85717a3cef939d294f823b5f8ec7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88394a102bbc32dd7c6d2ab0d54e6196273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af2248b5fdef86b30f7bfacd8975e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f309b5ce97338a0a8e6dda6a9e31e56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82eb6f3f319711d7bf224260d4a8f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f64bf62618c25ad1937e72fba7852277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766bdec1e0938c8fc30c031e012182a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d259532cdd08da418acb79600cc1e7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b239da5e2a194b79d8dbeaaf761f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0779f8611877911c9123230b16d634281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f948c1896caf1520bc2627d94bea3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c1cc261f0d3eacb35c23d7e655393283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36ba58ec749e1d1cc7fc6e6008349e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a335d5c2cae2032d5a3e80a2a4f4e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c1b2bb38f1c4621a0939356c365f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46108f8b279d582f01cf6e772b3872287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f595576f460159e56a91f710ef161288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b8f730f6dae4b6aaf0671a5176c2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b5a09fd025f58bd7f7026a6483052290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffc34036a455d796140ea961e4cf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9309587096aa94e0285f1b99eaad5f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c449da4d30d3e28b8e747ec431a12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e788cfa34b4a0c2dad68f3021dd50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ee6d217a414741057109d0510adb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34752a392053d7daa60efea3c43735a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bcb8a487fbb606f6c9786552647fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476b90bdbd932eecda754a9694e4faf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f862c2a591f2ada04f6ec9399bec18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c58d09d7acfbd8010be278bac9ab5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463eccbca77597e5baa59194f3b2744301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8beeda9118b92f9f67b7539ab873302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8a57ee558a3ebb5ddb76371f0e6e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83fbc293585ae6a4c5b922df0e2be2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b293791196a77b3879d59490c3c6a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721b9a405a2045927ddd0ea534d6756306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d26a41eca61311fb5cd0c7103a1a4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edba5d719a19f7dfe8b2f5a6253620308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b27ad79919d6563764114a6953349309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba377fc947b630c90b51b83b743aa0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdd7bdd11f293666185e5cdb136e37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f96cf94a7ec3858afcc09ff2a35587312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53397364a475905e9248362e02f09a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db7adbdb5babb2966de586861e11d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17261fb11e8a248034614692eb7532e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af473ce8d0af76ac6c2b54d61dbde0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab671d5351dc73ba401658c3cea58d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfec189fe74010d3f99054fc64d3e67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685823112e9ed40a0f0203b274a318b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4f648899ddf8df34d8e90402c60da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907a2af78408373614bbe9f07957816321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13d9176ceb6f63092a10f2d142ff30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822725cf5e8271827fcdf5507024d27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc59585c873904449255a37e3bfee67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7f56a7c6a8af274419db35a294ef7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43297cce2ab4cdc9d0a936c68d8e2933326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dfb4b330c4ceee456b7aa8e0b8bed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3fe20006e16267f235b5a0a230467328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b6157d82a694f8eff0ca8c1cd050329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625f9a7d20dc850c111654d5ba43be1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a26aeeca121e290e410e1de46d4620331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caacc94e2fa885488065ff837bcb2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0ebdb60448b3248ad43ba8cc8c2ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaa9b1d7a5cdf8ebd6b15dc17f64a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86f823ec84c67f32a8d24fd0a9669d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0658f46c28e9a3057e49fe0765cf4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ef416390e78d94147032dddc65bff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93f05d7e14bbbaada67ae67c74d4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bff20618670387e4ff9958e28193e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d266d99afd4ae17a15fff7a53dab95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3618c8367e95d75e6b1bcfa2562000341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e531a968652a79e1edb36c917730f82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672972adc23a717f2cfa9711801bfb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0405bfb1feaeeaab4c438483099b446344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebb3521e90c3fece3837e66ece951e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e933a6cd503fb57afc5ab1c8c824f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ca6472be9db49bdd4f95a6def5d12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d05235305cec6e429d1ecc6e774d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8fce737277984259363a7a7535f5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c653c81971c81694ae4c3576ee17998350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee319769b65126172ff5fb8c0c1f57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b66734e6060080c9a7d7f7bed9017f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e829d82ca5175b9a094da08cb48bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b7b7856b0335ca622506cadd2b18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8b6df8375b54a089dc3a81ce8f0f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d09fafac0ac3654131b23aba0587f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e55f0a72e69ec180db9e168e609da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87b96cb1d20a28334f3fe53ff972e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd04a773e00ccbb27d413759437427a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b925e9cc5ec52dbabccc34954b23390360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a5bc372eae6618a95020ad6a9e4ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157579f45848be9a7d8b060f7c9bb486362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d328953d5f3e97d51fe7bb641ea2d36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e338563ad1422acf4f6b4ce69a5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36767e13187e92872610c60f783d2b39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72cce9b8d9b5294135a9e62efff5f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb2da08f3fba9839a3ccef36d0eff6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad64b5166398e562f311ed9db423ced368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486851c45325ba4150b70d6e5017bf9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8789f6adbc8c37176ff185e9d34b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b314a7fb855e34bfff9eb80c1d74d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20db7e50872bc28afc8399610b5f34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0d35152bfdf6aeab38a61b30749fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092e124013da793b2378ccf98adff39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b746226f58c41f2bcd29b1fe2d9b96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508f735f66591598853ea3aa2baedaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d1dbc31a2ded0e5ac8c937646dd2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22213680fab7bae8774b8d20a94c1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c20fb685ee47b8760257a1a22280f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682a7635e615e0f75df358d16b03d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b329808f5c6213e411fcec3337368b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2ead1f0a0e940b64109be4394332e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d833fa8b952feb41ed743b4b576a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d971dbb9058e6f448e83fdefc59def384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c7da7bb715e9ae9686335bf3ef01d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd647b21da52307b0e26b5bf7c43b43f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd0d9e7be6e89fa19ef4995cc3c34e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec281e3b9008df219506752fada9d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7300d91af9c4acfeb2c182d91d3e53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8602548f5d3aef848c66840d9de2b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056912780d6784e909ff124a66518a2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fd0231b0ffb816de2a0cac93f9782392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388754dc476e7dd147cc3916a8cf85ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f0fb89d522def330ebe2d1f1e336394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524639c8c76525248a52dbb6d4b4d037395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a1bfd266eccc5f141b63d81a7d780396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c29af4ebcdba7d844df22c15b696f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4137ca7589bb7581d3dcd00e7ee42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026a8f672201a8ae8d60ef34a28c84a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcbcc5080d0fc326b6202adfaf24cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c879af9cbe72449443013a9befc40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafba9f51abbaa6ffb48bcfde46fb3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f24e10501791036426157dbcb755d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac88bc69bfe6c53dea3fa71b321b3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc4df88a38b6b3e0d0eed0e51cfe9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda280e88c697468bb9b280ad9c37856406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5086c6cf7cb83a5adcb8b5bc2913f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e139acb7d5138798d463dc020bbb34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d841bbcf2884ab8a4f02eae5cf0c37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089fedb5c981e50254a5cbe2e070a98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c88e82abe97f9aa7d4ef7741fe22af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129a059e9f5755fd4cace097ff60e28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd302f4a637f44c33316ad4351d419413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac91c2031edb48e301171c84ced17ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b72187705ecec0c0a8250bb3908fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eae7e7dded24105ac2412abf671abf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d481d416440a38cc1bc7da559c694417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e8e060dd192b88619ef536e6bad97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9b2edd2f14c797fe60d6ed56d7363419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46439a8871f1b9196f376102603091e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde5a93cec52b24959e5df5b3737526421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97747d0b5ae9ca75b3edad2125cef71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c2b45b96e8160d991ac5837163da5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55f67bb1b0224006a8d5c273b86ed9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561e93ddd3715ba4e9682ee277e600c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8260f3dc9bab72673ec5573dac48c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14eafbe59be6779a1e62754ebad8ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05256e5b7a372828e38a227e79f2c0a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9d6f0853f548ac8c1ab4ffc31b1d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305282eda4847ba2e974a8a6c50cf60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09009cd4dabbefbf2e21403f4ec399d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c37cb77b37aa5bc5406e5cc93330432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cc1fd59fde3bf5fadb1272db107a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f0c6f0d88bfa50c38e4a7a019972e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b548980a42bef0c823f362a083127435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c5fae37a4e782eb136db5afbb215b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a22bb4f46869c3f73c2a81fcd12d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04efff6f669084d9efb2d2e2059b54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492143e3f068a2f58d6284b65a8476dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762acdeb71b40962e7329ad738c85e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538cbfa0e8caf930c14b2c5d5805661441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6900463a1df01fe87631a8c5865e3c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088417a9f41b839ee4bfe572dfdd4b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf4880c162500aab83556487413c90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a79d633c70ed1a9d426ba74bffda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45d4438da48764a9b215ce9eee7db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10082ae0e41622a2f3536221b1a35fb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67649d5254e8f0ad73b58fde3f4a0e7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5c73539bb8a554f44ef5ecd1e7dbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc9d29cf900037368769ca8274e429450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e49abc4aeeb4d29a5bb3c9a0398888451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a5f8d96be628c69a6c68012e3d716452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f78222b1557fb14666eb0915a5ae8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d56a2e83c57aec43b32745c52235a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeb54b6d9cf231a62b57b6db320f6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5dd6864e9fc222834c0c9233b83db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172c9f6df1ac791ce5c54278ed1425a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f813899c2bab6c10f3493e7d475e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e980dfc3d20faf9ccb604b53d349c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1302fc0aa94c586003b4f5aa69d1874460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa234d201194e5bc34fad5b8f1a083461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81dbd38512d54c091e30dd00eb9c07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb4d96ee3357c4d02203c1aa6cc53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b218be6ae0863b0943543ca8dfb9e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39637a16059a1470c86af1dab6724c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7fae9290448ed386eb145153bf9d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61818a9e8782e67a1cdc0591039b74c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee55cb651493836a7fb5b88314c817468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5a275490b4545b1109ec533179199469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b1c42362299f80cd2b590c876a198470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc1dc829c956e833ebbcd0c6f85cf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506bf70fd0465b0e9d3809b63d13f00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644b2215b9c5a3b632050d89b70bc2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db244f336f980383f0a2538846a76999474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91736b31fc96aea2f154c3cd80f9a90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d97ac1d085b05c277ddf3266c68d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3640182c4990856a79cb71096add10d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee2edb06349f3799f17aa6d496a46e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81c0b8972fab17d4231d14b8278df8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cac918bc34d064d7e9e678f82ef39b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263424494e30cf7d019799b5e5f5c324481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b8ae6141151ec0befae100c4f39d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aa783b038f57dddc679541d14738f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c388879189da1e877230c71a5f79ed5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f16454469fb170425d0bd919f44fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d8cf38cd6599ca2cfe79b6693bae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38f412b3c9dc0f55d4e760d0a262bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1468aef0ec96417b278918b7aa3641488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968add616c447b1b8da3cf3612fcc12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab1208ee22c4b26a4a7b3b572af49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabb266138cbc1055a9fc0d4a8e1c27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c450a698e9046e5a7a06d9726e1934492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec143015253d00a503a649b3b38fa14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7308ba3e923b00f56c2eb5754a575494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f066f2c716fb35464750426623cfc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985bd12725942e199fbb2dfe32672ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98086365ec1f1df125e32f6dee4c449e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53affa1c38897794b5f413c9dbedf2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da5786cc794c49e36640b06759344f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b0d3f7be263ef1e8ca292a639be9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3000fde0c5c2176df47488e08fccb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55818a05b3ab2a314a6df9758eb0a799502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60161c9efbc436c36f4e57396d293c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e58387b715e42e2baf61c41076752504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3116df2035e1f5ae3071627b8160d52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d307f9570a8770a2ccb47adfb5cb7e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f040d84ba2ed88d57e96ea601dced507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5119d91030565f31f4d150fb9b1e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af77222d324a61ec94f5165c052fb11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab20f530fa9dcbe01312e626aca2ed8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a1ecf97c0c3a633cf5837c80bb90d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efeae6f0dd2ba921001257e60502c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c7ae57b463dcc27db3365202ac502513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915db9eb8c171d31ee99cf3f84c0b01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b83a0906352cd22bcfcb2ec5fb155515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9facbf87d45f8734d8201f207372516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3714da1d7dc731e9dc3a5edc11bde2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a14f41d75c957218d8009669121a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e88c3501725046c9a1140827971fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca40e0a3533c8e17674880661dfaf73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a30bca9997e01897ea1e4747f36b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0550bf634acc2a4619eed8179606676522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029696b2ce3f593ec16e6b32c12a33d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e185828f76bfa09a44ba9e3628696a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3983bc4f4827e1123e12ada8934f31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764030cff6fed16ba07183627b990842526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76621c94d931860083b7946cfac970e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49116e5919ad5819db4792573b87442c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcc729ec14bb078317745783787e0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d5d6924f586a4a6143e98e8528096530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee112b55f6250de70ec28c3c14495531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd7f0ced0c240f33337c31e5f3098c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d0fb116e6cee71574463e793d2432533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b9e14052dd8eb40c066f6d77e1bb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8bc9f240e0648a056f682b5579688535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aac47ad4180efb3e435994d125a97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18421c02fab753ad9aa8770bf54926537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f1343eb0e43d09f95697b5886bb8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053261442ac2f1aad6b6f6bf37c4bd3d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cef9a8aaca2de46e8facd5f06eda6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d20522e910edb2a06e12f68dfe78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67982ee62dca0fa0b04ab90c8ba14d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa52883bd4640aefa932054c36d4f35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae06b05e55c28dd48e99c66f5a670c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b0f5c6c271e3dcbb65e9a0436e31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374754ca8ee82a4933458fb2cbb9d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b80507efccba8af31ae7d38bb850547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca28c3961ce7254b8df22c489c1d7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d6ee66e7459b503e90adf76e4719549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45ce5d319f921d54da7f8261e05b72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8fa9052e15ae9f1c35dfa0d6cc988551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afb8c2f2f7d57970454eb504dd2720552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5cafffc3196ef9d09d30fbfc33725553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d9a11e684d768d1958372e0f7480d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b5df991cf12840de4ffde21ba8e53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b9bfe779de2add93e5415b16fa497556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2aaab21494ffe27ff11411354819557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af380f64140412fc8671d6e74060d7f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962cf62981070023118faa916eb57cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b41ac1ea2665a338add20b889b5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a10b6e78f1dd6111429232717493d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17bd0c30513cf2f950595155f7338b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e77be7d4ee005469df569cdfa7431563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ef67557c05a8ad0305da5d0c8238e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdfcdfcc5f2174647e8341ffb9e9b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8ca8dca4bffc101e697a55a1f3b84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54b70f3809c92282010ce1ea15c851567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae646ff8c91e181f8e4f5d6f83b4bc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a85ece8caaa6c0957bf2b643cdc76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491faa7c2c287197a6e548bf9ffbd4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c442d32e25513bce69242901eb118f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab7999e8a0a98dc46a97522c76154f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0539e4b0fe64b37724048f18c3b1ec8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6860b8e35bb0162c4121a1f0199809c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7cd3328739437dee171358da64e99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790266760495501a8e2a32e5b2f84ff0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ee421dcbe0b1f9a117fe03f2699a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fd531f307523279f61001b079bf2c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3acc704f54adc0cd8dcce303fe141579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e83157569abbdd5ec1f5f5f56133e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5ad660186a01ed3610af3783d6266581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02412671d0644e6a947680da3dadf2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3548ac742d2c41417cc2678e84712e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2795f193e0503ea40fd37af51d427584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd3d6773184d324d1275f59d4f5738585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dbc6affbc0f7f6328267c1fa73c39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380aed6dd359cacca9e494718e9758a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f57a10c6dd7b7d3f73d993227c8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55828693351c718665b8d07280ffc85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7f5ce1a9906f7b3fb41ff629d0b21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2da20b41cf9e5d1379fdc9d2e873a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfef56f0f74debf91274cef685b8cd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2257b2fcfdde51b89c2eac3a771625593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fca7edc9dc849b42f5c9e07b44b411594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f5989c5e8f0fa748d317b9a2504ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481df3d7ff01311d5ee21e70dd9d3cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045365aeafd71c66fb8363580e61f95597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82d73e68f8912d654642df7b7f04da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f5ee0bfe9929d5f5f5808435c0e22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bae1709091162be754a0fc2683aba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a899bf34b2efb281b46b050cdcf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e0c266ea1cd5d56bfc4b7d37411f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72740bd4611387d70491a645c8c7f85d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5f96f8187f26ed9dccb4027999c3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796a8d9e4ef1820a4fbecc30d290b2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166c4c731eb447cd3e88d0c4fee1d3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f096177d9266cd6ce4f931fcd75240607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadacfbae9a5779ddd517d9864f6d01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18bfcb6286384774da3e2bcc3daa24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a53bd40e3ab0041117ae38a2be6d50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278627214e82cbf3676816ee3e7bfd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40764f3fe5da523f524fdcc17a64a75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd244f0aa4c6172f4c0041d89c87d6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b976d791a4282189441d393f83fa8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3875f696cc8c239853cab0188f785c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccc6a3f36ad176bc09b5c2a01666b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51bdecf04fbae13910fcdebf8f1073617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf637e63454ed3dd167271f6a4d0a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571664271c97fe68fad82552b0fa4f2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7febe550aa68d50937036877964949620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a81321cd8bfbe499bd57fa3aca86eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4794b83a78cca781060c632fec8b85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68b0b357de3b4bb67a6b2123d1928a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273add45d8b4d214f8b1f568b471245624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228313b791d9308cde56028cf61e981625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f008cfe7c9a0ea32583069180694177626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f17cce1f92d94a812e062ea875095627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2c973955128d754766db985c460fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a5b2fa1b7f60a3d93e10eb44e4d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd5d7edcef45de982af29ec9467bd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f2fc5ebf6b79692fb6aaee1d6a5e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca78126b24a43d51d878b28eccf614632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee2ba0a1b6a964bd397f97cdf9ae14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048211ef6e28f75944b08dcac9fa0b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff173a6453055bc71e3662b5bc154f3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e58ee2cec1f4d301fc6fa722e21dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9bb10f6cef297a324283916073c03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120094b986bedbc96e34fd1d5dec40bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcc53dad753a8d4290867daec200bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb048c1741bbfd16f67970af4d8252640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879e15b9848e7f0d99e909c00db3a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d050cd2b755338d00de375d2e81450b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7ca0893da41d90cc198df5589e978643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e8bed18bd67143fc2fa42cbf325d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc410d59901ffb019dfb650aff0a3a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bdb838ce2f96670d8a5cc777ed730646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11eea4c2219feda8b65c6105506594647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefd7b7237652ba8eb59df281f38c84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89e47e146bc8e44d9858aeae617163649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42818ff5ff84c5a8b33a47ff4d3eecb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dc2eed8d41d0192f568ef55d9bb62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32263d027f72a44ce9dd093858c7df1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1517ccfdc36348e4b72bb29f171d757653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb0cfc74c5b40d99d007105b87171654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e8144f3ad913a6a7997b956a569c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b842195b38d7608eb2a6ec1247c9920656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82ccb1ee3275c4f583f3dc24203c44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f2ef3a64ae98a105474e900f6379d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb303f2b47502e56433681749ce70d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a958474197ec5a716e7e30f962c95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1284703565936984652d204afb917c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc6cc4edca2a1c3e701b06361ec37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043761e98773096cd4078ef0c111d562663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e488cba4ea638bc7e491ecab550ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d2a1c5e7afe8e1ab9e23196305f41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278d7060abbcbaa6bfd6423c6214f22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c15495e62c37f276e044b2454b3be6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4f4937d8430316eafc112c3645fb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e993bee218a329c84230362bb5a5cd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400170f1734cba2c187997452033433670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e0bcd1902f4461e1e77dbe1aa354a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce31fc13f0de86be2a571f0c421cf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddfc119b3536e760d339498972587b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637d521bffa2e5f192a790c471555fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52fe7ab205cf330fe210b9dbfb83a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc9ea3f53006d0357c5755e2863925676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dee1feaa1f516baf25957098070b8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16543b5d656d46041cf6b65f663ae7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760496e51bcad2025b96e6b921190ba3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc6a019fe5dc663c141c06bc5d10e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b62dcb5790cecdd5551832540af71f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d662a1b4f63c3bae2a971da8aac0352682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600888ff55cce3f5745f1dff7b7b698b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ce85835736e1017b3c6b784bacdd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ff2c22fdf63cba6f6d19454ad5e38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3ba5bb33540713386a8752b007174686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0d8310bbd8f3289fada964f1ee666687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db54f8d2061cefe8bdb0c1fff85e07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ede97b409733f8f78199b210b822b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e17fca2f1fc7de54eb230621dd9c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02da2663b12e699cef9528ac061d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade0021d5a698e058d5b8225beb7871692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b35f860f97482652a9bcedb82ab9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5234af419b9800ba02a2b046c8fe68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ace7492e7805e31ea386c4839486d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dc9c96e0e8a4828b407693dc190b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422386a61b24ffb42e904326ca79ede697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e65f50223add3d35d01b736e8793c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef82ec0dc4a7aa10e43985ca070d35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47815dfca1d7fc9dbc269f1b62a3de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e587ae1e0615f78244893e24f2d0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34c086710c648ca8861a3457bf7517702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e61df9dc5a404a3fce715e53f97d2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b1971276eb3d6d6e9dbffeeda91d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d9674371acc95906607b519601c58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ad157d42fc9bd5b0d5aa5c99127d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec02a75b2e67f70fe43a73a332fc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8cb1e5631c05b18fcc4a2babcb6f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0f1c342aa867b836dad90d4cfdff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ac94dc985caab0c6b6dc3d57ce68e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac30efdbe786c972c4122116b28f72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86af22c264309b35430406b9df3c420712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3fe2c57731c4913993e0e48a37be9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96732e4a4f81013b0c43cb1df2a640714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d51e93ee01e6dc1cc98b85ce673475715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abb3a30ea76456249ef266f51dc240716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377816b78dc3f3f655ff34866da1b40f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea417e9764be71ad42ff70b06635632e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff3384d56ba38bea3a342729d3004c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561b329b23b7b1c5568ed70ab5046a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b35e0534e4e3872a32cd0f2bef0cb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838dc71f62622c19306365032039f42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27b5b4b818c41beba2ab870dfb24f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b679eff78139c83d81d4c34666f41c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095848a13a2d6fd994e9ffbf800e4081725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4dad682097feaa880d9c105a773a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bc055f46d6cbe27d8df8e0ff34b7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5d2dbf44080fb4079dddd0b5c5895728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518bbe57a5ef3c6d0dbf7732f4ce41b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497cb11e38d5c3b9d18fca318ab7b9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab4da75b1bb3b18de62012350a01b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d691350726290cb240de51ad68b011732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72919889748ac84b0928160ede91355b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78677dd165e3806e72127f6ff492000734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504018937c3354de4d3d6cacc472e84e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1795825702c07b572b1869d832da8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120c8a740509f6ca0bdb7eb27de0b63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78bc38e0be59020fedc87c5d799b0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7160459271937f6902330dbd143b99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b45f76fcaf339b2077df0e9619f7b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345db32e0ae30450c810e47acfe4c97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b35faa2ad360af48cd238fdafd5c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c31da5ccc334b6be1626bc3dd2158a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cfe8f348d3b49e169e2df920f98c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5c1a96e4a3a064ca576efeca075f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577d0510c2f9354c5e268d71febbd38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf135057388a845c8bb410cb8e71c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea007090181f6683a3330893cb7511748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873fd16ddc099b46514548b70d8a545749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dec5f06a203efd08eb1b67002c5ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703616d3a86ddfdaa28602475d87de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7691e4868bd174e5b8582e76b9707752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf15c5649678da34e006b0711fca2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac58b9ac8ad54e3619c0d38bfed13e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df856555690780c3a08dcd3d27adc59c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516217ee50d2586f8ba13d31f14aa2e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644616e1b320afb03eeabf9e2e063793757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125ac41ca847c6e5361bcbe4d3cd5cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec94480c02a2b6e01150d399bd466c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6141cfa8c0afa255a15cb68ea321324760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f410f898b0271111a2b224ece270b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c098ab664a9c6c42d8820d26b24864762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab38233f5b19bf74b071f40f27813763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aefa41080996f6eedf63914ecb076e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fecefc867e26e1690df5bc98d30892765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aabda659ba598df661e7394aa156c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f3c77490bf78e962313ae147fd60e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>