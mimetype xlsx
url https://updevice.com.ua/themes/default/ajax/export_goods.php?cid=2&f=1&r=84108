--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b521cd6d58dc657b989bc3965be5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dd7987b4e3d4e470c87cac288c8892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c63bbf5ade965b2c522eb7648f97b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414d728df847dfc9bf4df09a4680c874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679fa48059cf73c2fd265ce24c3efc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693cec724380b2d8af5ce9fed3ec3ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45534d41568c41fb8f36e8e1f77ee47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd428108b2b66ff6704643295ef33a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bba3e0758156590f84ae3f19e4a0ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d9e20b6836ed6645e8ac5d414f12810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307432220126e386e2bb958bc8e6b89e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13692ecdfc2845071facc5763aa53db912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f616a42bf42e3d5d23c3d6935c8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edfe1416441664304a21702a778e1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a1a717337df0ae0c87c2b310b348a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b8562a172bd2d58ab6fd2afc7d83916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184f6e6064f8f84201a40946bc2cbf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c8c996cf0346c8fecb14d5114390918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df57a9d0875bced1b28c211e810b2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095fc9678a566312be4dbe8247818e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73e9ed7da8e038cf65594116464d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07353e867618e531aa505e3813909022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4979c6404440b3229d7edbc0c75d50223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113fd101bac224b6fb3c3900e88298f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b04654f98bb41c6fd40dbe520f660525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1e8a302284237557a52e0ec95aee626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca28ed6243bfea4cc9dcf3b82cd0ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb20af970844b6802af680cd0f8e7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0be9b7202bffefc6f3caedbba39d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a908c175304c80470100c9af6e04430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b05e1f48f0cc81cfc6257c32ac60a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc6dcf41e3b7d15960452b8ff929632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108c9de7453ca1c9a4a3566728aab7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc80de096ecfe5938ffc644c0bc8cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faa46e6e50865d28b7f47473ab326235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904d974b3c5f3117678edba1bb9f92236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062356a98eae0ad8340844ffc97a3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ea7154b2f2d136db5f36afb1b286438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eb32af51777a046f5e093418cd20039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1338ec8506db3449713530e059905d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f4a5c244a36b3d9ebe8c69f05f88941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad26f1fc8e4412232cf3c3ecca7bb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a668a6be053e01c1989233ef350e2bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b4cf997d0e4ec518b90d770f56a2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8253fbeec1f79611774e9b10a2b463745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722d75f536f5dac286e91a3fdcf601d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d2475783abe85e59568433918412847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804e2ecc6318b04115383bc2b3bcda748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0674d7c73789eff14095d612996aed849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04001672dce76f4f0c4254994121c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2885b1f0fbb6d28002a6fc9ff139b8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ef0242efbd4e6e6b4906ee96551e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9065dc4dacbd958e09ca684ca92ca153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bec1b65c1f45283028597696feedc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a16a07cb5e06e8a90098ca407acc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e388517cd9a9253b27c83e5d565be156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8f8cf5b6f4f6e5860cad53db5dbd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049645bb607e66ed2b6fe9f430264b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95715bb409414298bb0b4ef3a80746259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178559ddd874115050f09da9c162afa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2e02a7bdce7ffe060bb0f7deac76e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb743ff868e1c15742128add2fc6c5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f61a213730db1f23b281f9ce53e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116001f85a99c722507dc9d3b7c951464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34370e666ac635353a182e6c07010d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e9288c09c2d3e47383452c685870f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e978a39745cee22aa6c9eb4524551567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377cc953265cdb8a36b9a778bf9abfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f394afad95d74c17d90ce68cf77b9df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eacb1dde46f8660da12151e4902d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31105a0667a532c2583b8fde89f21fcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae1aac4d53e09eeff8786446a58f8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514abedbd63d6a2cc82262641c214aab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b787b4fdde12714cfcfa547becc1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea9b3d6b850907611607d5dd482bb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd0650b6fbfb82b6cbb187a5f37d6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8640749e10ae28185cd5c7e6455f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e06b752fd7a3c0c6380d3eb02d10c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803464d970063ec688444e34c1c1cd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77af060242494611cc5b8f05c2aa84580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0917adb752f4e9e6d43c46d07b1a9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5902cd4ad2aef5764abbe985af81a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bf10d11fb8746621075c13b3a5f9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cdb44bdaec57c6540285da5350bfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cb3bf878ab896387a0dd72e17be4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160c79659927c390242850ce444fc1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8f20e86093be221b8b5c0a86bec3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e5a105734a427cb9bb4cdbd1476af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d98af19683b2777445a8bd4ed705689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b643d3f49af3dcc9dac7a7718f6b1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11ff0cb6935455e7f38f7a1e22c8ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0f06e14a12e14b89017ef5791628b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417134549e8c354f9a97af3188ac3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee7f070c7bb3fad5694fcae5ebaa5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90037a40f204674838ec6262b4b0da695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa577b19bc30c36bb8cc6c87ff6e07196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f859bfa07a94d12e98e2edc26e1cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485daccfec9cb65e8e1e3d095eb504198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01d375c0401edfd8b9365256be395199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce62f98b1b7899400b30d5741f9595d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f24ea448bb985e1e18d50b4bfc958101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dbb5d4080050e1611fccf3feeb79b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08fa62cae77ed8ca8526c1262e3f1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fd365e6948b9c503b5751d197ddf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa77b3a38c49b73ef7b87a6c9ecace8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f742f578a36580cdeb57c668bdaa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3321eb1d05cfb32f3483000db2857107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf377120c541f1531a402bc36251689108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98ae7bc6db4e7c149192b993ba9430109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36c7f1d34cf39d15a7bf1b0bd9edf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8ec32039419c9c286dfb67d7126f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2370efa255a1230c48857de755ff1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09033350a01db4a2be0015144e639a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cada053d0130053882ed61d33dca5bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426faf586b53d0b699f386e4d213b0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2125e0236fc443e38294647326b8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06545a6fb06f93ec2bf939ca5396c627117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646b5463f0fb402e7f4dff40d8be74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baaefaf2adefbe5458fe4fc252b9d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b882f0708669bde8bf154337ece020b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd8118990790385b4487d871ad6e7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68331cc4121291742ac05c7900e7b122122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3106dec8cf6b2037603d564c02edc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39796644a6c3d4b5f375d3378c2822124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9263252490be1c6502b731d24b8d31d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5342ffa60a3b3f9d939cb494b8904b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12352b297dd8c71bfe0768e02c27e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3a71fa7855688b3b73ff9b0a83255128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648159c351c1d54f7edf00e0600a028129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108aa466b9674f962414f77420c6ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6826f6ed5d8dc85a25ec767eb7b39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266a9c78a29520018f1f7b4ce072f9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda2aa6105833c595e19ecbede1fb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95292be71e6ca360f6572639375f1b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304034498907c50c33864ed2a13f2a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57d4183d27da212ad8feb7c86d1191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac608af129ff95821d9b7458f0b930137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769dee32bffa90b18bf0a2064cd4ce1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78effce3f64bc76013c3c12a9751574139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b332e6a67258d6b306ba8d929ed4ded140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd41abad5f217921158b95d63468e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2905e971b78ddef9d36f37f7ecb8d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439ed6be2e0a76c527de62ea8808c39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b7c497110edf87ff5e3dab1854d09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49884a3d796b61765ef1052a80e6948145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101b765e132830910b3ffe255df85a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a067e090a5579002e026dc6ff8df7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd442c90321c11c7bd61d24bb0e1ff28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941560ec5eabb3f747927d72cb6af51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af123e65cb4073bee486b82f5eb25b84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177c298f8226bc86104fd99734e8852151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d6a57a3b6ee5665b7cfd0af5dd926152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed89fc96e2adb9f2e1f9c8e1d8eb69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645645b30d44395bdfb2156dfc0a911e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e535874bf7c77dbb651cf189fdf690155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61907cd4492245b7aeafe90cf07067f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bceab23942937a392b8b78bf483099a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b2b4d90984f6c92fe5946880a240158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd0aa6311311f7c0878e22b289e498159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34084d47c8f8f11c4ae3617ce9dc749160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd839c75f4fe111815d2e9be57d4ece2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88778c706a8e1a2869884fc76ef120162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcb09b42cab3eb6a938d0434118f53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f279446e2b34fb048b915530b8d315d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76a62e3e0ebd5ac6e967991b3d2c71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3a5356b0c25dcab4d2ac5dc4fee58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4205a25087956fb127a9023ef676ff9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64769731d7b27c835cb40341b1ffa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c3ab33ed0fb0ea04fbde8292833f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3b004be4dad9c0ebe95834db7f4e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720d3e1165f285e091368ac8e2d99a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c94feddde178262b2509c9825f4666172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0e99d26819e4ff47118394df12ec8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa429ceb8668a19e5d62a43aa972fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ce495a191b0e066eb49b8b46b35f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6569e00313022037cc74306690946176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefd180f6a7820b441c56578ba9a80d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95975e73e7db18a31ca95c75a399531178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b69a689a4e82b66da065c5b5a2e0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f334861c1c252a67ce2cb7c6b9fb4ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba96ce7eb57ae6426fce315b15cf0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8397bccb69faa712a066bca510d3f10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ca9e8552f0078d725e52eed1756a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d7df0e7e415822710aca07ff41dfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bece6fb07498568efd7b31b642cc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde411f1be00dea2ca79cdad134a3f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b000936e783251988ca4af56a55bd91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d80d01550c2a4d1346479d8d0da1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c12e9f8633e9e9480e1123e1cbc97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a19431428b0f2202df12d39888dbf0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af10ce7bf59b49af1af7f86085a06f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1e64a119a6fa819e6b7f42a579655192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea03c23bf9e3fbcaae8f89d75b462193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c17721a47649ea33807725e7be613d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1d923d6e2b3d1168c09ea54847ef5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2d57dd52d0cd0d9647850c72dd720196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aed897f3009b9c43a55ac2807c110197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c02baa62b66c2393e91063a2bb6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a6c002bdf00736f5a4ea0c411ea9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f65cf292237fb13661cff23da3ce0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5918cee177f108e90fafa430658851e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98543dadf519a0ae39945d80a9ee33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee6bf3521052cde729e4003264d91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c8ef9ba2d356fa86fb6cba8c2fd25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83795626f56112e3adbfa35cc444794a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c8e375d879e2b08c85dba8ef089a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f1108cc0c26eac6480c88f452add9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e73abcf5ab4487cab46d9593b5c14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef2459cc91d8ad5872f00d8b4969e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35907d728b038293e450d5c7929ec8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45125c7d9cec6bf5db560af3360099211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348c3699c5f1fec81b3cd7b4c83cd36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633879b1231a4f97b3d81d92a8e00c5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c8331256db83ea041b5d198ded758214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1d717ad86b8b4f2fa3a32f4404ce2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4d95f85c50047b063f991b846cfb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d1f235dcf92517cb4513da7e32f52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442863c27b80ff47b8171104d58ba296218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59023f841fde17e066ed075ecfebd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a689206abab44511631cfbf1ba553a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48052d88c620fe7d6f50227396544a76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e23b09c549a98e079106e694edd35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b5a306ce32c7e7909f349e66a5cc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2672058932527869c46e1ee7160964224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6feeaab9277b4a192736b4fc23b01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a6e855fb7171e0691f4f639098bf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03182dd7ca0c6acad52038abe1f0d526227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8699547dbfd3e5de08a068612dd708228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50271c833da76d9ea867b7a3c51fa30c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee349ce62e8f2ed7c3563ed8557a7db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87bcf1d2ab081736d9e6925c045b92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460135ce41c6434e130076b1fedae6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab5e947f280043d7f34bdce4b18ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be6caf57b78b5b3ff04f13bcc1b392234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e862ac9c5036a1e90e2cbe33f005f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc746e3875ea2af6ceefafd027c007236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f7c295525135fc8dda0338e905d48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103dfcac13870d6a159144d885843ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30868d4bce0ae94ea7c1724271bbf201239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75800661500b5767f998370b72fa9764240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b4eacb3320cfa5f2a662c1a81517241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd925e5bcddd033a0eca46c309d6e9f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e32d0eb7061b6f20076dbdd437a630243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025bf8931534bb9acf387e7b8e91ef2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9f6783d04dbc67c623b0f9cca5f62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1953401894dc73daaa9b708150405246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a541a3ca52d456f0ef8df25cb5219247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2a0ae86432c3346ccf7360f6f55f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85545cc662c49c2601b8dd280ea7df63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee20f27b887e603acc3d451178d285250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c246ee343d97ca9862bf28406b746251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8c115bb84c42f4012b4c666e96cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93347aa8ebb33197d3dd3527934272a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c637f89a53f1344557446b65a887c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94698dcf5b7cc6a8ae1b6d3afbc00cb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c662986563b9fe7af7367c9675f44da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974288798d6ebf2f9b7c28087b14642257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c003e48641a6b32530bb6a9816b1385258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786570d188a1af6db1eecf467b71eaff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5c1abd1264d6cc460cd3cfd47e86d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5eb8da5eaff40b9324aed341f509f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdf251aa6e86447dfea69e013ccb02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb87f63b0511677e284c1348a37aa8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c523df371b9f15e33a152cf5bc57b24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdfd0fa917710e8466ea1b5798999d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496eb34ec0e07572807d952966b879e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89750d2dd8998a51d4e864c6486c5628267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c9994231d80b12fc44c17d2e98545268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99611274c96cc6f090a8936ab3b68d21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75417e96e8e258111ebf61224d66d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569276d5d1a8c02979db9714bb527df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28672eb7abeef3280015eef1f39e20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c290752cbb5bf91e6a569b51560fbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808c826747a5f704b93155d3d985ff3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343bd23c48aee5d0d5b2c5e132e8e47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db128b5712bd0993493dc967e1ca16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd4f101425673b7be7aa972b8ffc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e28d382f6fe673d0b0b8145d335b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d074235d36e981a0f53bd37c3106e00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aea3137b679c465fafaf8643eca65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923881b3ba422f57bf2254782af976f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134531f47379add5061f04cd3dc9614282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac8e4bd77001c9d2d57d9f0e22872f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32e585152e7abc413f1602954ed250284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7aba1275bb274c55a5ab79d3a40ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f39a47246e466dd547f244312e8f27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f43b6d2dd9ca61b8674bbdcb19ab7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c1195ab63b27b6c58fd96aaebdeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ea19ab508f3840673e9d359fb8dc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c21ead996f69f6c814b428e75348290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5143266897e6464773e0d06295e590291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6426b51e2ef08f0842af4b810fe632292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3df0a172b73ab88e32c4cc99f528d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93066bc47c4480bd5ef0938399548d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae6b3f2c492609ca5bc3943beb797295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4547a8b2bedd8cd383d82548b1b323296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acbf965953514616b0df0c92344828297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d3cdc991a82d2dfa0f50a26c3028298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee762bd8900d9c48bf0a035c54b5b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca879c1fec06c773ce79ba8759d4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c2638f5e7594d58fe1da2bf4d0d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d370dace3659e510ce01d7178fe798302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab8ba7dbf4b744ae1b0afbbea408b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9622726a430e1a856361f457568c51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361a1f2e8b38b2af36f668429416d25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495cd40e23fba87659bcd06f4624817306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acd0083c20d64f17f8d091ac3589e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60400b13d1eda8f22c6136aa4634364308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b908e7c74fc071b2dfb5662bf979309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df521dfe0f9461c3191ce4acfe1094b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e81a0a1e6f305ed18273fe466bd329311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eefa6e4eada4ddd5d684199c45c47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd2934101e729d279e67b134d78309313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273f151502aa59018cae72f7057454a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddf68468993d425bdb890badd1457d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6807edaf0c3203104b8926366766cff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0e1075d7c12c4355a21a1c8b10587317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6452bb3f1ccb63cda365f3252f0fd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4859a59467f69286c2e611d1eda17d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481428221da4aee0b01a0d8cb19fcee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e055b3fd668651562b6ddfb22100a07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358ac7fe1abdba2cb0e9229d6f3e119322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b9b244e86ac68743b722ce5bc7977323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c9c0dc303d0f036ce1825d88ca60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2149ff352adc051a889328a920f6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafcf88972cca46a1c6bf0e2a9b5a41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6df9a08b3283fe69bb66d0d44e3ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431746e5005fa2b8fcdc6e8996ccedf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1507268f5506f3b7cef6eae9f34b930329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b18918232abd0237acd64c4c16e368330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5282633cb4162c9bd5dc7ebb5059615331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0d3f766381124c27f52b0fed68a93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe9478dc4b385230b66e5f3a04883a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b715c5cdeb72df6c6a9ae2a29a331334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822ac0c1d80839c28b0cbc15c6182d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aa28cd52eb5d5c134d2c122f63b7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b562cf7d51aecfb1d998089b753b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce08f7dcc47d7c5fa7a80f383fde6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e261f88522c76e3311b9130776c7c46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1620563ed0e0fbdb03c004c04f675e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25ffeefea359f3ea31999e7f2bd143341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b6bf4cdcbad40a95b5f28377dad5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827f29d4efc4ab66374c7b514bc273a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53118ea04fe67b891cf473f1c4c8d5e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc660597ab83147b58532eb814dbe8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772220fe2afbcbb86c381880b6aa655e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf877cec78599884d7403800700e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587674329ecc675cdadbb7720467173348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc890e7078a76c2ad3ad7d1b4fbc4171349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea409768154f7ff4553bbed7f06d92d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590296a589e1ec56c678e2f35e65607351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51ceef70698269f1452dcf89fc8916352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2054d3a6f71c0ac65eb5c31a8ca95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac634a17bf41bc36bd50b49f89644913354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1e87bdf3324fa830123d0831f1c3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d3750616322e6bcd03c0983622025356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473e622d70bbe36d28819dae845c2bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4f18803885a55487694d0577b66ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee573f801b66f6ac0184f5ddd04adcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f1a7337b0a9da66045ca501bdc5d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b02d98159741b7cfc34cd9668d466361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67748fab05ad94f50775bb8507bb3ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de2dead6af6b520203b85f6b5b316e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b799b5417e5e21bb1a12f3f77ffc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201fdc4bcaaecc597de0beb96d9d92a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11b71dda79db7555db74501678f4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b5190fce038b827ff5bdceda1f459367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c790f617af4f1692de1eec1e92b893368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa9e842bff53123aa2cfd1ed72ca15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf18a1af4c3471e7af2642215a00c53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a574a8970ca7cecb2085d692d7f82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f015ad2bea0eb60873ae3e0f361842c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dff6de332054e3e45ce592e49cbb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6844468151c3bbc4e5025b0d154b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee012c26052f82c93c94ee6365ce79ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e9c0644d2cc0b9716e413fb8b824e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad1336aa0fcdcfde51f081af194405377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bae0732c5c4023d27e3f3c0727e28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d945e8210401b57da8af888a11a85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485eb9399690bae3a07942045f21ee9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc322be6602d34baa2016511ffabef2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3977cba71c158df98a9b00751bd011382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81544dfc6ff2474dc76260afa6971ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee30b39e248d4a36af5e1c8e752b3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff420d6beac5e1943d13d8d2a944ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62549e1e4da3caf6138ccf81b8d34e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf401256b26125fdae830400fd986f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccc3a3531101b6a5fb0c8ef08279b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09367d4a668fdd843c207f15f75fbbce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5229e7f88df396fe3b64fb6106a2955390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f8569c7f53569452249a5bdf62d25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7de433f9236b795edde749f519bec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c9031063493a745a760270756b7bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25845ee7627269ed78729b4fda7843394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6f4d8fdc208b15f30738a01cf45bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de91862d398c101d82eb926f028e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9354865e3b5449a0d33689ac9078c13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4dc4b04030973ffbdbd54693320a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d997383f820c95116ebcb506347ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eea371051cdaba0b1e79eefdcd0db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae8556c39436ac12b6f6143925f80c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1b5d1f4aac1b0de3c05f790303882402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d37634536481647334aade06fead6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37a2e9107228a2f2af1ed12d5f6f84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaac8d0a991ba1a73b68eb0536bda0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8c98be094750eecf43c3747a1e637406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a52106deb5f1ddc409b44c6773e2af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4647efb5aab480f6c31c5c783a16d47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df992481be8a1bb835826d799573256f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df9ef98e4a0ec368af6b73d7ce9e50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f16c0769411db635fa950be11c2d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d1c6aae81709b424d25dd5651bd26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839b9c23b0041b770855077af91f10f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c0f6913d883229d6ff802cda4c817414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425ad6da273807baf8755c0452db4cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe783ab6d3ab6f658c8e2af6019ac89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913670a3b4e7dc7bf47e83c2666fed72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c45669d923b0df2b03a5fb82d08da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae8ae2a65ea1ea3e479d5af09a543419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b5a400d96f1b250adcc89cd0154c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be606fd253efff147200014888aa13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ffcbe930aaa8fb34a6051c60a20b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a3a58cfcc174da7b230b425cd4117423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aec061ff83c1b702f9773a0b953471424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025390058dead0411d11639d219cd81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f2ecf5e43075b6f2343ddfd04507426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2e50e07716eaa9126e4a600860dba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ba5c3decdcaa1853004663cfa062a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e38a12de09898d3cec506c4d1f736e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3b8a3dfe50700ae9ddf9df31928d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc01caab53e839a1b77f585e6b499db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357c3f1223d69dcda6f21f1eb3e5de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0886999dce66dc765b69c8d27ea12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4daa183cf111ea0882ff0f4208ad6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735b637775e2cd6d3d5d3a499736626435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed94ff4715214a84ca4e9011c3cc33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0323e2f2863cbe118633fdb01e2f5fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd396d79b0d00eb8a924d19c3f2b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46782ecc2e7c77a729fcb67d7831a35b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85136226918582604f14efdad9a4bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97611c3171755020c3349a9aafc35b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b8afc4f77a2e2d8b929d938bf9f66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0571a139d690e35c32e8ad04d950833443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851d3301b78019251d2c906f22830f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c5ef36de5a1a34db52b4a8d1de012445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d8971af993b274ff7d14801edf6d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4c3fe85f37fd1292feb0cf1f184c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2b1a6359ed10e49a107ca206377b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ca832644239f42ec470d46338af33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3091e76b42a359e88273b3722d06c54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42b6e53fa548b2ec9aa31e17a77df8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe29d03cea19a38182e4272e0a001e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75747081b0067918d7933f22fe0ddf3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa561602b63e8db063f1ed54bcf547454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93392ad9c5dcf1498c1b4b736addf171455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaadda7256f97d4430ff9950691b246456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce8cc7e545cdd60e32b9f29959e9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749be6b3d6620e8c569773c5a7338fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861729e2b114eb2ee1686b2c11e36d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43819b1b0cb155956c5ac1bfcbb0c9bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d414f0031db4e30361fdb42d6e87924461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0478a89a0d7b05881bb28489721dc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0864bd7d54ff13bd529701034c4a993463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496cb3a9a9cc5f109bb9ae8691a744464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30475660afe82a2ec5ff0684f261f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6459014aac54ac61cd859e52f99c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bed52225ecd840b54637db571b1f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e592e98513f88f31f409f1cdeea61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d4af59fab42f227f41508acbb29c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbe4c20ea04e6fed07274952b8a45a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ef21528d1ad16b8c827bb90788cf4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5410c05b29d7c6905cefcb57a2fb0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dfc3b11f90323ad97423f3f5772a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8a0f8ed92e7060d9304cd11d012bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc56e5f65523874073fa420f40a4a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fa0b735fd5c762b3b7f1de5673ed9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dce18eec713fa82703d539a9812d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527705d9e598e35f3e263bbe4bf79d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4fe9282fb2f4a02a38ad036e22179479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f5d8c1b7478a79d13bd5370e1151d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d3249541448220eb5d45a9293ae79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f58e0ca16aaa09524b5251fd8ab82d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b05293052d11696abdcad4e39fde66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994582a20ac4df595f30ec5692ab8c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf72568834bc8dd413104c8930abd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee827f8d8d41706ebbd0c941120504486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b452564af64b266ff67fcd3f58ce9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c96be75a1dcb716a37e47a8a21955488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef53e6e5a0ff7dd3841b7c0424c5cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9466e2fd2be74789729d2507185cb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f36da94c65775f9ca99a6d4d279b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099dd348cfc93d92e93faae99609c1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d7c6ee6cd8e41a287254f1b9322e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305102c135cb09becd4c95905b98c392494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaf92b36bec5676c060dc77ce2cfb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d044f5ecf45033ec3ff74558ae61911496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00762ba4834c5d4c4c7d909bf82a86c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f31c48e549fba79b0440c9fda7234498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00643eecb091276a7b360401f4274cd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235558fa395545ad26df51da6164b28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10776c25935107895a70e6522bce375501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a7ec1b3d161375e9d829e07c67c75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f20c78ece2e92ab29d021d1f7d34b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8490289022773acb94c7c1bba7d2247504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f175899ff4e794708a44b9d6cc9c9a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc04d6c567c48bc1e3b9e520af4b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e29cb83f3c200d00e4cdcfc88d8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5bbfb6400cf6f002dbbd0aaec3f24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777f04e2de2a4167094698bca49ffce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e2efba4ac306066044b2e4a644fc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a692a2f8f385aad2af68ec611abc4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f2afb8dac3b0bd0149eebad633d96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59274df6ce72c58d1e12720750e3c2b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241a2e40f1a1d9d0672a22de5f1d01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383742517f3daa3ff646e39a534427fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d12de1420572af1604a0c6783ce1b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38581e1dc0d3c9e92506eeef3789b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717efdb19c1a0f897d920a148ec1bd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8129a9775abd3eb97ddc1d97e3d4a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88ca2496422627a33053bdf1340e38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2138cce303fe57093afe9bbe7ab69ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97d4fec267e0945c55c62de76f6358522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405b1f8c755eae39a3eb76f81310b20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2db3333dd46504f993cb94554aa94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7fde85f8f27854c74212b9d9c37a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994376cc23e0501364c631026332ed9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f91c032f3dfd67743cdacefc364a96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7093b829f0716ba19a1e83b9e984ba3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3e1e9787b5d3fef1709112bb296a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849de56acd160ac7e4ae60fc1e0db38b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851a65590571d8afb825d488505b48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18dae29636c497488684cba019c032532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346329c7ea43961185ef56911f6556f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04c9f608452a382db9dcaf5eaf8e21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a6601d3aabd625e79c986b1428310535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d41e79738fc6e150f80aed9971d9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f846afa9daf51e451c8bc9d9f8c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f6c4b45c98ab0b2edfbf02cfe07b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfbaade6b029d1732aaf2c4fee9149539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dc0613bc29cb4c97abdb2b5245e47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9645f78934969ffc9027aadb771e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cff607e71bed19ce46989d30dd8a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c527074aa988e52ab048078597865543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc38ec6dbeabc295c7603d457de5a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f6a922bda16f19c77fc8a5a6f4129545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe95add7d5dbee2ae4b18af7184ace546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577923ed2a8e25c2c7849823638bdfaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17904d6191e35b21b3362fb2d638eff5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c7fd717ad8e78cb1333af575804af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d1c1b847676585968752383210d1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cf73eb9ca77b6f17086fb38faeb9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733cd14f307bbd60e117cee04587370552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a97fb61f98324220109fac35ea2ad5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51560fe1ce37f23306dc7bdf4c8170db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d51f51133210027e9ab0e4f27c985555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe5bc9b148527730ef4d37791d4187556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15291f8cc76766a7143c3e882eca54d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5fb6b714611725845484fd0dcaa6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69989be0a0ee664b93e8075f0cba66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa05779357db36f95e4bc803309f24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47506bb9438cd013e9472fcc28e88dd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8604af8e8cff9e1b7aa0c4c5cdc84f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410946bb77766ef71fe2aa324057cf0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a546ce699c268002a580217edac1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46abdfb44b3f2abf5756878b3975ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccff298923c6bb24477e2b52e36dd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1902d34c4627709f72ef44856238b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d318ad2c38b15917e7a4b1811def52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8609056ffd448c245f0ea152f6de0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc934274942a019b3575533a682bf3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d660acf10b9a55106cf6f7c46af51f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d0fc33d0d0d7ab540d63f34c347e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b73170a0fa7819a3d1a66f11bb4954573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69ff39cb9debea4cf49c0bee2ad9e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ab8287d794175086c3bc63bac4c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab7203972ecf70abfe285dae5e259576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda03fedd9beb9bd8291da42c2a364f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3db9731f9bf7820a663b67845e12a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c1e6d030970d4a220ddcb9f9b3c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5aa0a683c0a0986b2ae574bb2d5ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48844526006dcef98f5f2a38f8504147581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450f3594d9772ae8226a2b2050bdce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf312ae0194aeb69395866ccb125ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4dd615f39465fd6a6af5145b93fee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e498c5039ba681aba3d153787e34ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1010fdaf8f25a6b50ff25a1fb40abc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b9c29f3164a31b9d95425091555af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0a4c4c1b440a5cf64915cc7ee315a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c5485081bda8a874ced9c1e03860a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1209f63ff403c8f905da1e937b0514590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4675513345017a375fc4b6ba7666a60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5a18d01b81deb4ce2e62f6afe8725592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886643b2b289dbcf14b02c35763b731593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32f8a8dfb60dd9aaaed1a79bbd57c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dfbd3aa52b07dc5322987961ab1d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313ccc4ee4e8d1703dcc46bff00918a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dee7299db52111cf2a0778df242a00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa36569de24ae9b04ada242f410eb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45a9e26a5705806339eca075517bcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa05b021ced4dfa0493dd6fcc6bc71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855e8bf2069fdd1d96cfc6e6dba27be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbcc3865e822068506babc8c61a54b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e12fc77abe38f6e7fb2143f7aa74ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163329b78cf1ca8a0f3089eed032201604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70e14ec7c26bdd7e767014cdefd375605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea830c061a57becb9aa19dce123becc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777757ad6d0ad3584de7ae9e5523d876607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb3053297425f9a4a6c2f65712270d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928189326a04c055106a68a3bf57df0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6ef8b2a4368b6b5eafbd2220f14fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04442c7798e763ba3fedc8428e609721611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3576b3045532677cb23073c6ae8f0aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df00a2d1264e660d9e38d1a41a9c6e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a65811e5997d7d5844337e5588091614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ea632c4ed88d5cec2cd3aa2dec768615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017ca88e39fd6016e1e14f673e0312a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626624d2b0f5552b80e7344b02ddc8cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174abe4f72c6f333b191667731719fbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493de0f268fedf744f365eecd569f386619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cac86614654e6c3e2027d8971e978620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12862f5d4f88da045c395256827ef415621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acefbfe532168067d0fdb55af42387a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4aac1d92f9ddfb71d9814ce06b3d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df4da0e52f1fd45e806abf32d21074624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d289087c302647e17563bbf24078b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4cbaa4eb5e449bf9c97f9ecea57e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bab444d48a0cb07caa92102189991627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8db23f7fc96ffebbe6b7ef739d912628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc28f0c85f3d550ca407e19e6cf4fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbe04c470eb54b9ccd41aec9265be1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b5cbe3af3c57ac61794649af915fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fd82ff1ac86f21060c6ba6a675b38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e69a4e949c8a43e234a9a9475627f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103c47e4b78023f8d1502ace29d487c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67368b792fd367822978a70ac23b7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83db9fb60b3392af19a2e55e4fbc834636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff58a0cf51fdde5ce137dab44b59d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f2f355e8e37c2b2a834d2292df10e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca3da7c2b87e568ee2b25a8a47354f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb85470364c18c211d1772768984c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeba1566427fb9205805c29fc66c4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9835f43c596143e101972424ca52d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eae31f826afa7271e533377cb683a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a414c047179c41413b724f55506fd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8278955d4fcac840b9cac359ad3c16f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba0a0b5bd067085853c4996863c514646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a299629ad17cfe274d76a21d1788c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e3aa486ba0b9eac0831b972ff8fef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e2397a1b64f182ed335e6ddf0c20a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda40d065b551e25204a00c269aef127650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98da0bbce6ceea4a36ad33997e9ac11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8efff9e7738eaafdbd45e6cee62ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea911368a33decf7d98fc774260149653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b9785abd88aaff7acee0a568bb374654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd524629a54529957e3591722a011a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd1fef5431d736caff8d012defeb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d1425763ca7baa7fd76cef8f51676657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb809ef3ef3df749ee7aa10219fcb8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893ebb7db18ec15a35140c4aebc02f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c0104c7ffbf36bfe38e860f1572d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b69377b5d8ab6caf46abb07057aa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a93fbd8142140a33970f587e55b76d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69835b10e176839ccddbafe126f87f71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a968dd3ed93206a3dd2a61638577cd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446f6a46ebd788f8860065001d2a855665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab15b64cf6d73c77d6ec6e2cf4dcab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846937f4ba77596484a6e8bdf21ed6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c46bbc2c3d243da6a6325cd3bab66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f75f2e331518c0c9051b609c468f75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc352191051898fd9cae1fccba223f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8381b9f7308493f9528148d60ca4da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb509ea37dc2234d7da480ada1959626672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0dcdda521c6315cab570cb24be199673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540eb8a42f406eab97d30191da6f778674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60b4dc569c94b5be664b8a44706fa2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fbc51418e82816c1c41996cec32bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e0b854fc074ace0da7a451b44e09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707b89e59f118c203f548d6ce3cf0a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710b7a2bcad4c1809aa0adf64c7673c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450e90fd41d41acde137655358662a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652840dd96a6fb23a9895a6b9de27b1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8f4778ffb85e690e70b4c298d2a49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362e31c76ac644c95e5d3ad27ca1ed4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee87c614e4b52f31d9d04ce017ab4fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872d50d2b030407f743198d4c674190685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec165bf8074635c0ac858b75713ba1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62ef2cde73cd0ed05627599d54706687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277074003dd992ce20d227ac596074f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e8a2628526f7435e610f7252da8ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5616ddd64390b94c2578e456f8b8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f65cb6c9e46a1931431ae3ce45a65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1573b7965385bf29fe963966d69bac2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e8723439eb6fdda61dcc15f1f8b95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239519e6202bd3961589acbec90b5dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f71650e2685eb8decbacce563ec28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903d9ce50e30802cac90ad18ca5f17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08541593ce5351328184067c386a09fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5831466beff4d4fc07a476cc8e453698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3b7751a123be877513d22071e0c27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567d87b0d87f51dcda012c71d375dd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b729afd703ff1af38d2b39850aab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e811557ebb25ce3702db0815567389702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f752dca606e6e2939b5939744a0a61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6e209afe4f3b84ee7cbca3ce7d28b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ca1e37f1d8a270d377dbc51738548705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529078b302ed511ccccfc63962255f97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a953057c45a2cb9668d0d1fd3d8ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275338ff9e4c274261b1bd6661eaa58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfce0abe169e5e23733247a23c9e9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7189925a19d517290f89b8709c0ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699be9689c9af7c7159d5ba84e71ccc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34998e9feca94f8b10c5fdabed1005bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a57ce4910ebb722a8e801c8892841713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c32dbafd97b245a69d1a63addc7266714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe21a38e15827cb9a9ee51bbf7316cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f960a9c15a82e63e61a96775d11c4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15762cd9ad1dfea95fc7e43f8e309296717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576945da4ffda29f762dbf773f1ed2f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528b671752e9d1dd6d58e46bac1b47b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a657e2d1d8ed0e176f027c8e0a7d0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86646a48762fbf1dff84cfc3f99f87d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7388e5217a555d910bc076e3317666722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa197c43327696f6aa6ad823d87a9508723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e410125700ed070584328d2eb9eb4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d6955b709cdb19c6c91a87c96d6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c2c01cbe7dc6957ba9f444d2d485b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946e5770cf3a64431f43de8134354cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e05cb0d2e89c916a97486eea453d1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242e01540d38d0379a42c02649a181a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b42ca71f8c9369df930b0782496bc3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151786462f41991860371de90fcfa05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f43a785a97450ce42369eff55dbf8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554493234ca48841f3b10afdb4c68e55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac600a9f908ac6a631ecd31eca17a80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1b83bdd73f0c78aa4f19356d07002735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e0f18299179e6a2785bae9880601736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b808b8e7ec90e2162b9e743ce722af9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce7f31c08b5cb25461374544ee4057738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8dd6cce6c0180ffef92cc1fafc8aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8813a481bde5b803274eac1b425e9f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb2f9faae49b8facaf9ee50488fdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985a50fc0ec16f56c9faf8d09194c7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc1deaa14c4503ce168b1dd7644113743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76b2258b00176b105fa7f7dac95747744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c247f0fc9adc045e0400614f83a16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eacbb40960e9fcd823199fac84b943746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e3dba3ad30611ac8683d6aa578a62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8ed8d16b27f8e8403f70bd2add8d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc737f84ed986a6b15eb07bed7251cad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab5fff5191e1a3e31e2d9695274d59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c9cb14282166abd0c8e46844f3a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5c7b2623aa5d085df0dd64c68e039752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75334e7771ddc2bb23b3ca2711936e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e483edd0901d5699b3a841e9a16f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7f901b55efed05aef5035c8667126755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e4ea5799720741bef5100a5d2f2e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db901f0ba16c7e6764a00c097b3a47db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec110a9cb7aee0241605e725fbddc9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12669909f528748fa084f52c8ab4aae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93409f88838b48265d3b0608badeec43760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8eb2bf5c00f1c7153c85dfdc7c377761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709357a4c2d1f06a9595ac07a97dd68762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f301bd0dc3127d68f70346cf4eb5fe6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ece9e3bc321715b6399c9978d8e3c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf26d3214d0aac8b03841a277d8510765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5829737f775ec11c1981444f66f0f4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e7405d959a175bbcd92e422ee9f32767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259116ad553c724dcabd31c06a18b130768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b6165f4c8f5dc5696c1c80857bbdc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87fc73f2a8be2383718b1ff9ca7ba3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34347363dddb8080ef4efdfb30999cd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d5b3c060c03e1504c116c337828aa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a8d9a670ccd94abd2fe243afc848e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f59756541832a998e3b08d4ec8b38774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40eb6ea0b5727447fbf54018752e6b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa73c83c5778bf72a81d9adde49a3a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709eaa7ccaff08511e031a6b460c69777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a4afb657ce37a704587c5c31e4db7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31102ad8508c171ff2fc439056ef7c3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df292e640974049299c82a3bdd1d5d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846208c564cbeda8c48cf1f04ee37b11781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f870b3c9db616e8e1a01158b1ea0c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ddf08d6c04d9e8be92531ac8c2ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ab43b7588646197cdb6fe29553349784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bf08981ccfc65e1fde3a542d73926785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989927844ef26fbeb9d782564e795ae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f878b0240eecd2cb75df82eebbeb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc279fc9579ba650528cc37e791dee2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9662a0f040ecd22a7dfb8c9cce34e3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ce0f2271e54d553f17359af8d4e3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a427a40a6d793f86d809587a2a110791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a2344c2e3ca0f31ce1a39c3e5d5f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ace5fb111f6d8acc6b239dded2c84a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5d6cb5fde6fbf350bb54e78440448794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6f5e914a9263db483172b70b9df8c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f868bff5e467ccc06b1cf35c9eb36796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27843fe6e5af211a3a0a736f7368c202797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c100800e700562e87412ccc0dff2c32798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f0e07ea1982b58b375594096cd4cf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbe9c765b428b14ef676e9080df8c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b41b03ed0b6e781afe076bd03903b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab68f8fa4791b3fe2b03df5b6328588802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af226cb9f402e36cb85c9c6eb89c7dde803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791b2a4e74c952cfae4a27d85c72fd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dd63c8bf78e1f6cf5146596473a3e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d2b0321f57f275a74b66c571e14ab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654876e63269d8d3c6d81a5a6334400807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116860327c2fc048eaeae0bc32399ad1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382544687876671590fc6121dfeab9fb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9ca51d3ae5844b7f50844823c19d7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c31f85ce8137d5e6642ce7f1f671811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f38c5c47f0b7290a5ea7a02ec1d2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d9f36a5c9093a29d771540aec521813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60a3e37ea5fd6d36db28b836999143814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0968375d91dae7bb0e38fb66a433fe8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d75c0e477177088cccae271709bc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ff3b531fa5d7d3bc14cf2de109a21817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521b6fc15f08887e52da5f0ca8ca1cc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3929e01c703403fb1ae8c3e8de7d8c0819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175014565e3374ff86731e54fed803e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cab859b317339e1de6b23b10d182fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e052c3880f39b33a04e68c68bab933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451522f9163e687971c17682356cffa14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4a14e8a165797d22b8a24841dd7745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f69082b0985ad650fdd7a6db719e3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0eb09461795e91d6e848c7e8106257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774aa8165804107202b0ce51fb607af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea12a0236cb54fecb7782d1aa68c8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae01fe2a521d4ce26637c6aff1420c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646dfa2b6d9f9ce4c413c860ca8b92111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a203b8567e077bd31ed022b083cee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d688361502c9e92739ddc95bacceb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf2134b82b05c53858a0ae8639271b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d4efc29b07aa417c45783a461d95815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36b53e84cb7692f56bf61f0ca237f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462803e7d3234376e15d770fd7b4ad8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c074cb0029c8875825f51f5ed0cc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b7e935c559d21ca84817a5abfc7d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264407b076292181eb2d8a108ccb48b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd00504e949f98c5466a745b3cecbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea86439b5d2160b59ed812f57c75e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf5e2845077c8456b050e7009a39c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8791783b23a3ee388f61e5f3a8f4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72799a7953b544ba350eabd152797c4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4c8b12bfdeec88f846760b2d78e4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae716f30bbd904f1ce548e528cf56c1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d0d008471b2adeec0f07aedf5aec428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a152f9882e248a5368b7c6955ac2e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846471e827c2987ad3c02a75163e31e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad026690b8f094f421cc706338a8f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b37094c7a4f94a510c3ab4efbba9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2b803e80591048fc601c57200a63833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d8e51497669353ff85efe1553007934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd10d1f1633ebbb89332a3b7ac8691c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291c4582b8867b49f5874cbcee58c3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4fb6526258cdffe9805f9c0d7de1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab869e37510c4c169a4332d3ef6a74538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd82076980819834b9ecc6edd20a3f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c266439e4fe2a41af733181dd4593e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6ae69aaed7e9cf3d6e6f90a1d3cc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22741cd58577b55b932a8a960fbbac542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb9fda624852407b2762fb1ec875ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92e0c976b30e96066dd903fe7e2a7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a29f4728d03a2570faba2c722291445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbc941087b2cd65e1db405393c231c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ac157de99312526dbc421071b1d2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8a2ba3a1e828b9b2923cacbb48fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8131a96f349429daab4f46261ab58f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a5c41bd56e6a8402e4ffaf8baf26450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f135920f12d2420abdf29e39813d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7394d94212358453a5efaf36a2fac652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a331b80bdfe981ee1d8c2b3e90c743553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba374de241d10534835f64596de654954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e23e5c131588fcaff4ab37cad1333b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5e850a0950e8088ad333e1d25fb6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fbb6f20f24f51163b5f687f58762157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c97a7a0c12ad3b3c6e8fe17b474858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12442ecb4b7b925e3a9c4e1523b06c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe2c3e1d2ca47df39910e8d8d5fae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0bb1fb723012df6640fe3aa11331861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1571409917b8d1845bc2219abf960c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbedf4b223c0989d058fbec132db8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744a36bbbc9f441dc5b93e4a1fef4ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83984cf7c6e1844b89670eb059939165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fb98025bcb21ad4dec977f83ad0fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547091cc015cd66f99687ef9ea06ccb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc658ee6ff76cf4bbcc8758c15cd80268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d54693a994c706fab2efe7dae503f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49626af88c131218222cb369193b7a0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba3afeca8e168cf3054adf16d6ac1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902e3d64cbbcba2a3468fabd9eeb3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb8bd9f65ca1847673de6e6792fb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6ca6c0f3073115abdc40743c9d8d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51b31fdbe676c32c286a1daf264cd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc733b2c2338ce9fa86f0b32defdc2c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054847ecba39774db510b46b1dce21777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c6571b78fd34c03f37ddde7ec884a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7983654cdfa9580bd65b709ad25a0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb807f04df4daef9b389405c4ac006ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2ebab0ccba6bb5320fbef463f8d2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8297042130ec7d24fc1d73091396b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc69f92cde051a95796c097bc243c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ca937782905a80940116754c500b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c253bce43a4dff6c82c8b7a61e5c19085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62664c64bf08842ef89d612d2ca4874e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7763ebdcbb8c9aa33208297e0d726287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925ae1adf1b2843073e8d7a33d0208c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da532d297c7f2bb810c9184950932db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6218c7334e52a533e1e00f4f6a7ffa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ffd912cc20d251a1727ae810dee2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340455136a7ce0e5f7cc743e91ff73f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c07f314d17caf1bde9be2d40b1b0cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682f588d9cd2758d6db49aabf343d9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048475a9243c445e9a81b14e875675995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298e0fac52c4a39514c10eb07fe3b1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc64884d2c58a53e28ba2006745c63f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2df97e1ebff942d8f3280450158f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9928c71a19e69855e881d9bbea987999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b70267bfc034d25d06e6bfc2a1782f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8474191a37a83361f7a02f27fe4125101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be1e43da4c734cb3231fb781b94d4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef080097bcd400e85262ed670e9d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e693de5a87ba3fb17f5dfa0113bec0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5635f5c88f641e1670d237cbcb649c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817b4bdcea48cb8b2ee2be38898be27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1b98a2d5ae5c048be45e225595c96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0aa76b4d0cc290f6090df448f5a30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839d056fcab6884afb3e6a10744ddc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49135a2b7723886294398c64bb10f231110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb1d8a6037855a12e9136a8077ac3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240453e19e553ecd7e852b32edb78af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ced7b06285081ad7830faa98ba03a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694528766cb83f463cdcb449f633ff57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b579534408cfd7d84f5045c4e0365115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29337f9781210414f923599ecadcfce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efb7b4f31979505c8b33060f3ef63f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18064f7404c9181e16fbe39c8ef5659118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53553fdef71461b551d3ee98408ff29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb22485196d8d7813ff326931bf77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08c325e4db858c718751a8330867f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9b3d0d6488758af1413b0fcea0dfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be8dff7ade17596149377b1258bf93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27aa3f48301900ba39aca75ecd94a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b8084e3972166821b77928fc8a6e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2045b0e255a1eaa31d62dd8f45bb0ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24196b2447ad44789a0ea9afab25a7ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0c5b1dbcaa88a7ca5a3f3ffa86a0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7c9edf7409a4f227f7128547f3b56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f17a5189ca9d5b6bf297d1640107d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda71c918a3404bd0b7a4c39e5fad7e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1456760a9f9aacb319fca4c0e3151b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb535cd615d5953771db04a6be7abb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9fd13b4177051e30f087ffc3ba495134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28753733e1df7e7d43318cd2735319a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0a78e577e0200e5bf23d48a6e0f82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67c6242c2e93b2de13fc8128064a5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f05e86832abe47588912cc29e9e88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bec072a9f51711469ab205b61ebb60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc4219b0c64e543922a6c2dba5b271140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038edc5ecb5ffb5b893736986c9c0e51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc327d6c8aa352372210acfc74e46bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e721cd56e3b425176650096c63aa7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2599d874371820a516d6749200a166a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75006eaffbedd0e36fbb3297e3276dc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27013c07b41b3ca4c9a9e7951289bea3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baddb65e79abb91404d0f5dc3518ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b6156a3499c61151f8cac41dcd638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585ee110416bb3443e6942b09ebb5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcb31f30573b1a33c602e1e50df599150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09f3223d285a839fd72d5ae7797c69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86818f699ec93d6758d6157209f40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d345acc58d23ef10a3fd345b99ec75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaef6eb4885f303f5cd2f84406adb1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551481b3582694b875f707519a02112155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076c0bffd3fd0338ef8760112b9c6c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e365a9d80c4bf13ac7ecfe3ce48bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46f24a8b27e410fd24bb0677256cd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba723dd8066a92743ab0562710cb262159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137be1493ec58be1f773b7e3007ddb68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e175f2db1e56af754afa91b990e704161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb372bdb534a76fd3b1dcffdca9c47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a6dfc49eacbef38f24bdb5f8a9327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da6e1ed279487cc0aafe3a501152ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17970e8b7bd1fc6d1f8b4d31349306165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ebaaeb8dc5e4b2354c2eb316a3fd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa180b3d8e48b651abd6b580f00ce0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db43526f8da40a3799fd3fdeccb24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d9a832716efea1a2fa26846a459e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb143a70ca7a50536e648e6a261b01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205abf012ffe310791b89c52c5a03fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf162372501c85d76c7664db6d30942e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb43b8a0bae3985b8bcb71ee6f481db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b18d352b75085eef4d80dcf1e9ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd141a971af93f28503b0359630db6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a171eb2458ed0ae32c1449c4501430176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa625580cf718d8feca09d5ac0d9f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a458e2ed2674ec6504f8f3fbc020178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bd74f7115f0e654dc1c48cebc566f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d49578e1f73d2f19c72b63a392c459180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b68eac631ea9e87d605881db007a84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e5683d634ca2794e072ce6663507182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fab5eaed965b224b7f775bc1e1fae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7b9ef3ca6b55f59177bf30f893a6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b51f6051076c6fedad95fac5bbed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272c570263eb8d5f500e64afd7f8453186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe898cb5779ded485836a9e64506ca02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd201bc36d6491fdd7ea874b56ca09f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448f3eb2dcec228d37d841dc2bafb1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074219303727d77e7a8dd9848d0898df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f0aaf3e6db4185bfeb023a3576eec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bc44b7168fa54b65c0fefb0ba348e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ace1d0a5de4e5d7d8a47f57ff7d45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059b23db888667b8b79557c3bd07390194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139d94746500b3e27759d58318c89a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f685ba5cddca0fc8de4581eef3241d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5e5a392686b7e3aac2826898c5202197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773673fae40451b493ce8999d050f941198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5067f41364c5a7019cfc81b05a5da3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc004af679530c2e80a849149ae32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060a26008318e9185f6cebe22ed3056201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdedfbf769e61fdeb7a89e529d75fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b41079a0a35736b9799ebec2f8e2ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8faa445a9c54176c1bc2100ab8ad47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48bdbdfe61f91e59e68d3c2cf94a53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9429858f31d81fd98395ffca3c636206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d126ed08734345d72cfb21c69fc130207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba6325a317a69f3efce51b162c1160208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454c602b5684319edc6c586fc879852209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e6f913b135a26758bcef30be8ba31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89e1083acd6e616aa4688ac99a237b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389917681a0c46c06593c724fdf3e38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d8f4c322210187d7b2a4444e0254b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989e44073f0d689a065e5c4d50264d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f15bba474cbd4a70b683d51896bcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aa52675316ad82dcf9ac9a12443ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cc5692b869cea9a4ea2be57d3f52a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d946f020b4fcc361f6ab6ecacbbf1b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d56ae6cf9b790c922cdc1b930a52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144efd7eedbfca1a556a5aa0b7e0bbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf705fd5ca0f7a0e8499c5b28a735c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24925afbc4a28b5ee6ba245db0f0cb67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ba4c0c5619bba5139f6eb13de673223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77888dbbcdbb16794f523471c3ff854224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae8fdd6f62caa1114c5b1c31f0c1f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723cc5b37897a24d91023b76258da7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82916acd9979f6dd143fcbd67454a704227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b9a4fd1f9148bb2f6e71d80ed6ab0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f615ec31371f20343b7bc4448166e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528034a20f9128670b887417c35ef24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1282404837d937c115bb4a7aa83a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88840bc249c7c830d0b9f7c7678d2cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b79012040284ed3358d0cda5f99bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e875a35a9fade460301c2a0ec4b4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865cea5cc253dea3eba6e32c2e35b23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e58ff18708ede4f69dd5bc321d636e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7e43928fd510525cc3bd78427bee6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a84b181d8bb3bb5fd97399b97a3c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3724d6b9d27ccc162f5273a06e8e80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45478e9029b700904b4bbfd46a275204240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2a53397af1d891e9734bf5d413e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb0006c023797deb04687e98be12f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd617aa911f77af66aec570edb2cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6acfb57fa6b5b665c966c2d7e92774244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f6b62fbb056dcd60fb747f6aa449245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a79180c3b19175745bc5769dc127246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1874d3c7b885896a035c4a3f2884a78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e59ed36927cdd54d80df52a9f9ebb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310336fe7e32bf3b9fdeb5680a39801249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cf1fa31987de7ae584548da4e0604250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84879686c839806e507697b44ef6213e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17f3807d77fc411c9f646c68daed6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1c58b8a46359294f1f2029f4e4569253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1b8ccd20e982613b613241d7789ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb37a8251582d72f0a2f65efc5905e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6281f50f7b58ee4107107c89a205c40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c47e4edec5dbf82eb757aef001563257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a21fd6e9f4301915ef1ab8e502626c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db9ce6ff52d0e19d2a508c8e33a91c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e620bc9589e5ae10669b3a370a41066260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe212106ec326380a01c61ba3e2b5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8189f22dcd1127f0a0b33fc735d2405262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707eb7cdea3599569d0f870952913b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a5e264388374bed3fe401277ea47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f89af14f9662b165243853e97f74a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efcf224e18ac553e2aea9d6d1cb7c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ca85f990e889636017b0796905b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815233df4a62c6166187bfb088de6fd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4663a86adaf70f6bf94670817305e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49acc6c58d92a20cfbd89bc6473a39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557d12403382ca1f05f5e5dce8ea0a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6fa6311e32905be3608526de40a43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804abbb5f19569ce690736f7df131f16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb3cc30133e3c897534e6761f8f3a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d18e8ff73d39743a69dc7ba159583275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6853c4e593d5386fb866b0579f1851276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267905689ebbeed9495c6f3be727c18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18443aa5e57d193d0747bb4cf26b564a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccb1b2b484b8a58eea693dbabb8949279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928a4b0ba1848f5c684699f2f242f45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1f5740be0493b1e7d091318f83e1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7972f4c633646f17b242363ae41d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683471b0a4c14ff9337834ad85db72bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2febb18ea69be084d4a26cb7fc4d47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977b50706008da3cd3295701bc12b81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d6070b01d896af144169f3e55cc40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72880aafb408efa93de80d56a3aa9577287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb78025e6dd416c3effd3ee8f86064288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6f13e3ef25369c7ecb7d5a1f4e4f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf877a91a14a667683dec50d5b33217290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a883613918ab00dd1caa152bd6499291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc607bfeb8f4cb308a49b2785814f23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a9302e54c38a9c7343f473e9c69f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f493cf5aaada14901c744a34b7e3957294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9553bfeca4a3a73f253d58e93be5dd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851003b5c69ab4ab5463239bb36af89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b428200bd284b493bc536076742a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e09578179f0dbad2aab2c7fcfd90de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe492efbe9171e19fe7f0e8bf09e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce68ebd9f7e6645e31e7e68d868f5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6636441320d2c1f229f42e423433e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47888ae84b85c959c6275964a5c3fdff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbee92bb38a1a2256f47ae88362619303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451bc6cde70fbd31d6f574f177420e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd31963cd7cbbe03b2de5d62ff0e8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351e4ab63a432cedbf6fd4d50c6a00b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b069308ec07f71ed937a9a85dbae04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061174b08694511c1def44c020b10985308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c9c7fb95e4ba65555b3a53eb513b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94f7d71a8d0d2e8c961d311321944c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fd2288927dd938df770098046142d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19fe5e4f270ae24583abd6a50e9625312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599f3d7cb812f59e2033a097c8ad49e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e4331411c5208e47ddfbb3692877314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1eff0d77804409f8e5d7f07754d28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62bf7c120d9cd935aa5430bc28fc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24196c2a57825e9842fb68aef0366b16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6012edcd1a87255ca1abf977ca649b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf30ee1d61084a5d9fa84a8756d2e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ba4e862646e3d8260be6f09cb634c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b6da54e1f2baef17e4d8b3b24cd3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12965e337e79ec2c57fbd14621f4de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbac49e91984a4305051560a316fa4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dc1b693f646a1b764ea769418d34a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf1d4576971438ea6195b4d7cc93c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba944894d3d0af035f64b616118b35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fec330c7b5360a5c4a12e74e25f5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58d564e1fe330d116d778fc554da22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874082cf7f422ca124b48a2fb681a37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8ce0990f1999b45ba1ae1103b4360330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ccd0108944a037fe52f99e36ed9c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1d60bcf3949f83c9dfec323eeade4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc693e6375a75e201d2a79a3b33caafd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba871ecc58138c0c32138dc852e944334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7292df0cda4f6a53079c4a5dce8ed1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2e04dc99f2b2e4fa49be4d649545c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfbe4c1e115365325eadf68f651616337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f65db90087a230f1da525af16999c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ead9aeba2cb3d5469e742f0b7072339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ce954c4b7af9898f7ea717e56a0f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd8e67ba39a7a1df8a8e1361549ea4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef53e71b2460776268c32bb4914215342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9670eddac739a58fb4d1b55b7df6bd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1900ea7afb4d75e6e1b4549d9162d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8f04624ec9873f9fb4f34653ce5cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ffea9b5728e5652149433d8711765346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e024088f620419066e889530d11003347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ef97de5215c4ee9921bfdb4bdc988348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647e8eb9b40b2d7c2fb5492999eb073349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d5c6843764de3f05bceb52309d024350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a1ea81192868a3c7a99df00d92e27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d433c4633e7c5ccd2bec0fd3e10e68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436560f7ab954c50673ed30b86e3b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce14840bab214605951749612cfb556354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6ee00d2de728eeeaac2e66e021217355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e472174aec0156630ea67d418a38a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe62010a3ec5beb0f2674cdeee62d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d4f4d6b0ac304e96b2c93bfa5de0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c52f8bb131d071c4d3110829e9d0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3a5c71d3836cc07d044d948830ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6503e7c57bf096cad006aa23f79b56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dd8028b57ba8806d559d3d2c0e426362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a020c454ca63b44ad83569e28b4a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44674b2be11cf162a6e4f1ad68bc95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cf01409cf6069808ebcd39c65c0e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4558dd5cedcd0f66fe77626074723c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2062a565b1024023ed201ef593bd8c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771cb529f12aaa22c0285828c67edb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c57aa6d8b740bd0dc94c199398f0ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3aba137349bcf4a13c304c31487a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdcaf79314680e3fbf0b0f77a170ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf34ebff4aa4adca4aa5cc1fbd62e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c557ec6ea82159330b1402ab0b5d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcafa58bdf03ebc0ad42256578e5857374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da71751bf61e59ad7beffa63f1df797375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057585b5899fcc3b64c5a04071b4010376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6ccc5ceed7424e5286512dfc6118e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f1748676f12db58e128fc141f381a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea30a6b4f7ee0f26eaaf97b06f65ba0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736fd5c12f8973d1b9321da25a8684e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e814b65feabb35edc4e72a237124381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050849c6a973da65cebce8401a1ea848382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f1709aadb0928583647186827e05e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd1392df3697c89621321d7d4abc07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90670846d4e00168b013ba6f2ba2a2c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c8b3ed80854d98d8f6779a2ac65f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2478a49e8284bfbe7c6df1d06df8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e392eb5e6509fb75da14e96a5def318388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820cf9e764feff30cc6be6af9ae624389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3a53445b2de937ef127e191620609390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37072f5ede78afdd44218afd8acf20a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f93d505fdb2074e684487b7c7a6b0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d72f7cba714fe8a3cc3c66f118322393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1aafe0f6ec7ba6848bbc6463fcab0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb0cba4557e11b204b7af7a2f9696a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537287f1ac60984bbe962fcffee41d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffa76faa443f44eea26afc0e63ebc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d49e435365601de9dd6fd0028196f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e5334bd720202e09ece9a6c9507c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e58cf598d72ec22610996eaf1a71b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef65551498c3755e35122f83f4cfa5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dc685c2243a98c0de01eca81dd132402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d34c290b8e5e946ace4ba5ae55cd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28843536491719baece6795d3cc4cba2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b686a1709d13967fa0a7d06be1f0f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db4b7d20bb21529c72aa277a958cc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f39d45d9e81d8ff80fee17322c3e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90bcf80d7c9537cfeafa5eb8e779e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aed756f968881ec525bfffa27278d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034be8f2b85ba0e18611747186176d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c41354a594c4e56b992cc47b21371e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a90893697e80c2bdce87da8cd6056a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8bb1cf9f16c3c2461ecd0cbc40236413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc062ccca41a5063dc2a64fafe5acbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023740aa4fd7f491eeed5ad1450877e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55bebc260905c45a6f405ded5dc5d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe534b43cf0bf12c7777634eb70c5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357af425b87d6eaa2dccb3ca80f07bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e1ad57f8f1969c59772a9c3c61a89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478f12c1b68cc8f64f5259cc1d48c27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eed85225fb65429dfd5d11beb0df3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb43944882e87be4020e4027642d80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d3a963c7e37879214784e127abd3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4de36bd0b05b85bd61d498a1318d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26558aee793f53c8fa7db784e5a0b9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b651bfe02efa65663401583bb6c5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee100f955fa1df02015dc8238a45a22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d74453ab51361e5dfeecb02d34c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca238abe601d7e31f290b228449070429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937530e38c51aa50e5983736ff23c37f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dee7db4edef42266d8fcb449fb4293431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb7c13c210f5fe0f4c024878d2d2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c28ee8c40b0362e4b2021801b1a09e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007ef418716a45271842257758f1a2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b762637f50217eee48e1a415c54f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae0150da8062970ce5895902974134436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddb8eb6eb36063941f18f6d9239224437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122321b12dd328b79377c9beaad9227438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bae07c85a61fd9a9c7c9ac4fb8142439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2504383ba2b96cac607d0c12009275440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04910227769015aaf77615f65b46f30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da63e58038e0b1d1f6524eeb7a1c6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd494f2f573c4d47baa92113ba506443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b1a75ef0ee11f58721992902c336a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc096c34b397b6161c86bc8705c1fc47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb045525fee88a7194a0b74279f5b27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f6830e8de2a1a5e09f6356bca834c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2a6ee492225b0e4ab639c30003bfb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caabe0b8489d4d392fc9976bf94e53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab2e7fe42a063a498ca4d93a8c525450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7a30c87f39d608e731e7eeda5e05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3ebf2f4f0f751bea7cef083fbd216452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332120bc81dc0360831e7b955fa250f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650fc4550209e912ef50e337e86a086454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58035229a1f2d63f5fd34c17894e71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e0a6aba82ea5b675c187de669d0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e66aacf31b1a268d92d8510d550de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5882b67872c4894fc87d762e6fc7965458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a61b040a9af529abe834e8a08927f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348890f178199d18333f4cb4a78e8b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65eb86a568cd73424d384198702768461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903e31dd911c12143b2b15622844069462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555a528d7c70717c5a7fa24f352ed8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eb2b91189061b77d2830e421d4276464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152517dac23203a5aa712c03d910342e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b21db6bcb40b731b676efeec66cb9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b15b71fb99f03e9370cf7daa1b55d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30aeccb33bb5587ec703a8a6165d0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013c80a049791f999f158060c8d7766469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6604edadec88cff05ddbd0eece4da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e071bedb01e1d765d72bb001f1468471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a32f54e118a00c6dddad4ed1a902472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66443e2a9ca5b4722569c8361c8ea51c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a9aa7b566ecd08cdec0a165ff122f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9444075eaac83572ae3cd5e065930475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3193f869f0cfd5ae6c1d57d44d104476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d586c6ade99f8d62bf355d3d233324c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eb8f291fbdc90d226ee945bca221e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa3b6896f00878ff3248d35e4a36d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84618759d86b65a3a85e0d798f96ee31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce360fe414e60ceb0c6c0a504650b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca42df9d1ed2fc965069e3a4dc891c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920aff99e223f5682259d005ce65208483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4ddfa1efdb60107253082c60c361f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad21effd9484abf668a1ff2e74a303485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7fc84fa92303385ac7282406e3f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093395267e70291833c00609620741a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bebaa8d5e18a10f9e42600992e0ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad76eb5f474d8a02152f82998b89ae0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d606a284737d928cb02af3e9f80f33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c78dbdf922b345eb322b69e5bd68af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ef8b146c8568acebb31229b567548492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccd6450401376b4c79bddd118c0bbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850902e4f0149aebf8bd018a8c8f5896494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605cae7880fa4ecdf16899028569e93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4759b851089533e990ced354e5c8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e1d0ca68c22e2392a23dbd737b7c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeef37d449807cd504ca71a61d71cbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386a57d0842442151627d2164a20002499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2570a053ebd5ebc0298faf9675bf25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47c33210e9063d13ed72c02aea8774501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51177494ca21e4785a6c6cdd91d12f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824014e98b404b83c09046035546f13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687b68abeb239c044c75b92c8ea23d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac57dfd6180309780e10474a7d4321505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be977d622d6fa7d8f1d8918b26eb25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4dd6f24352e7dbb3383c47065bbe3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f244dca136ba56a1a957fdc9d8068a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e089a3bb4c7a87e37c51fe541034de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a58113cfc4722e5fef8abe40df064510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894c970adbce0af86c79cbd9731113e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e22e224d6d3197cfb08f24ebc94c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ead0930fd54e30b8d78bf4f0c821d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac344b40eb9fad791ac3b1924ae659514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f11a6992a7a9a890d1d43e1a48a89a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d731558cbd0441278d6ff7ff65cd24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200f283b7df846807a44f2b12805ac8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356d6dea5162aff7650fc042f974ded518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42323e6409cce2e71eb606bcc4d8a8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff373e9b52bc5cc8a90d5d0b6e1f7b6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785bca990f6c7b0a0263aaa98267cd3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194462082c3e271a84e3be4dd40b6b50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1ba8aa7795c3b248257c8e58a142523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab3759b934e6fdad69aabd61d6179524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c91edb781a859a12813797d199f15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf9d807e1f6f8df5aad1f4e390649526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972bb8882ae9d5f3110e10af04e2fe7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d535f3f7fcaa63caecb14febc5dc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664108d4d1438016e0c3cafb03215e82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59db604b3165f634bbc5295c87a46d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c92ee14633f927a0cf0c211667ac0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164737c5d96876a7ccabab93bc232ea0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118315888ef66ca78d7144602acaced533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e910adafcc25660e1f597234e58bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0d731e92493b28d91bf0e731422e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c6149d9b0aa771fb1adb583ef843a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28385de0b16fb5ad8a7bb3a93cd6ee01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae8302562de0370ed74fa043531dfd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34963cebc449a8019a442541b05e53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff15b553f39ab3eb4e65182707b9835540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92d874d14d4fcaaa113297e9e36db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930af4b352a0cee9d4dabbf3f5465ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac2206bea8a4fbc4ed0a22361a653b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118a2cfc7fb4ce0ce9842b7fde3f71b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b435c155052640f26b55bda0be1c463545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d5f042bcff5676d2fe6dbf12d6cad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983276f261dafc2084b5217076036a5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee6998754a65ba7b388d281a0a5bac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03fc7559c3d5f2695e489cd0897dc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117d6b267c3f9d6eabc2f58e1fc2b3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d759fd8f12f008186f1ed847587cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6ee6e0c67e09a7f640d3cb202573a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60225afcc6cb98e4a8c048feb0d9192d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97294a7a5c31a128928e6c436d8e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81042ed4def315a1d0ac912f2a8112555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc035a17387fbbe9eecf54e6a0a5ac9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf0e085bd115b43f9b0e94eb194abe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ec198e00eb2f4ba8b52e1144d8a53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e2359142ec953c8d8c3bc5e7cc0dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6a9b1de201ed28289850be9edfc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25384f5f6c0d0ec8195fc68ce533f7f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45b0c0a6f146ed7a469d2596a0f986562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400b04e41a537e8a0e7a4953c4eafc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595af649a2b2e67501bbd2929fc2fb82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5a51463ea3d48bf91a0ce8b362810565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299169f737ed50b166b82c2a0979a012566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cece3643f5ab3f544b41e5015121b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa3cb7820a41ec179a88fbb2873b71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cdd78ad8c3a2e7cb46784641a51f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df320d8310ae5b62443799182d17b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40bc0d91c36d0576580975bd87477e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e0a5fac02817397b77d7a6208d5a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7de0ef48368666d4b0724c30352b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b37db8671a8591c96d374b16505f66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343734ffef5389d9fcf27a818efa393575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce85462249dcf55bad2894c043a168576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c63654198d3c9c0fc13dc39f50c35f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf61d79f4e8d9b121828ea87a478d15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913d2965240e08bfa288d0fef18bf4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f03cdd9163a9e77bec0d7302d22b25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c93c3f48109bccfb3bc6b4c4b3b828581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92de31b333887220507a99dd34a63b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c2fbbbf911d725e20aaaa81a75fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb29ff40560536f03f10aacbc739c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f5b0b86c3da739fe9855c1abbbded585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47baa0851ba16ac1b05c3f1c43cc3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f37b49c13710cddc8bc791b8d455c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee531addbd29efe6320cff7bffde0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fdbe34a65ef243a8b1953e55b497d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9f67ddb2208235825b84b144c8fff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb97488c685607c5e73a248c693ae5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d9b7214f56a66085054fd60d28ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306f4a168635f9de084f69272614a9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7062f7e1f41f0031c36127ad53892d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cfca9777b64d78e66cf88cf789755595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05efa04af13bf3091e2939608aa7817596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d740a7082bfd25428c6888a166f82e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1719b6c64577b4b42e4078ec5feb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67638f23c31d1fd438df1411f10c5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fa15ca421fc0839167d7667c72cba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db65630a90b85e540d549bea065a348601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d1b5284e02c02e639a764459d2b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a437f2ec40cbae15d3dafecc8f96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81db3378f9598ddd47f178a6331a00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e81e5af02f61dcd9cdecb851d44a78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4617867f1dd62601ea4a6fd16c147c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff3800e78cf3e28d3bb4d0d2cd1bf9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a261586c7bb992572d99e8cda86ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca5314e89f1cea01585a2b67a0daef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2c0e193c02546ad0c2ed702256ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782331eccc91fc898431ef915d397b60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303a0573b8bc7d777ebefc4b1e378e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565030f5466225c604798afc3a1de5c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705738b71fbbf819ddc723fb62f85045614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d92559999d5607b26daee5da993e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f8a933881e754fed2aef7e4e35f74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722764b65281bdb974000bede0e67be0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed63cd238a2a0be91b10c816dd0709618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faa1efc434e95847326b257f42d480619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac3a18b2e9fcad358956ea6be0828620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e99d4335435898ead5f5849647421621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba989e4cac546b1a5282bee6150bf22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647d16aa6092eb17073e230f7fa4fa0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b6de6c93f65e8119567cda5574edc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2e4c70c7fb793a2df3b8ff163d291625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d3342c9c63c2573ff22ea6fcb58d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b69c4965322f87aae7196cb53ebcfd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8264b714b172724e2083e7ddfc6730628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b05de28f595d6058624e5939357e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbdac8e84f2843edad3db829519a9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780faa885db2a48f4025aea2da9adc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bae464297a91010d2bf3874ec5bdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d985716e10612c8945b0b6dc18c04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42f8d0731e1d90c57fe3620f86504e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49764e6d31747c49b6b24e4bc6ace3f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186839ff5371bf90a5dd76d2cad5db3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e2bc80dcc889aa555d6754d3b4615637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a7b4c74df4ad6d88afb77dc46562a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b60a1830d50c73b8c67036706037b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae5a457788dc05a631819d29f4fe7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb141dbcbac658955b759964cf065120641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f51161ed41d0942e728cbb5da65f8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b60f32bbc8edfb5fdbb2f0dac3b464643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a19a94d62dbdf5b255652066cf55a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c16a4bc7fa36da9eda02ad0b3de62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10137016774ffe7d49225c48971bc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad033fb11fca7b34f70f341e27e5ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e476e5a7cdd1f6ad38ebbf31ac8e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa2d6a3ba98af320cfe0706bf00447649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee95b963dfbeac1f19e3db6a165601650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed761276c8ecef76d8a78ebb5e959d71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94861f9b4b6d910deef10d36fe41f32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a12fe15cc7a97a8419b5e8b8f5b32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e7395e61ca512cf34d2b1da54d048654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b3118b0baf0c9d3fb59ecaf250b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9176814d801f815f9c9af569bf571656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b63e1c413e475e98b13597a9d672a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65844d3f7c326d12a32af2818582b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e365ebf26ddd6d6875a04afa192eff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d536997887ec15706a85397334ed6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a659093817a93075a63267e98fac82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b4b1eb1df690bbde79a43c7bf85b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f889f4b128243558bce9f1c01e14f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8293e4d14e7ae39ac0c9aa4b3058a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509cb43e16c5309efd0b0c0736ab0df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f831c6a8a289577674b160482bbecd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737913b31e82565b95048bff49d4c89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedbb2d0251681c9c6cb216a65723bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b4c575cce587eaa467632fe4f0c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd8c8df8f6515f10e67727098e84d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507724142b011366cee356d899ea59f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78acc3d4d3b6b475fb208204f6873a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d93e28e5c6df5e2edcc6dde6181eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2e73e020da7bd0b7421a7fcc59cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef9181b95f4fed6fffc72a07d5b03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf4f69931e965fe165509a979e39b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df62ca24171ac1d6c329c0b9756e3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2932474c8f67568098b060a027be059678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a2ade9422176b384a0e235a7fc234679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437818281a8459427265f2913da134c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e4c8eddd84e7e249a733192959687681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43abf91dc3f1259dbe2dab88ed41c27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca322fefaa6f80c54af8a222cb1ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd70137d508201b20fd36b39f236c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5e1fe886a20c7ebb861920e59283e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6612231fa836d57f954a9bd8ad2fb5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e288cba2116b8702e8ce9fb14acdef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad7943c6a57dec88f2824b4bb3be3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2cfc090edffd704e5ad1cafa76bba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c5612241092e570bf08a1bd6f3f56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5dfbc1b3da6983001c19034933bcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53ae1497d344d4ee2274dd06d356cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164f5f8eeeab8198123cce66e802842693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c350bbb325a248263820018bf15d741694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432ff58d5155dd3fa2e643a64068845695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b480e960adcd694739eaad15a5b55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9faaaceedf8e3ba4c29662c6ab957697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ed8d978a03bc620c0b72a83f4612a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f3c9c7298d4c338c3028b02f8daac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5f515f528e04531f7d8a3644f047700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f56ca759d24c89571fdf1bafc548b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06dfa28fb1ce69c002c6b6333c8c4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9725c18987d0fe8af133155f0f841703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1e10ac35de577a81c71d5b19fbc55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee502af89ff178ea056f0c56148f9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb893ae7dd65cf4f91f76e13f209df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad28f8d1609b1b0a32b4811b6377e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbbc3de7461582dfa0bee11441459a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926c1a945bd9320a71e22bcd36c932d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da956b3cc13fa10bea87cfe30b2f50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2789c77a5eb74daa91e9620e40b28b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c855f5c91c47c2490c909066a192dfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e9254a0b18b7bb7697931614eb14f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd42f994e98c9622641883667af75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56074cd17d48d8ff131370e23ed9b7b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc05c685c1d3d5aef254a60b081919b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021342503a3430ce8ef207a76e1cf8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c23efe98ce19fa3212825e777039718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df8e0050d7bf42bad610ee2130357c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf27d8f5cf76f0c2adb844efc83b49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e376f7c7ef24317122dbd66b52927721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356842bca8ca58e1979adb26e1e343f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f73c77ffa0d0470c40146922a81c15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaae5742495f649d1f25c59386db6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfb1c4bb02a5c7a2194e9de7defad6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d72ccadce34c8503a03ef85a608c7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da508f87101efde6b79b6a7e85e3f55a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a893f6c5fcb74da32e26c57f19ca994728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac894aedff048eaa1b5db3cfb24414e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3dc3a768bf859b6eab48cba66d8b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73df539c09ae8ffd31f72ff86d135c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc662fb5c99d3e795d0272327e6b6965732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75829826ca094123035c65d5e142adb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccad00f213a148040b23d7f1f5015a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd8e82d6a61785ea8d1018b15ec269735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14575bcfd6b19ad6a23f6cdfc6f1d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7cf7394f6982473e2c108448d4cb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3adefccd0eef7db5b8f692fdb264b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e69872e96a175f97964b607a6d8889739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925f3e309f42cce95835352acbfc46a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0339a4f08307c3f79268ecf222a4720741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67216e98e309e8ec019cf72a268d5bf6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d3a275ea359f507b072231f52430743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c083fe4e2b5aae98b21e1a4d9a90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c036a4ae5fc9d5bf7dca0b3d18f6a3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e4f4b9037d3e8daca7aae939d5035746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e2e9f18e2cc992a4612927341369747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1f6c33a48946b7f2d45cfe96e40c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd66de37ab71be1a670720b058c8c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccbd25944196902515e9042ed20e57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06ceec071455714cc8ca9b29b91cad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c6bf55e3223502687f6f0e99b646752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d90e60a60b9a41491f7165e495209b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dae092a664eeb0061e540f72f9130754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375a1efa9dfc8e72eeec4b66e5caef5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509acc7f1377f0a072ccacd5287a36d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccde66e3a32ba8db80419eb4cb8b97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed804bbbbd26591b6990789b3f6c98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf34d00c1ba117faabe85a8cfe1439759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05bdb04699dd8e978253ab94d4e8e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02c0c6b4121bc8bd34aa608144e7f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b4799f19e0ae191507acb760b2e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040d90369e81121d87fb604c748a5f5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3475bebeb2995d22c5abdc9f306c0d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b06dc09ace9cfab4ab7e61adc1c1df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab38ba597bcb87d089c0463a48b4b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc61f6a92aade5c539d593f7172a39767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>