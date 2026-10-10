--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d2e5d16545742924854fca38764c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945291fa9a28026829b72f2bcba6ab972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bd3c52f2ea20ea172a1285e0724cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983562f55a605a8fc2afffd26086b9534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e3c8ce1334ca5d8b0f833ee4674bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea57f5a057016fa98487b5336f39c436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0433477102c478751af782da25fbae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b308c490640fa6789799ee469cf47a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ac6bbb0863c925b94c2741afbad49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a35c7b3802872cc0c7a765458c4ffe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bbcd1d072f332ee56596a2425c5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaeec2b334afe14b7ec907b9b8e6e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86426f53cda1a54d390356310139ece13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398743250300cba571b826d76825cd4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2b64ffb508c512265801ac95766c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe657b2c5d4180c1911e2c8490475516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10ceeaebd603d57c7edf32759ec5f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3306c055ec7c9d2f96820eabe9f10618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038188818bc97badcd90639dfc87c0ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e3c94766a61eec4d3c76c3f02c0a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f140790ac7523ad24825a4815876b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce001ff280ef1aba91089fffdc2ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f54988171e597a02ff9c1c1f59db223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87db6e6fcd1d86149a9e555a1df49624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf02de8eded49f19752e5b1731dcb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed20a04d7b5bcb7f0e9eacb7f60cb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b73f48b4c11fc6f9a660225b4a494d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15befc399926e4b49b7ded914827b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f434369072ac424add9c23af0ca1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa3d29f1c67dd45d770d29f4bed14830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994434fc4b5a036da17bcc8cbf91856c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d5fdaa824cd282356504436eea5ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd9a36a60ea44b65229f5209e992a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eb03de65cd8e93c79ceabcac6b20d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5eb38a61c064d6fbd5a8c1db8f14135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4435d473b054089e5d33f0485d7c40e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79520735b294ba32ddf6e06338e70b7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799288da20fe7c6ae18303ddd96f34738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30202e3567f33d0bc0b6a7f3f844444439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfc7bc76ead4ecd30d15be116b7a7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2979c98728238a0c1b034bde77d55a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fb3c756f534ac6c4dbb43de65ee1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6681fce8644334bdb73012d340da6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963c76c95a7288fdd090f13ece4f40344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eff3ea2d22e103b4acd7c344f8efc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2fd190ca6629293d99a333c1c3fb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c03e582b7da354d79182cf21be6da347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075f785e676fa2fc60887eb4065516348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46167281c42917836a96c586d44b6a9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fced0b1433ed9371377eb93ae8bc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6f218d11074c07528ddd9520eb1c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fc48b4e5cf9db4bfa28f75201779052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445597cfb5bcf775a84234fa54b239c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e7fc2ac5f37e24c173a077b318b7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c3514461a3d0526bfb6da0f0d54f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22109de0ada2b22101562babae0a1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490847d1a58cf623c330457e01e5923a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac1a63ba8c27acad32300367ad99f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010438fa94c7833b3045833bc6a97c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e573b50466edbcc7c4e2ef89c6d98160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c1fc7471a78afdf87e865fd47cd6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defd228dea9e6eb2d6f37e12041e2ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02cd953e70c0a6719fb2c130ed9c1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7740c5d0137212d1972856ef954604d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a5de04d72ba6ff38ae621c4f92cb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c772bf625eade4a759b838ef0d756f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cb9711a953ecc0cbad186aa32518167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b906a7e9ae677ae6fa60e0009f5407668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d28ecdff88c6c16ed0977601d6b9f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03256671c30ebdfd0d80c3c537afcc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55362ecac1eb0fde97262f6e48327a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a169228f8e2ae7bc9a01e96574295db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81910b1f32aa8b8c7d47a3e0d7a0b7cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48ef448677dfca9f9e210a1e93909d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d6696a83f9dc7ca058eb0f59e7ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef0368a785aad0bfdb0eac7a40d5e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc385496192470e3cd8bbc6196fc5e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8560558c4d8bf5a262fe63593b28f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b515eb0142462e24df1a14713bcd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228778f1491fe82be7a51fff8910a5cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12357541cc457392716ba9d93e065e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d6d8b93568f755140c075d7ea54f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15af82c323e39424b731c0c3fa42ca783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85074d2b9ccda9df2da0ccd6bb5d099384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc10df4497b1550b6c8db89461af1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eecc803b0963a1baf9c3e391c04a9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a719b45ff05f01badfead9bff397f2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dfbe2b0f06d30b7dd590da9b368df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530ec79d97698627d41f7fb631190c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab469c47c922fe52fb3f4194dce4ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c15991c959972759b89a66676574b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9399c70a70aa968ae5e1cb52e3a94092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b45070af1af95c2d6a22351e586ca293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a92d96d39db2e515c6c4cdca8ac5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae017833f0b0d59e6dc55ebd4f0c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929466f72288abceb2e4d2c7f2547ce196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3013a47e09a8f496d7604b1e65ba197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a988cbe86c079f891798a68f0fa1d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35ea54fa9a2da231df69403fd930d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c382b6c28c2f045fd9e4ed02c37b0a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb85772e86a7c688e85bd4e21105e50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0057d3e86b9f321638f0331deb7a765102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f2ecbf55f5d3cded1248bc367ec22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f376be7e7f4724cee131e1aac0d605104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeadfba61a376677b6b3f8911a5215105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72d8c0569bdc4736488449893bbf3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf3b02db95591a969aeed1c1e5139107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eca46b97e13658a9ff7f65678884de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee57b348c79d0cefec1f4405510b60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f351d5f7b24c971c9dad12ca23d726110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e26ed7aa21b861813d6df4333a272111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f2bddfbfa599d50493896db394f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52341345b6617410cf7332b5102397e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff38749ab004e1c89888bd8c6ab7f46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387ae7c7cafea2f29714c824e0389b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84d79fd98f95884c2e4db8a81c6de1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f272842e3b4dbef6e78e2b4a1d6f83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276ea5e7c013febc0dbdf3369c9b311118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92050b2a5503c4a095875df4d13fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cee621c375eb1cad66398e6379bead120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a8e1787dd030db47c2a079949dafb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd06ca9ab3532bcbd791943040eb48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28213eaad8c123f8fc504dec6dda01d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2b7a778cca4a19d6a0320f7fb57cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b46272b7ad8c3f06c981ccb2203a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906b0926c16f9caa71a09050885bfd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e021ec9573fd7e971e8eeba067d61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85face5e0a12d332707180c32a2992128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff37077b47581fb1dd4ac44e9ce4d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbeb6cdb1f5262659c99889cefb71d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbce1a24f1887a392f4cc7dcc11ca4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81026cfc84afd12a53ba97f52b10741132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b88ea74faee8ca3b7e87a6e8df02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8ba902468af691106c0d09fef43e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b703b14b1b7047a859b95a164af083135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16aeb44f9ecff707dfc23fc785825136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d946d761aeccaf1ffd50610a9195e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59c04e8fec91d27f1f78498213469138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d7b0f5d5221bce53dec68e6ff145c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee2e524c025a3cfb83e1371e490d91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd54869e4f89dbb394d5b31f007724141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b2ff370c14cb3e083c93f2367ea2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f8cd0d5da14bdf4ad1412617ce8e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f97ff3ac12ea4646b413f5b4b2c7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e47bf79b6f80c3c58dba8ef45924f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fabffa3092b3599618e2db209bc10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a943a29a89a36026b0d419e8d0d775147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a66d15710a18a915cbec230346c127148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37728ee6e6fcface1adaf7aaaaf1c95b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec4aee47e6009dedf2593fac38625150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee42d6ec6dbe80b25b58decca31916151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fdcead80420d6d76c22fd5f31a67a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8545bc2c0ac12db71206b25a6a6d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3ba390dd63ab3a74e61097d789321154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9caaba05725bcc77376577eaef16e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2134972896425e31032e9b15a0805156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642e192db91a4741408a1da2d6a0c87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363aec5e80bc45b16510f8ba602e9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84953c0ec63afd80f363856a0f8cd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe0d26d3eaf1a1c2c1b88152ce0782160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c3b05c42271361afe82a79a596778161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e2bff1948b9169edd08caf7beea24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dd5e045a07bb7c6d07a9a2be5bb07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696e643a856b5fd23b9d3434868560d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbc21f73654cfd31f9690e92205c4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba711d0d5ec9eea2dcbabb3cb8ad6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc5e1fe9e28f1c9eb9ba228a78b9ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24343baa700ae16e86c2ef002123c47d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057200d161707672313d5d8fa745ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd722b801869f3b20392c42c9e89b70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5cf48fb0d0945202b70220e370f9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c787e0f004470ed84338e2458442a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec59398cbb5e95a733b7f4718b6e60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef348f025c129d5d47208cabb32f7f8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49528760645385287f381670fdd937ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b02e0b44521047e7c6f706c841a70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c95491a22496f6e31c6cc5fef85c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c564fa6c21395010130f4dfd008f14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03758ceeecbc622303605c484eaae6cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9b25b6352a9bd92920eea375217bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863923802a6f92d41a438be1811b89e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c4b9678d59042cf96ead7d1ac976b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b40f0f8b182027bcafc91c4f5df8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4085e16ed96d434221326e5e2ffdb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a33102f44eb86b63b1b4346639cd5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd13405e60ffa40f96838156ce2cea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5845748eeb7039a98d25b0ace3ebc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e727031481c94a95e0dcec9427409d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76e66329259826eaba57e9db0432cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbeca870fab2e5ae23efc65a842ec0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383b142885972e4d39d2244bf0c34f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551a521339286bb579af66a502538b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615a58744acee73eac88ffaf9b31767193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee18196156d4709a883d3da8ad6835194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eed571093a457d449c1736c826a73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16a19dc564bddc398f871c8536eff7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404f8ffff880c46500a269b7a09245c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b5416aab84fb3e93571356a38485e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a77c8f7a2ef5ae3c71d9919125491199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f272bcb21b3f3fb2b41fb16d48c439a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb4083a80fd8dd4c332fb4ebc76ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732358b8bb3a8cbe6338319acd99bf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ff097655dfa8907d7d66e976bc5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e7e5909a90a00302fcedbc5553bbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567371609ab2fbe8643ff9b3625a3fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1468daa345c8513c382748024e817206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120e1894a37b4d73bf8dc0fc91e7f2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45da89e3a26f5b045284c5639210889208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abca783d8211cd1c43ce4638efc589209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97714306c0c20b7772b50a95bfe849be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025f6b975e59b4d0de5058e439e4328211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d791129d2861805163d6daee5f353212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2347f09a5d9fcc3b1b5042d2992ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3d1ccd2657233cbf0bb62579375f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f104bdef46987f380dd7ea0551627e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdd155c32d05013206f797aef2a765216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217adec509fb3338da7fb8e0195276bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca73a0b85b33100ed5addee5f3546a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03692a104dad493ff9047d647003927219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d4e54462e66c566a493f0620f61f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530645e27188bd6b6bc920524d1b206221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d2f72919de5815548b3c7b690c6e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7de518bc198c19cb83038e8359d954223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512cd7bf6c4e6eb16190f4adbb4aae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3761dd4f70a65f88dfd1e6aa8800dcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca52f98228470b4bf3d8537b69bac5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340641dec7a2a6894d98018e28bc1f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35682bde8bdc09f938d66bb45f00d44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072e3cbfc3b5867455a479a723ffb89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fae934f447ad63db4180d6c7c2e793230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1675ad2c9aed91b4fb8837871578201231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e91f0b3910564f7defe336505b03a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86844a87d459658bff248bbe97b1e19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b9ce590ebc5b05e82f249b673011234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bd112a4f6b7ba10be20bcf9b40501235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45affe0ccbddbe1c69978e1035005eb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802224c4bac42ace6f9b0eb20271e92f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11089daab8348e8aebff2ff90cb775c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561adb34c8474c70276aefa09a8c537239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d74213d7c5abad79582a2fe8b8edf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015215708749eb020fd197fa21256ef2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b9c90ec9211b56fe28a1e60e82629242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575970376f59f9091d05685324b745cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fd719d1cf0dcaf89acee468861c7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cef1e0e39b54d55feb0b2f5d29e42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3c79af48a5fc339549976ae379b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad0128c7a8d7f33038c032dd62552b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8699f51041c7466551fdd7344c21d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f77d46c71528757ab29ec8e721980249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fe236358deccfe260fdb0664d8ad0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b599c9a2d948c06a0012f7e6133ca33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75752ced0e2c00feb696bcb691a469b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2950375ede78df7867e02e73d15d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c074df218cc5e92260a2f293912a40b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c869c24e31eb3eb34613cbec8368516255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48091cf8295862f3bfb50a0f7f995853256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ed0b57df113f23f811932391db84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f57577b4e90bc6e451961755696a4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623220c7ee8c2b0eab88ec58d8530990259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02ca59cf99f0d77e80d7252c11102c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419e2a7e01936ee54f1d51fb2361c0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b794a7888226ba9030a7c7a3177391262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f831088bcd3d03e021517414d85f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f408aef575c81eb8e68559c923ae0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074735eb1c7faa6e1a278180f8225f54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a7aa08652a69980c2f60fa7d8c9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e198bcfd2fd30a9d2278793892f6851267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0ed9eeb4d1d2abd5e408bc33e8ede268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965e7b27613d72594bfd3ba7fe28939269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b586bfe6fa24b7c0e0f03c3cf8a9b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03532c86c3b85af5a8dd81bf0256325271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b63e0a1ba8dcb9f0bf773647c4a64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186d14b1749e9070b7c055b8b9c5a07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fc1bef626542fa7a45747aee2de14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68499f25aa96512f39f31f75039e6c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49c092530597da5ab15ac6de1c5b24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e720be3c9d6c5b17f4b9d47503793af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b249b56575f3c56fc278204ae4d12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d36460603dced2369b037f152ea51c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b1579355e6ef99fac16b316974c1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a6046d6887fc761478d762d422381281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04441a46b4f5579344d6ffe200e5543282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bdfae120df27ae814c2e0d9feb062283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92220330b7c188dcb21e7fd7b8aa83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d6c53e06345544d55190f59292b04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3da97837ec205ee75d1ce5a0dac94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a1ec3621f0c643cda2b94e133afb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659b552cacfad7172eec57c0e109b4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda8c6abe1600f620750dc0fcc4435f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b890624c71a45929dcba3c740c5c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6d547fc1f1a774a4dd0152881cff3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725226fff3c3fe0898143a810d6657d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b142f0b41f0978def38a3cc7f203ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734952206810486b699ed7331121c005294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc8f066497506e0a40be13b03e276a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465345b99e2266f4298c1535bffb52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae29ea9b1f654a45ed5a17f9538f2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a05df0c4a56bd1f397e5b13915ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a178d93a42440bac2bba090da21b88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf42f1ab6334c19d2d129e5237081300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ac8a535a384792c0a4aaa600fc464301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d205d1d0a0de376b7d2174ebcc522302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5434effcaf21b96fde6a4ad915a1f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f9030ee112bb723e627bd01abd22f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ef934aa03a82f4cc3fabf91b7715305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13262622b6e7f75781419a0936981e89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab14c01ee5675d22e84b5e4abb26f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99a79ef3fe09c6ef245516856f9009308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352528384b90481bb4f464678838aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5092c6f92f5c5189393433a638ce4d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bb5968c79c430feb1b74683a8abf2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cc42bc546045319b542d61582bc49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6576d22c274d645e75b7625392683313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846d4413866b3dcf8a68ce33cc5fdb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f652a9132be8f506a9bb058a7aaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae28aca4bde1dfcc3ae0c5a9d7b488316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548027d5f2b1a4779e28a6d24026d9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aff24a135c7319cf04af0790bac382318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce46d1853cb0e05ef2ef22e440090d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea973ed0d0d41ed22e48b044ba8a48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c18a4546f27601bce769405d2e5b1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed55b9386e20235d5121b5d4178c5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa556908a2f502f50e3481b960dfee8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec66d2f3d222c822f43746758fe12d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a63a62107c82aca0204d8873ab2c9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eed11c1b7799b7559204dc2c3e099326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad0b15f09692d3d603b8c8a699f662327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbde6014aba69da5d10ae4a1a1193a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515866af1b6c85dd1826d9265644451329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762a9665cda405e14040a961219d66b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ae16b39391e5b6eaab8df84cb180c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed16d2234ed46a5abdccde20ff9dbdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e70c1359aa3e7810a34182336e0395333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ac8e8579aa266c0a8ffbe6e8c09c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83dd3aad1cd3252b60218f48cbb8fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce24ec623936d0f9671f81307504f9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718d8739c8c5153f60e18a7734cc7d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb748b0defdc2511f054243726186e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8428303d2d9ab63df8d7b2f064e2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07496ee3b927324fc053956059a7b9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54474782dd0bece88d95437ece45f2b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719604c1924deaf41495edf3e73a8c81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc24795a363c3caa488112034de4764343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349e0a38983adf768a8b4935e7f5a78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28a76a7e7c6e7f381149ce0dfd35b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a286c5708c9b4e60f610dd240695c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535dcf369e83b9a99ba305a48edf799347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff179e271cf99aa99f973091afe08bff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37eff78a3924cce1fd3ccb5334da04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb1611ce3af70acdd12c0e77178bfa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ef8d5f086353944b11824f585bfd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b010a4d7527926110ef3ec9ea4fb1fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a03b92c5934305c8fc6ab1e0ace75a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89351f24b8d4f2e1044e30909eae441c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eb2a168d6295ac1ff196982f83960355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b895fe64d072009c4f358f5b7e1097b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34517111e6023dc956a457d35f452c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769990505f874953e54faf9a9d8821358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ddc73b5c0a6e41e9b6d8c7da721cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d8cccfd77bb699712eba10aee6d1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608c1f95a927d2af25b67c8f1292b24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f446b3e168c63b7270737f4bb16215c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be3a67b8b532a9201d9fc15f0bef5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca5e6cb71198e1eb4a9b3bd2aea7f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b69b87b303f0a05dbabdbe7c5fa30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f008b45677445e0aec28f7084a0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29e59db97d06af2123678203daab86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a94b87823f01fc7002abe1c30b7b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a39476ec83b079506fa8f741ef9701369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd92a1f37c7912c1c2fa379dce1a5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c0fcf9d06324c8b13afa2d5209031371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54eb24c4432a403ad499c9f8087fc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300954731b5e9cf8527628ff28b85649373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee8b6394a3ece237b039cb5d24397e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e004533d2f7db9375cb664cefdf3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170985dfb6a216e2c91bb472413dcad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6e131bfb503c62a1551828d5e1277377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7a1210486f1ab982eb5b6292ac9b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c02b38903c706962fd9ad1e3d7738379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e92ab9c184471294d57cefdc4d0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d258d04e729a84dd0dbc8a8c00bc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c2f5786ee3749160b27001c29cd86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9b56ff7156f78061b6cd5762c29d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d923cd58a26b5cee1736fac7a004c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6caffb74b86ed3788dc2c2e64d401385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64119d65f99f6b8e8bbf8f869bb9c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f16230d40191df8ba6c92c8093bbc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1884534d1e617ccaeeb2368ca676f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0607177b4c75147124a195ea5e45dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3e1cc391251e280d19cad6b84324f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff96c5c789c681a489895a7e308183391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d283c396cea0744ebab770667c4f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec7c9127127659963d30e50131836c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624df71b8c1d082e6995dbe7e1e4cf2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f908543d3d6ac2918a65357d3b0592b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8396469b03babd00623d47b5e23910d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a5058536bdbad6a4c9de738ef42d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c243ed93c2a60776679728913777599398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a3123479794bd2bd349dfae1932b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef04e6d7d49bc6bc4e6813743eeefcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a809a7f121a21f600c55eb35b28d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce552d9ddb2f894d234731f4ccd15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918f21d398706bf097f0818c80cf93a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d654a54bb93ae2242e8e304de68e553404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d802d91f59669c1d834a0bfe535d0e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b305798b958ee4eef60108596a8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce8ed3cc571e5c3965efcb6edf72c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0fe5b318591f88bf39f8d14dc1c02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa397a34e55daad71776ceff529761409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110a09ecb5dea2118f050883d7dcb80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36d4055b2dc100da4ca6d2eb0be788411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9a246cd1615f9123de071ffd99604412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230af30e96f294c3e8242ef0b6e18ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b401f41f71afde13fb737741e2101414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9036a6ebe3b4930d2e560eeec7efe6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b84003097437b07bfdda4cc71a2262416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07283d80d9854ac70c5bb8a8a358d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31077cfc4210630da348a07947bbec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699096ba42792b3a7ddbc5cd911d15d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04116e21e07f252d947389fd920553a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a5cad6978b2543a340867db96b826421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193d56126603cdfc106d94026bd8c69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f676a357444dc69f942f99897a5d81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e4889e6fa92e1b09075fb7c6fa1db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f348fe31bd8feb802100369c22b9270425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84cd4bbdbb97dc7c4587a324c6f02c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981380e82aee308f6c127dce14af117427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac90ba19b885dcc66ff8be3ac66247428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7b27607deb11761da7028a902a857429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e998599053808f60157d51af005ec1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc036ba842ea6a177f84be52b6e58e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea1755bbdfe33870aba92e4560c687432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a1e50a2482f6c3d3f8f7c3bcb34b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999683441884a621794877acfe076e26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e99ebb345bc89b67b6b27f8c0df6e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d2cc38d83ba9b6f698598de8b9f25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297147e231ff878b634423710ed86d23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5010a983a1fcddfd845f6e6acd1bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90800455c64423ebb1b29dd5a79369439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb679cd97db8bf565e3de7bf18e9e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0b111bb5e832113e0f570168595cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7208f9f3b636960ee5c40c266ff19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12037527ef62c7f23be3b23f93c4ca4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142e180528bba04a5e0636c708b294f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe40b967253d8e90bd72e47dca7314445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499da691734bad39269a4cce5c68f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd37bfa04b97a87a503207e6af0b970447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e56d035d7639e816bff6fb0298820448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52b9b883fbdebcd6a94b01748c687b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796bd8ff4a16774e017d62020a2aa6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c8f16d0e154bf5e4ca7ffddc62f22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562af32f3ff7547dd57dd879f0a419452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659609adc16a18dda53965f459882fc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eef0e162f99bed6b5ab19f65fa808b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c75c7e0e487a54d5fb3315eb37045455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdc103af6173e8917395910592fba4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67418f0792906fd2d9c6567fc69cf0cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea62c7372279148cd467e4ae89e329b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdab85a2f44550c9b4b9d529476603459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58eb4899dede3bc3d5be822ef030bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912f4867f0909be3c6536679c311c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdbd9a8e7306a0cb0e7c3b6b78bcf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3ed115d23e9aad49f6d679768963463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e14e1596bd405fda3152da3f5b990464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d05d2e8fc3bb4d7baa49abc62e43cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66b576b25d0b4fb814df58afc6012a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b211a20dd5420f82004d970152267f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ecdd4f14a910fb0bf6b05b5ec4410468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c23f870d9b0f4cef5658c150963078469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa243c9cf01b88423a1f8251316cce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c15b7bc2ec7b2d9d36b9486d85f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7257ec48ea1f2e794f5f6beb56020f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b45dd5cef7731bbe1dbf8a38e388473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774413a69d52ed6018a1a531a0bfa30b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a784fd065d8ee5e108b8fbf26dee4d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c19b6680404e8ecdaa5210e89028dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bf3f35623d26b3b13e5a13eade432477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52b74cd8b943c23eb3b19ee0964712478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488bae58514da9706caac4171fb5af0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6650dbe438939b361fa4d06b7f2f0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979e36974f2091af5dc02fc2a46b17d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517327c478a42ca2211ae7fa3a0cce5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b2cd67a06bd489e74e83982b837e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269a2846fb313beb36eb4c530ad8623484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dedf8ee8a17ffb85394f88c19c0fe1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8ab6f4fba060463bfa434346872ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1e9a97dc0b14ac138965de6cbec24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c865aecf1c68180283f598c41ecea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20206699ea2a07c70c2044e8712dc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481ad8cd3f992207a657c8f6e33070b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fa1735b40d03594544a951a149d67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf7416c5903127a4a756261d4c889c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64ef0dd0b508dd9a3551bb8dbe5707493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76263d29bf363b53f4a3ce933fbb3fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ddf638676cd3a9f2e8635963c20b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04326ca6b3984d1da03eed3bff8063d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b184ff2cf3c4babb6ccc8df83a82a28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85b54b2861135d6dc620be44561f68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a88495632b24cc688fc1a8a95f6127499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e86ca90c7b9116019bb87c5544a8c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873a84fe7ed14aedd34091036181205501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae18fbd95cf10c3776c8084e004c86b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f985fd6e5fb3992d969dc27445f0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9ddc93c1ec4835acb8fa0d95198c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4762bc62ad99d425272666b5e000a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac4d6336990221991f22874148f34f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2867912d311d97c94c689affe45461c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07191ff8b95fccfc7f3652e4fec7822b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af301d9c88ce6c85960b2f6b4846a92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bd605471ffefcbc1ba759bd47738c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a93b785394e1ae81f4567c1e9b1bab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120dd858438a0a7f551e963cc60b9b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55b519aeacd6de4d8c87d89eafb817513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2175b397f91a8672a5836fa24ca0b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d1589f44d18b4e75cd0b6dd8c2a31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646222610186f38adf68b9ddeb01af71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c0f9e9f5be2b5dc142af948f6d91a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8208c768d7302c0fbe43b6d58ec19b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809a3901ec2ec55dad2a7fae58e3409519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f229bcc6a5cf73ba1a4d992b0e71b1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ae8c50faaf8483d53d6a2fc3b486521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2261d81cd957c948d64ab1e04d6d749522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa54d47ded2ca5ea0c90584aa530191523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45923513904954d30e8f882298b251f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccfeb89b630cf1dfa8811a949169e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef421110a9f0f3092e68c7a8893cd13f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ad6a4fe0e8b12cb9ac48d45e8c7b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c146420322fe80fcbbc4385a44e55a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba5dde39e78af26a61a52e96f29420529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6452977b039cb6cccf0a783cdefd5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d840ba3aeed3b410b4bf3315fdc905d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df44334f0633062faf646b4e15f0ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13bbeca8c8e3e9d514f293587a055533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856bad5806585f22740e15315c6f060534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca54134b5441f51f05c2264a14fe07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81717b2305ad224cb611e9bfb546faf4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e400013cd9e7ca1e9e4eedb5165ad3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb41036cff5d36df2b9d63b910c11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83689a486ed7363ec8c7b3744b230f60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3d4063aaa8583209682b540a5e7f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc1cb28e92d8824bde4ab33662334541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d77bd84762688a1a0a7acad927f45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486234ef6ec8a51433b5b577ee27a3a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10e3195b27b729e2e70144cb0943e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764af2efa7b270453fe11fe95c3407d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d8a35ff48bc03344dedeefc5d9fb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a5c325758618579e12bef71932ea0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c4abc71e32e172538697fc3cc6c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948faeaf3c87e716fe62141c3eae739549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066ad99bc5882648d31c9bf97945381550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ba025b9de889302c14fc48c904db3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9c6349a59e2258d9b343ce1047ade552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb69065c58a8138a7818c3f18a3524a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c9a36b33b979dd50d435a1b94c1cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348461c2b83bc9c0f48e9ea6b5daf6e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fafbcbd77fadaae6bfc2fb6cc4aa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426172f348e9ccd24015b01a59d7692557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb531de41e60a527a47ef715c1b9cf87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764419cfb796fa9d37e46edffe12fa6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea0ec7ce67267378dae6c977a560c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d74678b4ef740a57ce56e64c55d7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027248887aad2fce15542f1bdc98fda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb1158b34352139cb904dc346f38fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97431e5e11d74e5469131301869cd3c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51055828cede27e2e5a7809d8115ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b942e159d5bb9f2d139ff8c595dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817a0a2d616f4b72cfdd6ab410b3c3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a88b2f33e4b9078a8a32f53db5cbab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42119c9c19b01254e623c0470dddd4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1478c4ad06ee108ac0373508b70f140570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac643a2d06f5541ccdb39cf8b2a0f08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b146e0db89c6ced4773d3ce3b53a694572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b68787fe6ab66108f39843175ec74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0434a1937b6f92096cb4ac448440c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f36c045e053850890323cbd5153d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc9a1e6660a633819b8fb84616cc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51167a25c5a0174d3b2369b60cfcabe2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242f17cc64cce8f9b17a7367c0f4a2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4100fa870ebc0c6fa1c94f3935c395e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7881f05a4a7d16925fa689769c2448580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d89e7070db82a7b37aaebabf93be2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2865079798cd95d38a7d0666320671582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954cd75394ab30d1a393a1bb55f1f29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfe2b26ed032f1d0d0838a809ecc3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acdeda3369f46fbf46707245ec36f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d19fc1907f2507e9f9c3017216504586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2902d79ecf0f22b52c16cc408dad68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18929ef46f55ff47161108865093ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c7dbcf22ab93cc25d3ddb6345af36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86aa89de2e086323753bc42da98e4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1973e1e441144fc164333fd47ec4c53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cdb481db856f8b34d914afe74360e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bc2d9d98eaaa7f10dd3202d5a7e49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3567d7c7e5376b5dc789c3a150aa3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c58f5c5195f9d0af58454dd172cd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d7ea1c362aecef01f9d87da76b339596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf26dbd9d86b5bc114c6d96b6e3b318597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0440e2bc74e760cf770d496043972598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68b1a8a0878fb302755cf9bee922c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7739728fadd6f7029d2b5c0dd856179600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bb5983305e93c1206a4e758e5823e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301b63496bb8724581f28dcd279a2c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2da5a367e4c2fa795ca2022713953c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a116295dc3a06768ce73e3dcb29de0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ccea561bca7f9e79d28821ef9eb7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea5f172ce7bfd9123696224df84322606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cb9a0b3bee5fcef92d7476199a738607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7ee9325d91bab5454c0d133b41ba6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f06c6b2154e61bc4e162bc76c38672609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e8e5f83704b6f02a54f24be1845ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757ded861052e843ec18fba16f0526c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975087419bb8f6562e09b7074730cb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51fe38a89b16a41c1d778ce977b56c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63731e03a1ae89d2734603be3871e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77def4bce30dec1a74bb13e0170697d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c04a6d5e697096617f666e5795e60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226589af96646d236ad93b3f6cc21caf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d6835f2a80d66410879891d4e207618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75c91471c6c9995cc06e9dd93bc07a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18b327f7cdb1d3e56d56639df9a79b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb12c07cf8f5542c5271e0d5637674621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f43831142391d9ae66a99bc93242b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732accb2b11e6c553f8e4694c7bf607623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b5e38433d3a3eb1fa1cce7f88badc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12136beb450a0b0506666bed61dcaac4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985af88f365479258fbe5467686c76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f12edafa2daba7d2a7e6721c562a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e4128b562dae42475f1d8c0e5338b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cd1174c24cbab05e4bf4c1d2a2671629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f05fa3d2b599c140fda9554482bcc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300918c5d95ee327bab097867800999631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c8d6ef9e2f07722f36fc0c833eb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6a701d403989d5ebf5a3c2395a85d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482331b4e6734bb046a2d1ed64fb0c5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863616c8e830e92b60b7850553b027c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f3d2f934fc2885a672b046f5877d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30421ecf0bda25007f90aac426b01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579b99b8c11b9b99f03a285f385813638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c8aded2fdfcaa253477cec66eda5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4803d461f2d17c9cf3aab9791d2bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ff43580c205aeff91a3ee5ddbf1c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f1e0b15bc344b1deb9aca28b72462642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2d9163c992b26f1968f0bd2adc78a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5ec552c87c32210e62cee07d07d1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd050e1bd1374665642cd4305e1268645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c40bc5084f3326001bda8b4e7f8720646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5f5bf0275b190c70f4c9cfcdf437f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cae688909d484344e0d1445075324648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c644406ee0329e0017053c150c8a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1688ea587c4d0c9bc737f2d79da46e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be87bdb4de08e7a6fe9125f5a956745651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5fb9ddc43557d3fb0f04951045135652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2836a7b23ea2b936677eb5b4c5adb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de9234bff4786189b1f219e855439654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159b5df755dd5d48b4f0a8fdaa392fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1c1cf5f6818f2029f574d1a9109fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420f806a271fb77cb659fff875d1dcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710aebed2e37d757d494ac46179ccdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab607af8a54166f7baa4adf71646c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca47ae47f447327a802c90d3a04cfc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddec28d70b1610c9e92f502051c599661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610366a2d49d3a20df3671f597657d5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2369fae1d937396fa7e55dfc1e5a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839971bbf9e5b67d55c1251ee16e0883664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545513399286ec9fe5ad7d25f639780665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa83d81471a783ab000062f3ad558ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37395e6bf2825c9d76a8963edf2aa82f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88535f9ff2e944693f3a607d2f9e5fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b770d4fd98a88f8ba68c067ac1f252669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fe7bb506465d2a6c1584e7ad54400670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36687475fc6867b2cfab6c6574c17971671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5008c8ca3ae0311639cd7c29b5e05be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949059ea0f417432b0b08d2487dd8b7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfb13fa9d8cf44eead8ca2bd073b6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23f1f50c5c4d49969b21455b0db483675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65583cd1f90c650e0ba7c330bc114e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48018d769149a13a7fb35c52ecb7dc55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba44787b17f481dd4d48a3fb59afaf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347aa169d2e4c4c193e24155e40b40f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc39a3af21f5f660f1fee7a7254dbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44635203b59e044e5e228497d11868681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c380a9993236d30ee412acd9987518682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a2ccda6a9bfd1a64e8265710148bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d976ed7ce0fcc7c0f7b4fa5acca0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e9711ae02e07b090a37cc0ac9196f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7330bfabffff64d97f67ca0977e2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8fce41698050a350e2c3acd369220687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534997773dd2ef73af5bdd789b671db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7768a1d9c9e7ee142c9363bca8938689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4751504c3b84e9aa0c44805a6992ca5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b95aebc53670b0c4ad4c5f4716b7c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b5ee326c4bfc47af0d5d52d14039692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b9856d2177ccdaa061541c392433c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3df85385e1b9b46afb974e9cab0b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594432d9fa91906dbf013ac58822e7ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811daf7235c95610c4e3abc7c50b757696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49f4e0bfd9b14a73684b6b7c604745697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd222f707b103fb6b41a31906f65c3f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242b424f8a127c7b427e891cfc26cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb09dea4d0e332a9ac0778ecede0dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db21a35fe139278be497da031c0733701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df0511f228cd0f87b71ee9c72333ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce313cda9c3a5e5ecfc8aa565789ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f03b99df4f39a4f1f1f7809eb5f8ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e665177aad5a3e9c8c5b43287c639f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd19cbf79bc28e9c74304ebc13ac162706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616d696f8f484fd960f6571635ba02d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3983c4539822059ba67369edc7afa5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9e090b5982484c74147acf711ca22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a56c8b9099b98e394ee4893a4f9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bd877ef0fc7b67d0bd41861e93ead711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd689bc4a21048ba5282dbae35f6a7c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b222c9bc1f628b2bc00bdf5298ec043713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59d75a874fba67e1801f01611c7342714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904714564be0dcb5b359275be0a83f11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2c55de6d19f90a02ef9f5d067ef8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c783ab6d9059906ae40d26e294c6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e7cda222172119386d990a9f834b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa62ccb3e5cdb43c3c01d731b7a98d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f56e283afaaae322196376232634c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9fcb96b5a9748f320684a212fc8c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af783cbfdb9455114e81b131237eb20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d7635fed8cec258bad9391029a1aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71516146e1f41afdbf8433d4d3302e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568815ffe77c1c7a771ffaf5ac5369a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa220fc6ac6ae9c73f29daa62b11dc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ac257b9d8bf1099e0e7031e71145a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd324f273b0ebb7f35bc3fb3eb2de3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7aca3ed8abb18b3cd2745ffd32e48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c70f6ad5117955c7c1ebaaade29d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eee2a6830b6ce4714047d5ef1b021731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e9dabe40d61cc89fd5a978fd2a14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13234ac4a9b47ae84c48c4f3b86559733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecaae763d6575ff7c6216ddf593529734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7954d49d6ba5a8ed40ddd1525b7c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de835372247cb298a419e4c0528032736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec5facf60fa8417d3a1b2c311a3df8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66567709e852c58f1e39c5d444ff01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c0f2e42be2e3908b25e97382b4baa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c0878138976419b7d6a937c272f94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01014438bc805dfb94429eff47a357741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc131b53c1e09865ed3f22aa92d6dcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a29b2949807f5871656c1090b27c74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dba9f110ae431b47d8a09ff9776da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e1c82595553b8e9f273981ff3607745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93ea721c65bc45f08b7a9f8662db6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9902f9f9a838ef5b3f511ddb5f99318747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b331d6c7a2a7fae47b5647884d5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26e99d485278ef3bb35651c2912f32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed75534df423f62337e72e05db1765750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b10be493e2294cca19dffd9cccda7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9290dfc0b3434f1eca11e658aa7ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75830a96109f337f13d65bb7c44be3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28bc5d7235ac4ed21eb1fe5c2c87f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93221e849bde6eddec41ebe56af8dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec8435a231888bdf5360cb5ed77173756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e67ce826eef6c37087ba788f8c891757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0b4656a750125970eacc0d58beb02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e393e301db914f54b39dc97a21e763759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963148f1164e9b350ad50177314a67a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817f9c42ee6a737013149f456e57b34761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc726b886f8b38cabdb1eae623f0672762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e27097c7486e95906c052f645e2323763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19011c8dee7a8790235ca36f371b2b2f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee654a7da08515d049d0450445e279765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8531205b7c2f92dcc7bc1229121d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb30857a0f6cd47362c0d3acc8be8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd258ad2fca193431e41e2322619c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae317f673eb12c25c0f489db4b4ca4d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0d5b9261e68bf94a3b41109c35bc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea65df2004fcbe61ed1a2a85b1f1ae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87fedca05afbd8aef15be011918e41772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1f19a33031e7ff94110e356d97d50773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9756f2af7ab44283c5864d2048f2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b21ab2ab5ada44491d28672eee56c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5d87ca1f2feb6e578fb87ac41f196776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d294f19b89b52ca7e4eb4537095ce35777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2749282ef6fcaddb193daa5e36c0780778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ef95843051830165df256179972f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5f9673c10bfca580d31fa0f9f439b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cd73222a8e72a8a9c042747e9d5a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7916270cc390fe187845ed911dcc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924a3733d3b1d210141db3dbf7255bc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28a94cd9742c5cd63c487faf1bec30784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300630dcdbce0f11d84deac177b4ff9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce856007ef51d037a96537817d359336786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3636803d29c6c4d40a3f0048ee4c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d09f21560b769d4e45c724ecc61cc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804b198b85200442dafdc81fd4851cc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6f931377d4a5bdedc9847542cff0a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c964b195eb56e9c2a06196858e0146791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74fe0883bc5d8220baa80f4b345979792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14054171ec75c290ed0c5da54f86090b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde4fd02d99757c9c659a77d989096794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c96b47779015c80c428ed2e3f377bc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bca1bfe10f9f01353222cb83d8a51796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904576bc76dd64fae6a54d0c3b438255797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd136642d90904502f349c428e712e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc78edc6865201dfe975963c5b4b0f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006fc73783ec1f278b85769938da2ad800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447463317c4f6f6e56f84967b5a2092801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e7fd14c18a407350d32b3875ec6f8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cae1aec6b99c0084f07662323af04e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4f05bc6e6b8265ef76e6f4f2b0e7e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd84875674567183aba15d31b3040805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfb2957c8e0fc7be333950541b7225806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c9906f7d885d17e6584618ce62038807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466b63651e7ba17e04dc3e26c7a941f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62897624d111a20f731357cce072afc5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e16559c1694b02f0d6810b95afb5a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a164d27f4fbd55599efc4b36b55221811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6147fc15e7c019ba4e516b71d70380812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea4dd19ada68f9f4e22a8a45ec2a10813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56024d04c4be42a87f8beadbd1027735814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3de5535212c5f315f45e9ccc3f435815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daed07acf74777eebfe1096677d460d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27474ba50d6269ed0327d42f8cab29a8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e9ddfd2c0104bf1d168ed4596f125818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc5a61e2f7831c56132eb78427f9ba819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba96354182bf8763a304fe65b5b15e0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f9ebde51521f33c84f390795eb7d2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74a9ff4bc3ae5b899a3926000ecb27822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920747d334f568c8ac7327c4177585ad823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445588ad3b70be1d7a8d9d0cc307ed2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ba8c54623d4402357afad18ddc74c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd063ee70303e0cb2430c9821108ef826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f38406b1439bd8cf443e6d23dae56827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506b17e901da13bf67439c76fb8cd1a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e895980d3b1e2f94b8e42c8c1910b62829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae775ef7a5de5fbe6967d22c31a336d9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafa72c10190e6356c02e024ec64dd7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866018ef3cb24f4b548dd95b814a55f0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfda5c8aaa2d724ca83cd10bd43b7d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5825748489d2141d235b5a3afd895f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1b1d954e5765db1706d72551dfe65835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e5f9b7aea4652493622dedf52dfa7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771922e3b7ad9f56777b5df4da01511837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff6b1fbb808cd3fb8f26c5a556977d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7558d0f5bfe752239dae758c4b9a0ad839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9616d47c72b60cf48b7ae08507f8c86840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05bb8de144f7e8f120d7acd8c8ed8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80018556df08aa111d41845dd8b1e9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb81d5e06129861ae0ad7aeb2a402843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52238298216f73bdbd86259a0394c9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d723d3b68855879bc8ecbb74501a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78139db56d1ecec6a8b833d6d12b7e6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3f3c42fb692c7b8bcf9db700f2da74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff63465c143f885ac948aa7d0077d8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf9e672f6e540c3b9e0bd97ba865c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc480f5bac05bf8b36ab869d3b32997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a28a4fee46567dbcd5aad41eefff0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f996bdabc9930a48b4c2ed89f7d17389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cb4dd379119081c8278619283910910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3229930dabd76d21afb1a03ba9921c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f17afd6ee0be1821fe66c960d0082012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f2c8a721151fac6ce7505a293c69e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a8001adcf560d119501a04126746d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d2e86efd7cdf7b4fc77d33e1f51f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40aa9d5b76f10bcc6f72cf263e09d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d21c5959753ab8cf0b4316f0b5d31c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1f36ac16cf4e8dedc3cc4e4eb667e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0391fec1cb9c773cb54ca14ecebfad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f7f069fb0f1cb5f1f420fc05e5f7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f729eeb6b17ad9ee114415736e3e9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f5bbbd96cdc4b18f72ee1751712222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf65a46089af987e845d1dd591be01323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b234a14db4166b74e14e98b894c23e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93b79947a71fb2e59ef6caa15150125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df54c4b196f5af1e7fefca584d4ae8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5bcdb92b388ed550e2abadfb615d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de611e8ca6b1088c0022ccbdb423e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d38153519a7fa31cea281622548bfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff39bb7cb0ae488fe4df94138fb6bce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df47d5e5d1c3ab611723862faebe14a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b013ef6f93654b396338a92665a7b1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92f2c2b2ac35343f7066b67cb8410033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f58b3d6f5cbdf77c9797464adf38d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4e33451a35a8c526d55b35bc9f88e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fad9fe2133269431a5f78ec8ed9b3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1996e4e0b7f5488b81f46a8ec0956837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df1c4acfb19d8fb0a2f5533f144b5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48439f3b234973781b8a1c423d58a65b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3689020e3403982f4d14139af76040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9e66c6214180fb21531d25dd3af3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536e38ae5ce6ea213c7a92758fbdd7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0db322dfa0f2fe724774161dccf05443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fae0f2d98cbd7418e5d43ee5da351744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ad0068beb4e19b20f6a696756511e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34d57a493a8348a9e49bdaee2833c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa574cf482084e59f86c3b047d6af4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcb7dad18ae3b7bec45eef42ec6aa248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ce83ce5ed7eca2f221ddd7f4636e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2df0f4237f58bbecdc06cae041258a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ccc6eabd8d686e36e4ddcdeced4ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9813f217bea0d08fbda5ec39275ccd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e36340a6953ca628aba4d4bb8ce2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e574a543d82c758bd191529dacdabc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb7c5f18d9d3e9e435c7da13eb8c2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d24870f6891285ef099c80d606772956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adec7019e5fecb9502a888b8dc241857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c3c3e3cced60a0d923601fd27f0eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ff9f5ad9a17d4650372e959ef5acc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85140e07ea1ab477afd11dca243bed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8b9c428f212386c9e3785e57aacc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748047b85246318d65e03446cba2506d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadaa7e4483b4dc8c7fc86ddda274a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c0546d72f2aebe1572a8e1b11fa0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391f38bf58fe7e1890d94cc5d1d46e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d7a1bd56a7d44f492595d035904866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570c706c552d486bbaef937cea7875767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b2f9a57a55a6f7979025f1cfdda1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec0778aca02a96389fc959154eec2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3acea9ea0e97e6d13ddd9921841c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e22c2c02762182f26c2e699d915c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b33efa37c821f0505bd8b32b2d81f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774f359bcba73d2ff63a746adf24d9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146362ab3572abb7cbc475f0d8f213674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b092f0894a4f785a42d9ba51d52d3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dbf8a33f75e6ec6ec10a5a6b3921376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57559c989acf95f3a29d44e5772e0be877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6ea859fc44c7a3ddbd4f772c3d0f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a9151eba8bad9b641ab517c46d07179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7b1d3ba5d3f7b01bcefbf03bb906180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f037f7cddf0bb8d93a02cde77668081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202fcdf7aac516fd0adc7d9cc59ec2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3ddfcff667c8b1b145bc030e6b5bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6699194b725c0a538a8d814dac10584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731859688d6620ef1b2599d80494e04b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2061a23d7d6f973497aa4afc42ce59f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67c79f14107d9c1973f90c17acc73887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dac8f56a40c0d5a0665d7b7a7d587c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0991d872d15bc61bc32941dbed01b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dfc5a71d95b08e7ecccc93a09775390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe2134deac7f724c64d15f57695c7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc15e00006c1ba8fd087241bfd851792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e0ffe4e97c632247daccd8941db6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b945c899b196647bb9e4e3ab035dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2b28da4a54b6c80851ea680882f3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634f1a5f0b0f1ea2aa66414aca42f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539eb63dddcc73069893164dfd4d35297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bee1ee4ace337827aa0676b8a5ddc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd435f74c4b3f4149e341451ad2c2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a694bc02a30a2806eb5a54a4255ffbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c278a1ac199f194f130bc0205f8b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541db71cda6c835842d1a7c62342ada102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e8c02be3a4659df02c572b9f8f55e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f88ed07cccc4fc85baa08c39f8750104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767e861283e69af5b536d05f4ac072a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035913a83ef96b1705883f875fa9576c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5483f0e28732c3d5a887eb38098834107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851a1b7f7c1efb8a22ca55cc08f55d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3b6b556afc074d885419470aa927109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77ab8bd7fd033731ebe1069b631091110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43826c661504ac4ef24476dd0678030a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f5a5e144029f60bc6fda2e87e3af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669e88f7c2933b8d274a0195feea9b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbc2c451fba2d8625598c3c6ce7887114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67609d0dbb8244070244b36b69d83de7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195b938399404529c92f3d53a3ee0ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa226d241d0bb399160439b1ae033c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04596a473865f6da41d59e2c67ee2bde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471a4c472d26bf3e4140f5f9ad45681119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30304c9dedd68e6822a2b2ba267da862120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badec6b69a411585b2d31a7037ef77b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d114e6eb8e08f49fefdc361a5e602122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9a233a362cc7980f4ad67089391c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4fd20be4cf33e86e4ffb546d57bef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17e8f1b5f16d0185ff281406c39bf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8994532af80436d419b1328e95c7763126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e877d3dc7776bdde533c1806ba36e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79625b99895bd63d2389dc326114791b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f4363a42a7f16010ce230d76f93d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3320cc36196b290e81dd4d1893f7c11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef597562f361c1a730dfe94e82175d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856b8a834a7d81122d4e34f0622ff2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeb806212cafaa6ac6b3064fc980c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375442935f0df0243df7376fc464279134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163770e93d8bc8d73ada3087c10f6d10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f36b3569a9a51ff4d50f8dbaad921e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b407db476baf869fdeb3ce3c8ec1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1771722e24e15c178d18ae38400b60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665a12b115500e49227eb8cdacc8ea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226cbb3afce085b79ed7d1f0ed7f083140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a6202e7aa66a73749d1081fe7f72f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb425d84c0593a613ee3ff2bbcaf99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92583b6264f9bf0a8751f05841594e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a7fd7133f5cecb2798b20b6f8ea9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0e09b8d5323efe01047374b1b3bf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681dc3fd3c2db22e1aa03dc0549d964146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724de9080f534008124c74288a7dbd53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b71a08fc529aea75b58bd1b4f1288148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6556726cbb5d02a7739605fcff1865149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7130c08909eadafba15aaa341e393150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7a8f0bce50db8d7d4eaa821676fdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1287a331aaecb9243c7a3376a4b48c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fbcf299cef9bcd6c0c796d5c202b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88128afe2bb1e197305234a35bad195154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ded5a0d325be26dd9ed9b240c4fdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1a434e6225debae8c5775b26bd073156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc013532ebd39a518e0591d5c73060157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdda524563b24d3cd58fda01d5b620158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d117a5e47b1928166b58f6fa6186a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d52f84870ce49a4841cc2dea9aa87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a796f30a9f183c9f112af302f61e8d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76f9c7d79a1a1202d5045b4e60d43d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62a99f9d33447dca8454e689943c63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addb0c4aaba203d0e1996f3b4fab394164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dea97b2305f730d42c95bcf94c1c61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620c0f817611451c179819351c01ba1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfbcf869acada509bda74bae882f53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fda0b83543bf9dd138e178e84415d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9f9bca9af68f4f534d1b1f8ae1215169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a59323f89bd9af6fa95438935094d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b984d18865c71e85c0d6d2fa0d51f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9078d5a1832185c9f6a26482c183e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97f66390d88b270d91d905c0f35c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0beddd38e76398e3419ee86675504f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57e9e10a63b022681bb48aaf7115d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d91cbcf689165d27e0cd38d6258e68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0db3544fffd6195bf65d365a988a18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486b2ca273e10d43f01c07d7122a172178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e69394db4706e5ff1dfed5d9c3753179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78538035a3103b63a5aaca28608b2a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab536a2ca68b22f556595941143eafc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfc3d9fe94b35080e092acb4fad5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc94e218815bb96f51a7760c1bc74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67d5bcd7c1f49433a9fa4536477f0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c0ea94b29879b38e84bec9d632e3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c1b435d0fa0a97463668d47a513d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b3751ad6e7532ba6c3c310ca0ae30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f2068d1a831c69a7a25005c09019a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848231c36469f73b1fe22c95fb8b53a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed589b4054d52b1af0847c0767d035cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898ab5fd5b47af8f2b8e4599ebb1ec8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6d39e184b36bbecee2957dd7720fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248c31b3c5fc242869da84ceaf8d0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a51c90c13606c687f096e699e6bbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663c8c2514fff38c6d31eb15e4a0d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354faff95e4c6b9f2643fe5b59a25354196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d11d578d1c6257930961de1f1b2ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc0795e55c6631d72d617b4ef2984f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b818f5da375a85fabe62d28ec9c634199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afcc54dffdd3c4642940dab3bd808f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043ef747af69598de69725b8a06f1df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb3a4514af9d9fb2357230e98e113b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa0889d3b4b438a2172abc6b060e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38808092a7047e5c7370a51b001f5ed2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fe272a9aaf3a24e4443bfa59e8ce3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60e370c7fba946feec061812e4d3cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168d0054bdd50c1a0663b8235050f6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57983394e5b8c443c04ebe07ec03262a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4454712df148b0e8b531af459c698b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67358babaef4be646cbb7bfcd4f707c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f674c757f09d54b58da9655e6d28bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ea2bca31f4c286c602be5d509c7ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d427d8824e72fba71bd476f5b057f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a6eb8f848df85b16dec49e2c2e192214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9b073d21c39dcdebc825dbe83eec4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085b8d13952ab6e67cc7cce323bfe08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9bce60c2e0f56bb56f7d78660005b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b4627250f13286280de735d853ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73167654ac1addf3364be6940d999349219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d5c3cc93a1b7bfec12712e8685551220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf112a780ad13809dc60cf8d1bea1305221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348cafa1c2c8e2b5b492fc4ec67da1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe804248d6fbb4b41db1f0e79a206d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bccf8a7fd8ebdc993c65942c3c7306224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2c5b07983ac4977a95ebe871bd6b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b80ddec310bbcf1fd862e6735f01e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb80863afd17bffa83a5271c07cd55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a6109a86ff3ffacfee193176acc91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe77defcdd234ec3ae65a9a7493576229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcf06d780eb7c2c78de095e068a234230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595dbb11bedd93d2a60f81c4faa299d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87d598054846c1ec263033184869fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3e464d0afa255080667deb8bb665233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe508dbbdd71c896487979b3e8dfea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51a8a850de761314f38592a837484c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06e950cd9713acfccb4f7a3432d0a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9f9f46e033be5449291a0016f1d4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f5c7551bf057f35b9a5aec009c12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820019e4d3fa0118f31819c7f29a41a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337a05706295a127b4718c8993c9f7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c6d538483d1a10e546cb255564a4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32795b3aba4e7679819fdec91bba769242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881dd6990656edc4d68060025a72a2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fc9b8c680073f5e16f1c6410867e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d9f3a9e01cc9fb8e9fe1a35572eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9587b93b1a8e4e8f9791c982065d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dbfbf780a7726f8fb25c97bbc1ab6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ea78d31d2c14aae4e46742a63830248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157e59bb699836d54d675540a1528b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb6a682cae9d4367c9868916acf051250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8fd12276458a57758fb91d8a1969d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a271290591d651051f087d004fa634c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922668268884fa8385d393ba716aba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1be1ea270aebf4fa36ae24e494c61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f11416cd570898d78c4c097b560b59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41433ea0b00430b48b556d1b89fe3335256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f2711af6b947b6fe1fc9354bfdac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4869e98cbfe246e2a78c31da33177c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206744234c34e6b9681bca7c6de87fc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b828cef14be4dcb60e9a37f7ebe27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107fd1853436240ba1da5505c302a14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b616a2f9bf258d8cc4f1f24cf1c366262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c9cd2ce633acd75220dcd716da94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c260a9437ca8016ff2f9739e1573264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9facc274a2d76f5ee979271d8535b57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0370d1221181811f350f7378fddcc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d7abba51dcce0177a6e15490fc2d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb14bbfc6a77b7591adf14591803dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50448a4d8568b970f4dab2049aaa0e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4acc460fa79a0841f2943c4f38f6a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e6c5d8c37c988a08b01e7aae8e3d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dc208c231751179269fa0c2c93400272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c750caef5ac13a7b140abde03c31f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaa1eef5b7b026910962c1a8e1be09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b52dc151b766d8ff74a25dff1cdab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c91f2e56d26dbe59c482ba73bd3e7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2344332a04836a92f62f926df87b8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5ea2fc97f64ffc20f20149de7809d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d9a396040b407d3a1ed79c1e9349c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84932ad2479b8058a9f3a306e536cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454c41e402c3fad44cbe3524b77d2ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a33857c615e96cfa8e8bc9e71e132282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0c030c3089cd19c938178035d8295283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c1e6f301bdf627c5dd134a79d72d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a8b90a47b932060c7650fc5974c10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12246d70b160775e47e552b11c7b86a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c25fe34293830d90fc6ebd007e073287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652bff95074aba51cef62fd797cbf4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eddddbc408a4ed408312227d6f1bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad629a080e5a5b6ff41ed263fb305d4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32495fdd64ad3f014c7ae21f96b5dbce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99ec8d7bec0f9cec08a64ab52b93b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90806018fbb575ab79f69eed1710b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90e117cbd42be3babcccd71148d960294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85174cd5c668f55973a2fd385b7d39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b9e7f917ad8dde5bd575252ffb7c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daf730c7c4cc81eb1a3ebf5ad8c9e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368c8da4b2661052e9ab3583a1fb884298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fb4f2e7957b12e1ec34ed27a7dbd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63731280eaf0fa422c33ec75f35048c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d3e5a9bf22fa17ecebb3883f6d95a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdd9372b79e2e0d7679e073d673ceb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac08a3ff2b3ec1b3b3e40c41594cd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d230ee1c200afd2297e5ef406140172304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def419e0be55f297184f6c1b5974e377305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95580b2af2756119c70b152ffc6d613306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6816932883461226293f971c537fe33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccf1d0995566d44eb323066aac294f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5739da4d3a37d941b5f0a7eee33c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38288618acdee4026ca02c871ed4221310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981377efa956eddc36318af54b7589a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14e5721c7300784dc342e9cb2b195d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bb2ed589ab04847163fc2551be711313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534105aa0f4b32039243f8ea5ef391d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fecc947194db610b52f83f014d95ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6017cd0e7d9ec0ed5f79b6658dafcf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09c7b8660261d0ea0dc2fd5934a860317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f0466fa376db6c5bfd7079cdb504b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4e2815c8ba33a7a97ccac523f8e07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f391d110de30ac40f3aa04e65171320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f7404ce6a4184cc75994fd8780c03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed89b7145736d577b2262d8f96eb83c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe1a7d350c6276ee7b5e0f9fb527c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa63ffce54c4dfb5a19b5888b63f88a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f0a06d1db2f50731b03d53643113325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbec08c4faf6330571e90d6af344866326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c01b128c677147fde59f01a303e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb50d840bd175f0e39d1022c39f6c0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a734bb634c8e098b8166ab3a154d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a981edcb44b36c61af18f6769b238e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213e53f32b56b1f982997037a779ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac748521a7fe24bec0dd7d9d2d96a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251ec1262c399fef3eecbc307392bdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae26f33723ba04be704cc2343e24218334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae576d9e0c2d4d4c8fac511cf994aeca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15426745bb51dee7ee888318a8770273336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea761838f1392b7dce15934124ed0a97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852d5723e844ac5e2f34ccdc5b3e74e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c96e43eac2eb298a61ca7756c2e19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54d709c015af93ad297aa906011113340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeabbef82324ca7d83fed5c278c715341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3b6c5c9c4ae2099fb126499ab4ba9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726229b1f65fc26ffda32b882e6b080343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a203bf6be8b5431e7c7c08938f0cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610a97bf0beeb75bb700385bdf660b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2b7470fc3ecb9540cbcf819c35e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22138d55880e6b8c4e9379319ab76c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b5a22b3c4d16a040d8c80175319a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7422e5cd7ba918bf9e9b93cf01237c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26679db8ceb6534bcb9bcd68b723dd0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77533b42f4449391cd15eba26a00c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b1382cca63eab3c0207da37553948352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4411f8eb0e24951cdc449b33ddae9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b987b5e55a72793b32e789f9864404354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f2893f9455038a1aafee407162f09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b5ee8f15eded9f8b02b4c820eb802356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82487f3b8af0dc28dcddaecb974dc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf5ed4475e6edcab498789038cd7a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918b70640d7a1fba4de3b1075ddce4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21981cb8032c53739dde226cc1e55a36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ffec8613be6cc894b4462962976c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0ff5e9df006579c1d0e1bf359428a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351bf9392d6488ebdf3f1f37b5b472a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569adf0fce254d22ae2cc7c4d57a4a8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab902fcc26ae15e538177bbf857ef7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e856d9a70a90eed0260aa317a71e97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9902e78667596db300483fa50f56128367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1b043d141d1d6e5fb0a95e7d6d6e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb48d1585551fbc43de1b619b15764369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd869204b24f0f9085b02d40cf638f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69647e053a502f3560097940823147371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d637626d76f4d6e406bc691b3423ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320343bad5b07671df45d27d477076b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6bd51b55ca5d59a8a92323a41a7cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf2192694f8aef0bfa779fe252a477375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5133aa6da8a5fd01a550df52ac0d75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886517b7db751d4c5625acbc671de611377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8b63d85e60735fd1377458b457140378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612edb2bc85046ec2fdf4b290dff425379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bf4f35bb04f440b0b1ff82e5655c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f4afa2629c9e0574a19c5ee2be9b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2540301940fc89a4c82261ccd66e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506afee01b7f079872a4a4e73ef00da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8ab97554849b58ed0fdac6bf81b0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2da8921be5c8b25a3ada99a19444b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510162bb996ad319fe57dc5492cbf5d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572953a40453da3435988a09503524b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fe72e58961de007905fe882cac06a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c96f126d3ed63cf85c1335bd5e5c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e89727845a0616f72d23db60aa0fdc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35683ada2d673a6491281a4c81118a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0174534a4311dc7b9704e56130f80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafe1cc0bd5853be02c0cdf2055914a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d6d861cea20a105289e773e8881de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92339fc457af8174b6bb9a94776836ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ac34495f05b0c4d56c2b82daad63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d79153a80ef59e17019d0a0a5169a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c538d64c18df63d48787c09c4660a50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8cc9225ec2df58ec4faca67d2848d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f52c46a5d13535f6320fbe655c744400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bff7df9d3ed61cbf1d4bdaae6ce3cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4760a09d0472ef9e75ba860d7ff3d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c645b1c18f95345951f161c7ea76a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962ab858d94708054da296330a332d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f7c78ae40d0b1998f94e819a083c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39864e4b0e2f31d164f2c9f5d39a621a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15712763439b0ae43454222aa5f7f7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b73f1088fa64ccc5dc9355e68d2918408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8497c23a4ff595452f0d43ba7966d58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c360eab113e36eb59d0e4aef00de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547fd988bacef031275ed55de9d60ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d06e32f063d6c7747db8c9ae1c32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af43299c0548800826d277bf37db05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d518d0e741f01532290a69bafb796414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb5ba9abbfcae9257b0026fc6f8b08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2382765610f400dc8a107b2a8f94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088908993f6e243e808d0bffd5132d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0213f943724ea9c0f2e66252bf1e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32bc1cc62e40ad8961b08fbd95fa15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c2b3e124d753a04de345c1278f0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49b50426ac80775aa6f84237e07f11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0d5365b6a5ee6e0992fab25886c74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cc1392e34bc9d2f5ebcd0e2ec177a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01bec6c3b1224e850420d3004b3120424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ae05ba7e111a6d46683418bb63f0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a52ad18708f414e4c30181c0335951426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec016ad8a43ba2d4d6cca13ab1b89cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60c2f0e7be6e3cdc3ea367ddb20535428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ca4852adc5fd08e249bd64ea965d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6ec5707a5da8f50b20ba48ea47e6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcb8cb22c3268ec9ae726e46499a13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f3717d81c272433c000f950a833bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf629e1b73ccac5539e2cc68faf2c92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a99ca644d226ada7f147eaa088efe6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a3a4c51f40fd436729b4bb523a61e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d7026f44f4a29aa9cd0368bd675be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a76667cee02ecb2d8eee13be012ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e7d87064b54ea20ed9884ccbc26dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462039c9e6c9f5aa5edce0e569310af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ed127322a1b83419ba9fa4ee33d13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba0cd568649b4209c56cdd4a2a589441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6529c9f1d7ba1322dc3bc6259bb90cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf66c80c17c3d528fbae1d4d7027f8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb56cc857f66f92e60ac898d5d659f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf0d8801b9264be12d900aaff879c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01831a31845372402734c275908e2e10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448b558dee71c009e0eef912e9b6e22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda3fe10775d994dccd31cd00ac9d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de08e554379f87fb82ec14afd108e12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bb81fc81979e54b3d53533725d8d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae544057f7dc64ab9ac96bc1c8410f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6722382a27f35b2b3274d375dabda4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264bf877a1bf9f4fabe924f2534224d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62e6883bcde53f7c6b8cee20f64f41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1631ed17d433df625079b9c25f254b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582e593365371ade7d1717802e36ee1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa1ac678a9d9302f0549f989094ea1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a710169c15674aeebf10d438cc08f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de309de0603945dfd0f8a850c6f0478459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3f3cbbe154cb9850dcd510f99b250460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f71db94f473293dd1657d7e52987b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc38d35e1e004ab95373bc1db878982462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9bda041fc4bbb801990fe7c6357e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db8798606efb2d361f3549a98eaf7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916870210fdfdf8db83ee32124acca4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac63dbed4e0e92903857d402ce0de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3de73480b0d58fe7c93f287480e77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b226dee150cf5bbaf495666b37f35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9edce766c9fdd3e7dcd3d7056a5805469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648b78f470714eec48fd2ca7ea13be5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e665fb2c14c797cdbcbfe9182f6795471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0600177d9e638f2d73275098161051b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef25b1372af7eb4846925ef001d4c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558e344759ef77cb0b0bbdc788eb022474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf87e43e2b4709b1429461ca278f06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d1aab2c058b3fe4f6370161844260476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7853a5c32eb08bf38052c965e7013fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389f343ac3fcec9438e78e68b6b0d7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230d3aa7c4b11aeb68eb10d8d1ba30c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b405301d396fab84ccfc4cec0688b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047be2554db1bcab2449b567c1fd81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45f872302022c35f0af5f5b7185ae0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15e7072c5c98ca185efbb77b765ec4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778b619d5da8d40202c7d154dece620484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95b7f3f24fde7467216b0777a60576485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ceb284d74da905aaa6bf3d6e4aa8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b69503c48a60604e5620cc199e64f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5e70ad271a10379b286236a0a0ce3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee32361a7284f713629718ac4025c44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a76eb70c754e78464b4bd68ff272b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eb00472946fbd498b25cbc8eab370491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac2dbaace297528d8bb2ba02977ba6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c8644960705d1d5f812b3b6ead756493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e162a7f62cb55af08c8f0ed7cf6db4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1445e52a4d6d0c27cf024abc4f82a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4986a2df780b994a4c3acea8ffcdd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a635110b91768bc6799b18c493dda5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19539eb04823d0cc7d594504494419bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422b6e1c27a1bfaa0f701f48a547dd4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d146151a723b1a9888c161889f529500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27180a1a6a97f644a4cafc7f96f259e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b673cc1041e183f9f29ba42e152fac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93dc3154644818bfcc596616fabfed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50160df91e4235fd7337361ad5ddce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dee03e9b9285543a1813b92f19f3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54193d1a050447e131be970e0ddf072d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e65b391f4fe3dec2cede960acb6b3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44448abb2df74a1e0b66c76e65ffab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde73b34e37ef2a7fdd56fa38d0e8c95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207941457e5d0201bc3cd18b857a83a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6d9837861fb336d4b4f4e277ce1ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a578e1254b90c273764994da1343f2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0deceb90f9905332c79136fd1800b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748eeae68c0b664a5c5c778d29b9f82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44357cc44120d237dcd6e5d66ed95ac6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12326f6ab0e1cf9539d9eca586127d50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dacbbf2da773ed0ddf0ecbeca95a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f7425ef0b2f8cfb6c6f1bb5fa695e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313868055de5663f94b8bf741747711519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb59b946eeaf853f90c9f1fc97ba8e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174b4698fbffc1fef42ad7ef8970045521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662bcf7f90dfd6a8d0421f2fa76958d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e2297b4181ab506dbe1aff8971728523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9a225c3fb49dddf982ebb5b1a244a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a062b9704789b8d936b2077567e6b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eea205bdd8e307bb6d3ae328f79dd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ad20b52f16fd3b50637211ef737f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f099f4b57a1985034762fcb4abc7b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb069e61ff49ea287925c58456177529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28254dc0e838a353f5c367741f4f874f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c508232ab814b96a3d3ce312a647f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9273d9eb85da631b2a4ad2d0f82df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b36cdaa125a4bc02ea6070f40ddfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef2b9e646a74c7d8ae79d218f4d6a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2daa1a31054b7dd1402a9e1439c23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4f4a2118b935c719c89da2ad66fb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b59fa3673b0e39731bfec0161f4215537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d339afa559bdb1b937b30f2c9740538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab9278ce5a4060588cf29bbf6476af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfe0f7f9d17a242ef4d75e09c4ffbb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60aa0c807a7389d46183a3c2a33445541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c183383d9d1cb8f62214badd896e7fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b31a3211060c9bed03f3bcc0178a7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19687eff422be8c0957e7b8825618f39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e19b417acc25248ce4e5d6c31f243545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa45098c1300c2655db0c18e27cb895546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eb33eb18028e58120be46b365c739547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719986364270f5a0e95e8e22c61de555548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37f06eb039e5b5f33d4337c5d9271c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241967c144ef5b3a23ed254efd35418550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e6e8a644dd20fc813698cf33d2aed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8eb51f371a6f57dce35cf449a9cdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f681402d700c1d15ed1d3320769db00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98498916f38df935f2cf735a136927e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24bccf341464dfa1bc800a26c225b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5c24741a7a824f60929590f852645556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7fbd4d108d240648fefc2a833953d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f6330a26dea6625e4d97c4dd4a44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5483996d9b1b92e8848ac25bee87fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268fc61a343e1e7e2baa34fbbc7413e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ccfb35c54092d4a84958dba5ec79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46372a5e416fd333ff395921fb8cf4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140edc3d9c4ba8737b1ec55ac2bc2f26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cee0d98b19b41df14d9dd681cc418564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d6b2b4714a57f8d8832e413ca363565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016bc5d6ec55fb70d3c32a9091c1b4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbc55b728c7d62ae2070405b3a28b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf22d0cab82142666127b6974043f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3b98dc386587114d7b103ff895ac6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450a1370b801be2404f3fb8bf1ec165570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b90fd816d2e9bd3d3d40ee3070f35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffd051dc7867acb0c12a43c3d5aee6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a2a357deb8878ebb715470c81a43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b6f459f08e99eb5a99a7059eb3133574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45f2d8f32aae0c74b2fc4694c020ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6702dc5a4d4289b521d45cb6f607b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05dd1416ba318b9f61ca2ee840a149577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ef2adfeecfc3288ffb7f3666b517d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d7650ce89cbaae4536167bb4061b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36867eb4cc6328599978b751893394580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb096f26921dd19a2ae4179b5390b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68997b03a20b2c5fa2acae7512a377582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b905f58c4be547b91e1255f5e36b8fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b1e7a3cfa0072ddda33bef1e3c0d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ba7c76806737b6a9daf29c4ab8aa9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc73744330979874d365fa7786326b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b445298cfac9c9274fed7d5ba6903e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82bc2cfd607eaf5f4db4016e647781588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a6028e7f881c7a4f9c44b76358c17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040b71698fc7462979beb70f4554885590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e63856e9c32f2a4e6985f9b07028591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aafb6b18696553b1da2808188989b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832c0ce6161481e3b1ab8ee3348032a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b339e00926ee8b1e2fe710fd7d4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f6b161d6fe3ef3c4b274f01960ecc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631777b04d652fb5f91d1b2d11306aa8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920bd18d0baeda97fd791ebf7b1b6f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c24d0b74ce753f3dbad00fe45e98e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506723df5e3c64d07bd6a8bcdf568af7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e934d004a58665c8d5312952c7430600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc211735d7c2b046aa8f20067a23e11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81b7706bc74db101eb58962024b776602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd427ceb1e2236367dd94cfa4814bfd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88894372b7e345ac6cd2707a05b401604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc12c009a7c584f49f4a40eb79e7ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c16e259189e5d58717117005e2753606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33840674fd3b6b1a6470a73815067e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb25d1ca1131659f21040b7bc1ae472608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1b5b0e330be02e2a9dc272f804ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522a18c51b960d6277819af126a83f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff1b1a2c932dfe1bd33a219862c762611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a7c203d086c90c26047b3661a7144612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106614b84259d8b686dab186645f6152613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7ba66fa8305b77fec8adb7fd9b2e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ad5d466754561bbef888e620f2448615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2c74e425cc159854061ee303c6dfc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427c6d820b7bd850cf114696584e2d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfaf13aa008d2cbd3e1f1576b64967618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1f2209d63918ec63097863274cfec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dbb4d8a380ede4a8796ff9d290742620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99698357e0eea2f04a8b1926356c2fd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90e88a2eb22c1b415f0c8f95b474f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e34af7967b44a500fb9ab07dfdcd34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2c74a525220312ac782ad7430fb29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c37db3f1ba94af279f38613ca69720625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9ba071d8ffa265a3c7c510f46a947626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25f407341223dd2c9143986802731d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f58492e4dea88ea40e9772876b687628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf594f4dfac184fecba1b5cdf22040c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18591732c47494a032fba656a169897c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d967d011a4ba31dd50259d281374ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64202897ea7534b8c23f616a008996e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649757281b56748ba2dfdd3f9bf09e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f4986684acb28324494404413fc9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d32884fb749ef3b96e76f94bbd69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c33d83b21db0fb4985ea0b5be6525636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a1183c7319ee0f96f775a7dcef219637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5d960241fb60851914f136d660838638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7a939a20095df8c6da55e1f006922639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c132120f5e387e9ee09269406b22fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b270ab46afa02928a1da44ff87241a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf548b0f64575edc32d1872139835e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0ed2d008f9cf33c7285ee6fdf741643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cfdca66721919e67d34a20eebf885644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28b91b85578d9279523e5915ab85ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb1adb82f7315b94b58b948a867fb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bb0fcc6666fb36b0434764ecbfb9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f545d4156808d0b6412f630511a089c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebb182bded232ba0c14270b8d985ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488e712f5e3bc7231eb52fddb28532e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4ef57b3cbfd8870f76d518d20e0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69c9b180d89f460345f8317489db15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83802075a201bf5202f29bbbca965f1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba467d0992dcc50d1d9b9acfc193ea5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ef462ff948deaadb71bd5d877a628655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378d2011aba7b946f93f3722a2f63c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c694123285ef3a9b4656e69a5cd2ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebf9d23a58e6d1cb37df649b7704de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994612a2cf40aea979e6fedc81d4961659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6afff1007a1ac06cfafa9e20a685e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558b1a9a3a54e8e7734ddcec67ae861661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735489e690f82a094e3cac19ca05e69e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9ff288303f97834ab6c1e6371c46d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84cd1316288d7575d6c38da658efe3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de796ea3e69b9c8d0380c10cd469d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00cbab68f61574f09d529b483cda9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6632a12082c15d865494a76ad663d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15780f8c1782e732fff57a43f97c3bc8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380c3175664badda344a177d2811112669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf08848cc623f4f243553d7f8cd8dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e3d1ff4f7a0d02456a16491ddd985671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab1f19a9467684b18249c41852702f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23cf6c4596563e4703e841b8a79ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e25fe302d20990dc658abc0a6947eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d3c6c96be57980cf083830cc41f6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c7b8aaf626f49037f8f0dc136839c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1bd0c8a0b9b917654efc01f54088677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5a994b9277e57a917016c35e768de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df109f7fe9181f3f1df657ae8e93577b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14577f2977aec6cf5e5b95a2de4dd9e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fb207bf296d1e8b7fe740e4093d9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8be30b953674cc47dcc4b38396586682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d676f0f442a87bbfc7ace04d9f4bd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b82e9faf09edd772b1ab3bdb5c5e85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1e7f56cb5097ecc77a193258dbe0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6121919ef30ebbfbae4200da95d454686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd909f6543338f98ced279d8e90a60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2052736e3cd4475b06855fabfd352688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6166f5e8c1e07221b2490dcff8ba3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e2ce1c69a25fdd18dc82f84abc17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a9902c7349e2cd7e8c3d10e2242c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1155c5620c0c2b018bb0ac30607cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8052f6bfd9261bc5d13cdc2c447b247693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63a9a63bb8b8cfc5400a4ad4c046a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc7497aeff1ddb90adbabb989f580a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a9481ed923e1edb1ca8b9dd4dfded696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cebd6c83376feb7f12ec518ae57d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdafd5454a1d68effae85c54374a10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fd2cb53dc4691e718d40e9c6f5011699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc14cebb2e43ab35fb1781968fb1fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feb5f4033a3d73884f8d00c1f88846701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5691f863a1edc0ac32ed1e1e1d1258d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0899ef2c575ba8cc246a31e813f25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb2acc69310ccb96b494d11da382e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ed9d8dd71e4896b9e751bd2b6bf6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36efd9400ddf93d3b790f4f99de6c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3462b991a99a5fe5750441da56c94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd777e107b814f13803f081d9ddd27bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9971d691138dbc532875de91c29571709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4749b72762a66c1af0d9ade30030aea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf261308b80b4d940564d00c78993c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1427d560f0c76531027c5dc602405d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bda38d74caa62fe1e346095438655713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d96678308ed8f7c5a0b80f22a9ff65714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32926bc276694b3acfa38d242fa08c57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f6b828800759604038158f8d7c454716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77af43d1618f939bc6d5cd695cab0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4672a5231c585e76f1f001073d784cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20740854bc9e100560154ab799492bb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830633338bd92cd5bb2fd7b2984af81d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f5fb6a491d0716378831c125e4e9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18814f92774c0a86b26be56b50a0bc2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc9d5a5411677034a04590d837194723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438d341d249e4641479f96ada935bc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397ba8ef399937ebcfd06583834391e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ca027c4942150046f7637f26d7810726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257f071112b46784b712eefba766f93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52adabab6c948c70eae2001052d5150728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d2caeb573f5b5af2d3f19bf675b49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec681801226bbc20f6d1c4fcc88e78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111087871c2c2d4aaac8fbcfe79bd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e91b5beacf5b0d554458e6659e2a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5dc753a07690553daf9cd675cef7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203277b1491b9ec643b7cb9da203271734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876667d56c34e8ecb6473e07ca4d0880735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d294d8d109c5c1d7b6fd6c428f69f8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02061216f5325bcd85afd029767a013737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabb890e6593cdb8c7f7091cc3ec5a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326395ebabe77c6de08f7211f5244ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4b67b5d9a94b1a2988a66bac29cc6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff693020957240d3324100e1a641c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39816f2bca2a6c7b578ed3b4d16c7452742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a0c7d256251cb872175a05051747b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807ffbd8d77248fb779b3dfd5d00024744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e0f61accc979315f6039e1ac0fe3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe124fc1c6825a7cae39719ef301aa25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc06aa6e912e9ed8d72052864271300747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fbec78a4c7c92731f3332414132de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d70c052babde48304d410f5ca26c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae814c39a50aa02914b42cf6fbe05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723f8fe8af9b207a4ab19077d1bc389751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e69d18d672ded8f8b233a14f94ebb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034b9e7d7a17639431e9ebb619c5a2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5363e4291fdab9e5d00ee7a7de6a14f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5dc02f9182f0ee8c851346c20e81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ff7589db9b2d062e70d437757c240756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c2fd002899eeaa5ec731764921737757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ad9626655995439234c1e05f3a2d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dfb09cb3be1edc4cdc5d0ef5a37d7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5cacb98ab35ab3d859ee986d08abd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d404b63cc52bba3b2c98d879635afb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07cafddc77502e8d62ca4064d4a54e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12decc4e807fae38d5bdbf94d62bdcb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb106356240559db8de06552734a9bf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31819d1af5a7f1d3c45ba831d61734765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4450ee26efd48cd0b04fedd76ae32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7ddadfcfe77914eb19e4e5fa59673767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>