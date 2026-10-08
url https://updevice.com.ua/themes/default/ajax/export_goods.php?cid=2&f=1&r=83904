--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba6aa5f544295f863c99241d1c5e181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49ec654ddb3dd059fb502ed332689d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99deb133a4b70d554608e1030e445f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48206c1290271d5c448ef2668aeaa9b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d4404c9e0557284258dc8502d26355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42f2b1db79337fec68f50868cd1f336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93526cf29b2dbd32659639da5a43d087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b74aeff6aa0f5a97fa9445ed1d048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2539a5d58d881eb5ef746be30e43a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1678359a32a710e07dd4387aa4426810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc03cd804887ac27033424cafa87d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85922f30f7ed82dd2b051fa3f4372a4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd15dfb97dfb0bc17bedda5a4183613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73def9d354d78df713dcc664e84010c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b386142928f53ad21efda3bf8a1e7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ae45cefb4dc9e927fdc544da8e5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8fa9aee8d3ee583d6bf9fbc8337bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b22f10286c344d5db230690e04b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bc81b0aee5e3e2339344a4a41fe6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd8a840bdceec83a1a40d9eaf28b4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620873f5b3424194111728ab2c3147b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370e30440f582e374520fae72013a0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae282af5f71668c16bad2f8429f41ecb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f4bd7f313b42560be0b82f9caee9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33378634b695a5412e25f5d83f95a2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75504de8c3d0afc1362d5dcb81f47eb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e434098e82c1e5ada66b2d2abe32fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8352f4d202709e827bf3ee8162d1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286db6cc779a14b5f7a9f0d4f5a8b9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd1f799e62e9a56f7d5eed1f55878f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012ef5f85d8f14cd9d133ede05f836c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9571d4484c18a40ca4fdbea828eff9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ae8f69e033ee8d63fd19d3f1dd0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493871b77ad26ab1bbe492eb877367c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d516aa82a8fecb5b42feacefb4d6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d9fe10168e7044e7dc8013d006a9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19606c145cde8768ee2dd18eaf527137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfacd9a3d1481ce423ce006199bb9b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a259a8b330910e963b4025c0520dd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81401aa3d60a017d0aea278118e8ee6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4f833f43ceffc5bca44687573a65341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a821b33c6d3e25c1035ba799e926942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38029cabb9d2b3cb11516b23107d2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339ed3a4c04054b73db3ee85fa1646044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74cadf1d5825c4aabe2cea63e3bb8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35788c1349ff07e2cd173f392a755946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5552f4cf758285656a95040e3fb8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aaf45f975770004f70de86733eb1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be756c21914bd5fa1d6523a81fd02349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194d8c8e5756c0b1d554974ee8f341e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1800a2d9a467e88bc7e6b68347e4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a649efc5f75d11780f59ba2b84ff1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de3a94bfb9de8ebe22304a6e83722253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a44a123015ad9a5754a0d3e62ad7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c021769791da02aec127aac8cc814055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f67d46987c1d43ccc16aaee62cf856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59ad0b37bd9dccdd4d04e1968556df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725bb750abc792d203a5e168ed5d4c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f611e3f5860021b33b821f463aa19559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23852a280e68b7bcf54dd97a061bf960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea952ed62b12753151cdf5f4d1ce1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e27ffa8802d822f564803af252ee6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372f8d84fbfc513b67f8c69208fdfa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d26c98a99a42c17de06fc897c13d1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7995c438dc86e4da87990fd26b7bc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9479f339ebdc4e7cdd9bed81fd83f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049761daf6555610b735d607d8fd969a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4ae070e9d5f8fd481eed74c21826568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6405c4f3aaa79f96d28c9c5744c1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb346dc8de821168947300d63fdebd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f056a2b9ca7ca14726cb96cfedc9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2615c32a938ef316531ca6a3f667e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000455ad46cf2cf7ec37a01973a1cab773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9fd30c191ea21b53c0c3180f6444c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f0745698fdb6f7e4e1dab5e10ded875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281db6ce63328abcaacc04242be85b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdbd7d5058755653452b7277834d7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390758764e195c0bdf30b43a01f2ae9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec8aa0730fdc79561c8865f0ca5dee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933378bbe4ea98ff9c8199e936e16a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c1476f79dea52b57ff770bcafd2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78675ef86f8bf58891b5ee5ad60020f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a2888cb7fddb80569b8b928ce589883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004d2056b810ac8066c70323fb189b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1c5326e5b56848b88d33cfe23056385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a9a45bd5376287df15c35b1e12dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a8b73919698da84972c57ad117b9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe04214864e2cb0ac8eade66df903088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d748fc835510cfd0ccf2bbdb910944e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee78e82f16761f00d0a421edd2661890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ab3b9bd9b73bf9f1150d752dedd8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58375ec75e930de21f3112f8daca29392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68a2fad89da5101d3acb7970b9af4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d15b3f40c903c3b449f58a84d504fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e68e8c7ff8e6762339831434ec3f5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec668d707bb85a166e1c49aa8140ed396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e86639e319d3a3482d565a12a42fab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888eaadc951903e601761cfab1da4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b878d6cdd72780b0cf0f5ba64642bff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02665664d202ce7e6cae1793559e08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8428ceecfeda466e1281a8d54a61980101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cee0822e6f6f1ea7bdd2129b6ca73f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce5f616c11a48eb9e37f69b80d9311103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16097bb6d9c89bf7b62d236b2c934f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eb42eb047965a7f3e0857e1d19071105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824796cf568ba0da722101301f148e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b9f44cde7a4e77d2e7891a7c2fa44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49939735cae77facfb5eae4550f864108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02b281520236f750db93e890d5308d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3533b0a90f8ceca75570aa09ad60c49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eba63659779e76079350e659bd3d4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf640dc00eaacf585d8f036b3a41816112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22f2d54575c3dc58b5e0ce6dedc952113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f78e84dd497de097b6c81479cc7868114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e77c8b6906dc9330b7f733ee9000e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db52a2ede2ed0b19136cde98c7da32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724d7a3e8e1df1662c4b0b10fdad249117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc00d3da2f0e66285634acad13409b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060e2bbb8e54a3a964153ab3b8a363119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c67a7df5dc68ba15640bda599cfad6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fbc023e818980ad74eceaf61538d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdef51dd63820b592ceb4f4bbdca09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac2167e0fdce9f32e19c6b8f09f086123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9a1946c987414a0406ba96a1327d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e93cc13901c6d07e254a61449cc10c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d8d2d564dc13d7284df6246a746f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76352ad26fac09190b92478f762001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad4ca6fc8bd1fa99cba26db7c8fbd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db45875800e4e659089e803a101c54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702c88b300329071794fb922d7290e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55530717b042550e54ef744349498d5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39843f428b70240335f48e7670e6f07b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c832f1bd39c6cb2092aa59ba381631133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ee2d522394852ab94888f6a254cb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44046e2d0076b45319757dbe2879f6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04bdadc811b8e75fb1e5096e351ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7692952f29729cbde2a446014b3a11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b96b40e8cdb2f2bebd36b9e58717c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9222fce3baffc258a5bcd34137dcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997ac9d40aa6b952ec92af49ceb2c5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16eb040ab1a95941a306d7520e06d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12625412d796a5d9b322cfe7ba96d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e90eef835cbde5cd4366c23d9d0a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e9cdef360ed492a12c720ef8f4565144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b40361786f40410293e05d77aac407145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614bc2c1523285bbe4b423e88f4967d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbc3e0dd7e3fb83c0fb54e53e31d95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eefedd7d0ae05b768044647c489b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecf3d03a0af2234e213abe38546e3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa4dea295d3e5c03361260fb8c6a51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a6bf4d28cbef8364a2f2ccacdca45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ecb1ef5164aaa868acaafa20bd2ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26579bb1f5f9392ef95ecb8d0f29ae10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8284fd9a6adc8e3cdf02bf167b722a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d2f894cdad618a59eb3f0dcaefd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc36bd31aea816e989f9f98d451aeb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0c4680827892b8e7851f69cc90922157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa6497a52acedd27e9d278ef0c8b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d87fecff970d5220b2996a5ad01fe1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2959858bb9f10cac3cc88fec0ec54a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff1cc1e46a9c7c0787de8c11f2060161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5066b6b29da9e27fcfdeec5f369011162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf63b94d6c874f3d544568941796020163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ade0b434397e49f2bc89af87073a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9802077f00e3334594b8cef62cde2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3839ee509d8ef34ae1ef1f05b8f7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c1362753386bc2651d752f004f9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daa57306d3622e974168c552eb6531168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a827aee6b01fc13d0b43ae62e541573169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd50703b9ebc690a35f40c008576a39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef8a7b811fd2d40ee6d26a7ae4ab39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf0461250bb91001eb2cfe848a1c75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b61627a73af56c3ab437539215c0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f30ecc83d1234dc51379fc4dfde1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e4944329dcc466dc4c6181cde36cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f31eadf9f7437154f7a0506d6eadd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b54ef5efa1402df129f4bc77b4b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a29b41b6672b324d5956150a927c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c5d1c40746193aadaf1fd409326d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf39bcc538b2076b0b1d607c98f1e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75732515f43ac5568b034919a0cc3591181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89178a550b64fe5afb56ae550e64d9a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf3f6689dc6156e5a4365fd6cc5932183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dca799c0927597c9ba561726a4390184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9942888492c3c9e424384ea9f62bba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a389d02d099f96e978ee1502bf09b2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda876ee4e6a66afae16c972217ff3e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fe923828155c3cc3efc122d1b21b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe2e11012195ec3ea9d3e6b963701189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e18e7c00df8bf74fcb6bd160652f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d303a83bb81ebc4c710f4acb421f24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b5503a5e7154b0d86fa6c68a0a209192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb8fb3e4809f6131dfcc2b7551446193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c735ab2615c9c8f7439862eb1eddc6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4150eb973ec4cd8bc9d0450d707a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec5237ed232dc88aaf9f292398528196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df9bfe739975cc2dbefec20619033197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfb9bf5d04c665599c8391a98f165e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f978d495a3a4b5f444fe882666c31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff763c8a565110a04289bbcc30f3d280200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e47a574a0205b26d5418dd4a9bdb5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dc734f08c220cd92eedb3a29fda8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72110b003d20860fb411f88bbc2b17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885ab5e2009b2bd5801d8f41892e5f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b58a01e6f2156b1ae5ec5053b6fc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f674ad2ef4d8f4e64d49e13d532a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0293f0387895b55df70294aeb7a828207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbf6a4367b95baf01e8b3ec83f38a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff7ea9919000026d5a168eebb1018b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbad3c465afa43799149c77195ef113210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea0a71fffda7b630a2e8a771182b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7ffa8a015b5611851dc8509237c21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd7beadf63b6bd177daf7be7392dd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95164cccbe746e7f120be28d12773e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30b8bf4eefd80b34432a2b5cce552c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc762f3f328ef59e46db16ba725e92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323319c54efdd3ff7f187becfe7cc8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb61b6ee1783e3eb868b0cef193aa54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcd59bd85814c49f72439a203a5440219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e41b48aa51785109d1d585f2bb779220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e14d63f173699d4188933104e70ed8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe460eb4abe94a4251a3848cfb54caa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb5186fdd66182f4b57a65dc0a6bad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1755fabd402c2350affda57e851f34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e793dfb06710cb87913936279c15ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec549531481ecaf6914545f21c1aa3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ad702865d12ca9d608de545000f5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbb5949b71bf1553e839c9a2bb5594228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913c2b6329fce7937be778c1423b348229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc6bffb9c324b4474c42c7bc506b11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc15bedf945575897e43a01b7eda767231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190afc04ac492120a970f4d2680e646232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440ec9471f350739c57176994d5f429233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c549440ce84a88e2fefeaf25b832b8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb738c529c5abe53dd662446728770ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63539d17dd89abd98c22fd026497cbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d077411dfd7c4350a9c0b3a8b82594237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecf82a7d6a76085f9898ba724227c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38028b823c737f2347cc3a9cddfcc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c11a931a46dbd9dcff09f12bfbba3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746841bfcc8749638d21f97bcebbbdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3bb17d490779778dc736f8ac0c6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf32c70bc974a8d9bff8619550a66c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5fb6a818155bb8474eef8b975ee8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99217ac34b278b8e87149e8d4a7c8029245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487150b36ce60139d3dc466a5639026e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e15852c5c899f0ce6475e6be1b63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715c6cac5b3af6373448919c94f4255248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334afad973bb75ea526b2ab126261cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d393b0546a39ab3d5b3445102209bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f7d3b8a71aecaa4f7b25b8dddd47c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3efff4ce35237840da9d87b7d561c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67db504f9c3fef87170a4541ba6cade253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08ab11168958cda43b46026a0a2da5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8607a4667a6a5802370e0105c5682255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab6226508051e06cfc8171f68436da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90f6ad4e09db48723ec5a231e7a3df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49292d976934175fc18362030c09d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6407b2bea742bb02ec7cfeb206d7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a296f2524aff67923ce0d65397ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c3ec46856a1328420f7a278e887db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e973c6f6aa3bdad267dc7c01130f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901d1b2432095ec11a9ee42e0156156263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95ecc8ac1105df1a9c16f50afd030b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d059170d5485dac68b1e3572697dd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61168415c8b02aa435c8a91a554dfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead7b486b025bc01a4f1e42392fb8a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f9473d92298e00f988607da0183b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af195aa16824f5463ecd0c505cf90fa5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed087ee5a234df2e8ce31d2eeb2ed6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4041b971c0a8d0f1e94985b58aca58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309fee8c2bc68cd4b5792864f47f8e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fa3c316d3dccf4228bd46cf693fa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21b3d9847e73161ba2940526edea8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac2f267998978687c73eccef83e8dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc6680edc85858d97cdf2b4af2ffa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d084dda7dc298ed36d5d236450d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5d66160ffb844a665f013896a358a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116606c7e1768d632e5ea4a5b2db03bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad35b16a188f0e07eb4ee2de3f45cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34283aacbbe57f5531957a68d99823281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c8e6f2476e15ce1ea63555d4e6854282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239fef808a788fe4ba1f7e2aec389cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72799d8859a9b50a830c01d83502d256284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b19b9b8e46a2f36cf05d4625cb0cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426024de9700e37ec80b81cf67962944286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dfd06cb1a43a821b9ddaff72a69c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22332837e01181afe792da17fd97c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130d37537df7991c1dba929bd51b58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fa494ac7956b5fc367e75d84cc9c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb155d0c04ca66feb1ebc0160a87737291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e8efd2b558adcd6587cc6a9e6ef36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86379f34ffed7053027d69166e36a599293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147d8a575a2e2f2f6aad0b7381223ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c217edca7e63f3da72f73a39def4565295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abd64cda6149ecd19dd68b614b4fb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f68526123be3f41d4f007c795c6fe3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048e2c544916eb854bcaf072dc67a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4040b107efa18c98f72d0d66d435d5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5116976feadae561a6b95547a7eeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ec1eaeb263ecd148868cc2735bf4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51be27f4b04277060b88d693caef1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0664603ec0ef36c7d13e42ba624e90d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a4f1fd6e0160e3b0d8fbc2cbfbc41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e06c63208358b8c050cce0b6a89d18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c548aec45e8d9b232671a7b9ac5bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6208731b3d6353eb8873560040b309307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d29b311275141293d98ca3d2c6109308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbe14b719b6a6363086a71af0134ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd55cbf58aaa84a554fbcddcc5f656310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7274873a91c989893c15a6a67071154311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163767f070523943bacda9772ccb34e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093e9e61da6416c1e7adc5b9a82c94f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78b31ff68f8602f1b376dfd84eb96a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabd8450c29652bb4495bf8d7a63b9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674692295278af2f7d481b4892c519c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b07f197e487d37f82468bb0746ce4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7daa183bdbb33752b372a267b8b5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c61604477803b41b2eaf0c5c478ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9231fbe8b40e28482abca6e1c21aa5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc65dd09c9d9bf757cf24ed16a5d16b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe3016c38327d3ed7705ff0fea87f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b3a05d5ec075f30ed43ebe245fa16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a135a640d7defb7282c15bab5f01b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f2c7f0ecd6629c3ce5a6a751eb61f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f066d5853d3eaed2737cd3aec028c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b634c8998603a56be2be763994838327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec206b5b06046cf78a833453c0e2b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077ec07b9a2093ca5c98d7ea0dce5eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f25629e669ac480dc6165cf96c4c3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d8a65ea90f630995595604423bf61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd35188b4094f82283b589937b1ebf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839050943215fbbc5ccd6faf8addbd7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804437a10f2618bd74b6da6f5e405971334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c1e0df2d7fe345e4ea4fc8124c47f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f5c3435c79adb3374291fe4990fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83904e2807c1081272079b5268c265ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1506a7d87e3a9b706bb6ae3a746944338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10bf4ab1c20d63e0d8911ffe8405d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf4f6df34c8af40bfd4abd976efc63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f645be0bf48168e87d6d45b39773e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c879efb9958a049236bb3e1d9fdfe1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004660ca15c0dae13b23e4b6f8abded343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb77633bf04c52c2e215838e44f3378344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eed50cb7556a01a200a8a39c68cf0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba259bbfe5f67f106c4b5611749fad68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61693aabb66d7a9fa585840d60777347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005f69fc790864160d8ecae0be1ebcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500449d5fe217c0e5f3c22430f160c9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910b2659765ce09c4d2686d537a320350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bc4a38b0bde7f776b05ec59b8ade9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b7a8cce80e9bc1b917e592bb9d073352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710389c027d6c2372ec2a8085eec7d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f14f1164dce30a749e980c940f7a3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af1a90831e03c6a7324ca3b2ad1b86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b3883baf077d2445dd7993a10b8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd4b399feaf9b11f54533244d4b467357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6348333125470ea71f6a0a19b34a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6ff8f3d7467e3fedd68b22ffcad2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab711bbbedb86754f49b8eec0af26111360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576542dad9f30fd7d7a77001c350fb6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eb563cb60c9cec88e8c7829abd11d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319d2f1ee6ba9f4b6d76a17e391a39d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62d79ccefe0b9529fc1b24cbdb5936364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99731971e5018683a660d6f9dff5e23d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1936817aa170fa4af98496a28b75366366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa67d093259a4fdaedad9871a0a2a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2ca52eb3bbfa84896b5695e51f8a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8a48c7a3262d31508e055293c249c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c4dfd3d6639a9258fac82b32d52fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a84d889b979537a3d1066c3563cbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efe028691ef2b8d885ff9275e874ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9169f8846d5760b64ea5d28b3428d6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce93935527da1f9996adc6645d040e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db904df8c21e189d71b9140b3c8082f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53e75fba841edf696c45a570034a71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63eeae563c9c5b345df6d93fa4dbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae26721fb2ad7d3b1b7ca3fabc2deaa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151d97d40593ba755803e41e041d75f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c884b774e008d972ef53e9d359c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc89079ab5cf27cde2c9c2e2956bf9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa961b9163aae33756c20935483d83c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42280b411be7cf81a74dfb3852b3010383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd19349dd132564766562e62aeeb4ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8803abd8a46e04ca395b1f11cef1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7bb27a4c338981c6b23f8dfc5ae76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b66299e1e94fb288a8dd5190a40c88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f201165fa3892b9136aaf79e2b9063388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816216aad57950b0df60e466f369d0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fbe0971a4bedda780f74308961f25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efc55aa494ae20d92c7dfea9e2a198391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29fc1acc08e2d6be4e91b990bb5612392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf4b313c4c10e901b7d142685618d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b37d8ae003c604654f6e15e4a6e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0966f9e25f69b78c02fc68e9f17348395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff6c247e53ab15c40cf0a5ca6ef92c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1be430ef87f6cd149368ca4b32ca4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cc96af973fa1081e64cb5b236f29f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d02e4779a6d81340e1378cd464e40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb244d35a2635a6b7bcb2f97b746e4ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6dad88b962566b04c7d5b84f017af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb63d0637aea389bb349dcc8ca3a42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf0f76850747754e08b6387667d332403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc44f4bb6f8456c9f892b1af2f6a04c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd46785cd2c087e3fab05cdcc41387405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e099438edc7262b01db63c577ea9d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ac0302b619b94725a4849fc51f47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6301aca9b0aa9ea6ae8ca6ece525b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a37c3ba1b7dce945ce77e7e00eb3a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0e6a15cf5f855cf5615fe1cddccb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd288fce089e9e6762b2b90e613c1685411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d486f60f9575de0267ad974e8a6a266412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d519002849cde15e8947bcdfab7c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4de10dd2f36389fdd795d064e4fa35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e66e4a79c0ec6a1226f2c58c6c213e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a98b2a17678168e4e9c7acea3745416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82222f5961da9542d3db2f90181121e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becba5a1fa75ed744595e1530461594418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199859dd2056921a7e86ec4d6c1d16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ba03c998c6432e50509a7c8649920420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334bb9392eff89d46def014f8b093fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f7aeb58b4b6ed20f5926d864de8b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354ffdf405ae58d6f7e8a5e3b99c45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece325eb76c6b9ca2661509d073defc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff14ff7dbf52f215ddcab88275e5c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e63f1efd337b912ea09845b5abc00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e9830413d18d9f55d8c46d8a5249f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2a5b91fbe6fcb058c39e4e492ac67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451721a2672ef30c4d281be73711c4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc9836598c6b85ecbc243b0d33b21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24049369c1cd21361eb5c5aaa3d3da9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff94c9ebeb14612ad395bfe1f4a084f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba1401095c89694c9f2f874bcc2ee0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d43d73aa5c206a4e288559ad683fba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631edf68f5a36cb11c34b1563c1e236b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7edff42a207e0cd2bedeebf27f224436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40824ca806be1c383a5498eee40a7588437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f69ed357ddfa0c755d7d733427b3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca696e7630b3b181035b161fb9145439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a19fd4952c37b7be3ec11b5436e4b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d091a4fd5a1e572cbba644742340b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2cddc0c1055e16f0d4b9e5a443573442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca22ca45d58317b3856de8e6f2cc9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fa6152b490b6fde8c39ac73727d2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c92910151cae2aab2b3a035bd17e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953b7c2142300cc4524e0bb3984a2a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67adc9b227b9c6dd582c7a2547d8aed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e4e8f21d4dc54de6b798ed77b76d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066c7dc84c233eaf74c091f3758482f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e108db79c20629fc6ebadfb6c756fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c3d0127ec1d1719e067147be3ba46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cad5d37444ed8ecc30265e84a9c9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c03e66311826f832c1de1335750f46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e80cede6d0fe954f87c8886f5a80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b2e84a17898baedb7385fd70c67a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4d4bb8d7ebf9bc148ee390effbfc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f1012fc1fb3e06f3809d5c540fe3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2c6aab0c36457f7c3e62344ba06e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10ea6d368d85ff01b778f9c7f058b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec32bf358449a798f67cdeb1a5eb55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f45f24e159adf8ce7cef846009659d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf37d0c8d3fca670514bf7e2806459462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b200ee938ad93e2308c74b9fd63a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c04bf2a8648cf63d90ee3413682a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075efb4db5dd72e99b1ff561860f5deb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4405cc525687caf1bea57555bc98a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348227ed3b70c8a9bbb33cb4261adebf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db96448c24a23ed0dcad2c8ef6e009d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573d819c698cf749159cc33b4d33a7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1227b898e10c2263358f34b86100f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829d296fb8135db2e9153b64e21fccf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad5904895a0f5dfc9c6abb5347c11f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c28bd47e935fab6e5b0cd858f06ef0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ebcb2a26fb5fdf966a949217a4e22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c5b7a47c30f97eb1abcfe8599696d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebdfb853eb294cbe4863b4cc5c88fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e3309be5353d3bd68022c2ef77ef3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5799046ae5628db0b9d828d7d8310a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e23b9c03b67c2e310412daa577d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c67ad395d6fd7f88cc8455df3fd699480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aa1108d3a8908a2468d27a1582325481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2775f03db63b26970428bf98ae59b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2504a706d861bafd752c3f0c0b1579483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c43fce56817ae6d9a0e492ca96a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b5c56010a4d5d4e42e24dd04f075485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790d69be11eca3facee2d97eb18b277486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d38ef7a2d08905781ffa27e825cdf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1630582c76d1bd748817af247d3fb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4c7674cd4c5cdb2928c1a84c47a56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f98046b644cead9a69662770104d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e0887883294cea96a886d071b7468491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c661291b371fc67c583ac5deb7758c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d20ee119d7bbb932a0b7a590db8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0841847635914c2d563f215b3e3e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5515768cc470bacff97417f69d2afd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6970eb20bda8ca8a65d29101c260a35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1232713af777778681577364153658c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d90be728f8dc91ac6343b5bf8d13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5fe0ba3389d8f73264e108b9e9303499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf723a50adaa1c36a2cf3f534615bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9abdb2a6a63d6ab480b5dd37a4553501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcf3fcb9e1e5dd85ee4c17bac1c8fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c00326a26f8e57c9dc2659bd1d462503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09b48aca30cf67781fa141a960fd13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01cb42be11c7dffcea94239d7ccbe4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecabc7a9cdd35b4353aaf73e40c5df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f30e0d872afc77edeb59885aba0eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cea310ac99306e9026a99cc94dce6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22dfaf8723d43a9c792a7164210830509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a49cbb4696ececdbd1e8164ea3645e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1ba79ceeb80b4c644fa2c3c446bef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06c812e0231d041f7e942da74b4978512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab617a855e06614607cde13aa6a27e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bca9557e434c2aaca2607441b8ac3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecfb85691f798e2216e1e7e678731d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082953d2bb0aeeb27ebd00467ade5f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fd73d2425a4da591de01138ae7eae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830b7fc4a231ebe15a8b990a05b3416518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1409596a416155376dd91073f44c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e638d1900f2e0e2f1cfe1ca4e7554520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d834532f8181b3ce912d21b666b1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c682100376fa053ec2c7b2753b07d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d8a8384f4caf74b9eed77100a87aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbcaa55142690fd3a0712ebcd35003524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89404025dfdc5d7c011d9c32abc05db6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c422b37544e7fb25187c8ae3a4224a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511471778f915eee4b6cac0bdfe4af08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e75427b7095ebad93546e0647bf0aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7d630e8e130b9187cedf9a3b38953529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94fa2b27e57a5a3121db1ed1168ada530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15255f7a99d75f24c92e9ed7df363f04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a32a7bb8a1e1097ade489fe55e5462532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d706253f86bd0773b362e8c0925882d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3d0f3dc4ae99f72982a1f7dcbf001534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4ad326b286531b00db676baa3d320535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c8a1b459402a8d3587b51676a142536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e120a6edcacc4fe175eb5e3dfe094537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729c00103aa9f45e31cbab8733aed60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20527e5db803f930268d52417d855f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea720b158f9580fe027b4d2c6ae0d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c5047a93ea122456ce7340fac1ff2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2f88faa45da6794199baab9e54cec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca1f330185c5e7abad86d2ad6a8eb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21291e3276473fde1dc5ec180b5d1a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b089d4e76fd2dcd40a939530ad85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f9b8417e7efdbdfc350093373766546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae27d624ef4166d517dcf8a0337697547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10f25ab6abda39c45ac05215118c76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19aac13d8659379abc6d29d9f261bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff7efedd6a2d0335cf3e300b5c061550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4da249c1d18a1deed5a4f12ed1812551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651001f24b9a089a41501ed12edb8f1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f5a11c2185b0ca80ae3f86ab351f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a906115b4deb624df554ee2c567fb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dba38508852ceacbd052778e20760b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea596304fe169902bd5ed227db5be29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cab6f2a23ea586447c97dc2cdafca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51b2dadb928957e4baeacba2e9d27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179b0118d40d5a04fc760d1705a6a89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e41719839fd9ab525e93cb833c2652560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b670d45635ddbd89b27b5e0ab1e75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96cfbd3bfae33cbccab636dfc6f719562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce4ed0e3021e08f23a1665a72ec9a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4017fce3a903fb91b603dbc0e7f886564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c68224ad165d35216381f26b016b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43993eec35c88b01503b9fb9038a57a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a5f904a315b0ebd372c0a3d41b983567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36885c4dee9d25498a6edfa31345ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb2fd3c7580390f79ea6e977ce8441569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eadd71307e06f4673a59d3deaf7d8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a1869ff03ca27cfe7a515f6412668571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6432ea3fb70f56825a96168163951572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ddd7eeae31855095b43ab33439de9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd0c7be867a91efa18ba1822bc99cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdde42c25098636cf2942c089fc758575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6732d93f668883c003603ccd334fc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fde1b6575d00c3a128183d79d0a80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e9dacecc42e821da9aca5f7ff303a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f97f88ece6c74f8534132e494178e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae7fcf4d7a433cd316e8294b97f684580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04a01115209f464bca2d5767df52a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0fdb02986604ce6038f09cee6a75b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d80d9ce5a4d3ffb526fe8a52d897b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1e3d690c68ed7b5e1395d7496d68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581d55b533fa6ba9b38ac64195ef54f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38282dc805235f68e21bd49307c0959b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a10a75c9c71770253a5b7c4ba991ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b771ef39eb0d8673224db85cc7ab3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f4f5d5a9c2cbad7df6d7c11fad26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636764b61875a4fbe2a87ba55e0f66d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0fd8360eb9d0d56ba61fb94218a03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d86b2f3aa89e1f6f37bab8a172c26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c335742afea70ec225ab835fe06025e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1224e6c1383000bbff7e2ae305d1c39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5faa4edd64113f327ba849a347fdd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6894ff5014bc60643d6e3d8c6f7d8bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee9a37f5802729584911077b1299a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ecc0cee273d00968c36e2a074d0ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04aa0155293cb13590f48c5950da9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833fe7f7fa3e6a7199850b804c902fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44fd775cfb18fd90b19c390c927856601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969b11792edab83f81111b422aaceb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199eb6d1e6f1eb28fc85854f539b844603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558293614366948332c21c4d179d9197604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142785df5005871e7489caf096c7a35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223ae055969182a4c238465370501a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3527c135b5db335f9288cf6a2e0d5b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c152952305df1e3f097284856643608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7263950891b9a9a88451b1f804a424609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45415ec1b94a7e9a46925bdb9c3ba41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb7a0704065ddb166e41f2d16443e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517fb87a73736bffee9282a8cae7ca8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d545c3dcd0876360e1c8aa1fa9ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf8016be4e1d75cd2215a9c32d316b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d46f4bbb1881aa7f41a93ec940c3ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332a3d5f01edd163e9cecd31de94440616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56e3f451a6bf061ee4aeda6576fbcc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a638da7fd419e04f04652a613cc391f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5857f27de843092f6a29c96ea2c94d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d906783bc9a6496b304bb496c136ca9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f55a79c4670bc3a64436acf96c14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d041b843d994dd179b37c95dc720a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac959f071bf094976bd5a9ece715cbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc4c9fe7168049ec4102ee9fb9959a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afccc035e9112025311c0d23c7c57b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852952d3da37f18cc6f23665c6a3f0fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f96a6ec0d5c0202c5e6c69901251fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234288dc61b68645f4340670988381ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65c8de097db1793b17e3c0093bf35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d6275534f50fb662df51aecd8b7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fee66eed48f08bd134e2c44ae9437631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960864f6508a868bee1c4377264e4040632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e0e490c61ebd0492a46128c7fcee9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a4982fb21da94238b69fab819c9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e6c0ebf71c59dca326bde000b6bde635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b02defa4d64320eb9bb3253425797636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb433ef9bf91725c11455df8463d223c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a5a2b4005d1185cedd770b4248e35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38ae82875a522b7f7ae2ad748bca41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e52d9428f180eae0b5e16df3a7713640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46c1d8582a8c5974e7fbbd7d125bab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe851e8d941a208412ea7700eea376642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d1ef929d29c88ddd7ed9a58b50659643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d7e1c8ae3ed3a3115e2d977527f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aaa861329422cf5cd37290ef94084645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052de3b08f4f0ea95b41da9d8bf90461646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba00617b3446c357d458d707209358647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd4c73957f702f64fa31291d60794648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb254ab85598cb12598c5e5629138e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fee26dc223e7020249027772e0e4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67896b0ed32b67bf0ab77fc9d25e8c58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5081807c96129fbe9f869cf982c44c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987790c5f7a79cdeeaf2d8ae99ff59b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de916bf08faf0e3d641cf238b449537654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684718274962a0549971272b9b96f57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088ca26902a84729e3e7405f30b490b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4dd767b37c2841195dc39bbbdb817657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e80d6423fc7d76954a8af07b56b81b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5c52bf20adda5a26948ceff3c10b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c76877d879c451928aacfe857f79b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ada58040e23ebd5834c2a4968a059d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a9dd9d102feffc247e0e40b77c173662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df208f7e97734db0fa7932572400c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23f03cfd5d3b55c2e5c6fb90e9e48e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbe0d7202f85307fee917719310f8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f8c4c8c036dac6ded6a3ec4bc4cd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db253785bb3d3e1f115867a05eb31bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f1835a843043587511fe903867883668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65851cf7a5eb6e6d15143cb20e345c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26bbdd9deeecf7d7b78badcffa42f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170221005d3ec170f94b1520844904671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f4e91a80e91f91b70f8c04654cd45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aafac96fdeb7aeda2a9b3cd67c22d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7c520475d3d156d12b00062cc8986674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967d60e9e6dc89be7a395071901b889675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ef285bf69a581ca9e423dcbebd661676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc02152674a623bf088f30783ad6b33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fdea10c5590420438651c1d1cf331678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a50aaf9933a68a79e4b6a4f665ff46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef666857d7e25cad7ff219baba03839680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdedd6caa3360f16fcaaada6954058681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cca60dd218897c2dec474215f1515682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b0d196fc9024703a043680dd29ade683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9c6e863dd7925a3abd9e51e41bd4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517437b9dcc4a5bdee56979682306832685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ff7fbcfeadebc799e14e3b34be8f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343b2b8ac92e589ee5a994398774f5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83918b55343d938c8cc77c65db6e6f20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcf96b70ed84297486b5266244366c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31352af6547343aef3e3ff66b2050721690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93a43b65cbef64369d8b94355cb8b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dae849539558f636e2db962b8ef1b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6272574952b6ef8bed77b0e012f6e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769edae73963adbcab949b16f6806b4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4449fd8445194e9ff8781efcd756e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94332e223fb6f0e646caf939b005711696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3baa3559bf8438dd8c273a7285d1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74998a396f3d3a474847f8d38b9c0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef18b4da5bd4691f11d0d408bf4c95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25674df0322c801ffb45e0e5cc1d8ed9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4982d4b7be91aa26c5a97fb8032693701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8363dadf07201e56a41c4395be4c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c8d1ed7f76d3edd98816c4a38de3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3e18ee39634c29338bf399c6c2945704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f274c64e430e92156e5a5fbc15fe0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e4a1d2888ae6eb7ddac31da41e0b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881feb7deca05f12eec92a98d501078707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a9ef2dc67ab1bc5710a48adcf1723708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb68f210228a06036ef956dae4b123709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8093892e2dceabf4f792dffff5a1614710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52b5c169a6e8b6ae524992596d143d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c845f7c41a935156d2db411488497712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6953f38f4661343aedd59865b599a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b16e6b7621dbe6554c09e30d81c9bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae6fff5ba85e873970f3fc8d29197b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce30b67a180779ec8c7e92f8e547732716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d024d657bcfa2d85dfc91c80bbb62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324fdc0c0f3bdbc286078805215d522718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c942822fd1e69228da8ddba5d7102f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed151b6b5f021e9a9000f715687c9910720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef01351cd64fcd0957abb20bd4ab765721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b4a76210f7e9284b106c787b6e4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401af8f13360f358cf7d5486180e2341723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177500e7bbecb8b8c61fc376daa68f06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536683d9d16d58b1a0c5ab72586dad62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3e2b55a0ae692f832c25d552918fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66ebbdcd3d40a45ae40806dc928e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdc34dbefe38ab01a523e03cd6fa5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada3127fc14d201c8c9e7b3eb51cc9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457e65b634fd86fe62562ade728844c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558860f5a080ee928c71aba1914a6da7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51307739ccc002e26dc1931b8b826732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a5c7ad50751d9af4c0bdeb00935e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf2df26bc4c210036b6b42d0611f32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e2e92e9c6b213a245008cfb551d0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334972ef3ecc5d68213fa0a3f9793a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70377c233172c1159b112082ee25ba8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8f279ed7ff1b72fa8bd8b7a8ba355738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d28d9d527be13a36d84b811edb22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3eb8be36936493ec87e7da5e66ae14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a689c62dba325b3e8a9c4c022b81019741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453b4f0a5f9a52e59c26bfb2308318742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dee15664735eaf207bfb9f1a125e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c84b1ddaebaa6ff164749aec5325e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef740215d4a1621429984dba2f22fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20633345c93a3799746e02c388afa6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b11ad4b800f4d8e576bff16bc1003747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699acdd25c43aa9de3973d496e7aa5f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fc73be2fad1c835f98db2e57642ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f81928b039a620aa77e853af1e4071750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364227b98be8736f3bec01016da87bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91332f7c9e55e0e6e7c08fb1275d5e0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c48d875c43a963f197d5bbfeecff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905e25479b64a0afb060db08410a7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004bd5162992c6abbd3719165a24740755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b50f146e8126d21b318881e2cbb86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49590f542e2d1e211c7b54bd1826f22c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd81005f522372fe4e9cbef7a173b58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceee105c771106c4c2ac6ef8befe199759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3e8d49e439ffafdd29a8e3b9badd3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997c055ccbdb081a9c0cd3e38627b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddc9f4ae74034334ce63e1ae06ef6f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26f66e2abd3a25522c5ba34771fd88763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9492a453a1f7e4327c655514eb5eca2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875908896815dd2e8532c948edc6df86765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d37510f4b470bf6f07d894e102eda766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3918065c407ef5e030eeb38540a56c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133bf1cbc63ea9aed16b9651500688b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517a4f7d1d68fac5ddd7c9c32531d0e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05690ed510c40b56dd4d1a0c23323770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc860aa0006b9a344291cf3feccee8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ef9e0f072664e1ae372012fae15de772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2f61c00d9eccfef915e194bcdda4f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6677e15b4acb8676cafd6b472fc2649774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee7b5fe20591eefd27b4667afc07e8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2fb6e9caf4ea2d09d54847e33d4ae776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3879a2b917e311bca16387297bdbb0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971b3775e7bc1b6044c4bb93d80a68c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b243e1d0f334a722d51337fe52f5c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39584a60fccaa06942b97493f69b88780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5ba53d0b83a4dfad7ff840f9341f2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a136fb6aa9518d4d2e6dc8e3c139c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0240659e6995df0b3f0d87e0a38f2b1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fe01f57bf675267270834e455ccd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d596e9dca2374a5f03e1db4e7ebf6b7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2271f3d3f90f6b11cc379e7c2071786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17738d0ff96ee698c1deea3cb1422e41787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1b44ae46307fb8384427a24266ff0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdd419eb07c3c8b8af0b1299fdfb95789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739e65233ad6977654fc6b412d51516790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f700c8f19b8b6f25274051e5ef4286d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e45e81dafddc23eff9d5274634c09792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d599e2b4da445133b3adb19e2fa21793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d0401b577c2de9c6d3202f15819b6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08462f921eb5db220cf06e7e6dd115bb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455270a6ef418e1eb29e34ffcdd6380796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d543e948d1da4ca2135813950a6a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0632ee91b90212b7cf526462548177798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa483ddde83ed69e2ae0625d2fac8d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803b62a61e92593501f964bf11a4ebd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5140fa61403ff773a50280a205291801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f356780f54da9ddd4c6744ee6f98e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4e690ef746040e0cd0ce6fb20f85b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7ce5ebdda9edc82cfd293a367c24e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648423a01a75476724780bb9575d0fe0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c716cc87fb616b4951f6e3e7136c01806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39551d919f883ee21c16eac0a15274807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747886bc0552e62c67a0836a2eb48ca4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcfb63ce0fdb63442c691cf67c629f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b38933a1e5278e6fa55a6b1c3acc5f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35df3abea67fe1e0bce8e83446a78f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc2e180a7a9d07ce17e1dad08e547c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebadc697c142e03728c2a906ebb100813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d065665e48aaa33c9019dae6f962d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d72234e497e3035b0565a9e08bca815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e02e3cd61d79da12d42063d52d1ad816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ae8cd43ad40c71d8d6c88d0974188817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdb2822c16d3d2955892d6b582f1121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a0e7d5ee0a33a5512cb76b868e38d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addcb352db63dbb3700394c118309b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9185aa3346e29da3acbb5be35f3a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e8f9a0785200e7a531b326acb80985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c509ecb61f21928ffed83153bda0b956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36144744b5fceed910a28eb791392de57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b64556b1665a3f7841176b59c325c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca12d0e010a231c43290c80e9ea40929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382c4c4fd3f595456e8e68ee9b9055810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc206abdbfde4c5e8d7a2284772f79ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aed6c3a95b7893bb9f68ee399757d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd68fbf0984880c9119bc68a3157b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d3b475b182ff78b876775d59ddf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acf61c3622748404c90239b74593bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ef9b47691b059d359d72e26a049216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54c3840e8e9fdbb57fd63d5d8f9f6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc3a7ce811f1ee10e57c5be9fae51b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a407f0f1d2883923e1d5957f47d8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeb19093508b1995ccc9106726d4bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad4b1b43df1f5d185d3b5ee3ef97021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac938c8d014992106edfe00a7b4ccc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eb6dbd758c44086bf681d2452771723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27f2d8d5b165ce26ba8165ef96cc8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23f1dbac5742cd65847326f19e3c4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5480804f6fc46d0bdedfe527e9867226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775b702bd2a702978152b3601d9309a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766684aa119ebf744057e04744f1c8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04a1b9934896a4bcd52d30df1caa6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb58ee7f3dff7a55b41030e6176e8b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb29d3a348458cdef414c1803ea6db931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59540882e8bd9a90afc9556b2526646532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ffffb8f704f534fa131c2d3675e9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e221d78d1ff9293bf905b05a3dc5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7c4464c948b112ffc2c95a3aad63835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0cc66a373fe8fd0ace52710ae00a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f09a2e4da6f7a3a3c04229fec64d7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1f45dbb565fa97706bc51b9b161c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe956cf5e35f03d27c7d7d31bc86e9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120378ea38756ad9f6c1f0a051cb402740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a5386381172777a21f40d4730075d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965806323af37d992129dad787d4ab7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213cc82caa4dd1f6fe12f89b4311b2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89bbbfc50327b2a5d7c151c613ac8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb8b0d5a494ae853394b6bbb1dd41c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80813c49b1ba0f308aafcafcf75a1fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e57a87cc6b049df4cda017afa7d9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88ce595792075b3342c9158d89f68148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3121362421f21800636f13a6b1221449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c238ef8308c392c98614e40dbfce650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e632a8c40b558920bcd9774e8c25151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef27b76b2f62975b2162fbcd776665452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd2c9798a54d50411bfda02e90910e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1de28838d267fa0c95c0d6046325d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ebbcccc6f2c136849f4bfcbc858a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a93c73d71b0ba39512d412b8a1ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224694abb3f3dac2732fa3d16c4ce37257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec1455c8232a1dfaf820a15200b68558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a14a5ef6fe32fa2c83d7299baffd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc12a4e98d628b9ea5f2b22386f889b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a68e4326937835b75e6c7217936f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05955bc1f24a9081c1e33d3f087b15862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f7f0cf90fc7149f104464f1401e1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd380f459f555c544f156062de743764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfee56248f84797e1d14bd06deda1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86612d3d873c28f94aa6acaa887022c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec66c3bdb7f31eb43b2de052040d4b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809916d7ff21b8796e4ea0e9968e682368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa788ac700a10681b4b9d8104ba77669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614f6acd5875f629ea6b48c97a96bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38081c8567896a5ded8e8b8e89871c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f255dc017a684fca153fe3929090772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc46ea54b20b172f27160d8870ef0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86a9f0479dfa53d8ded8208ecbf1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dd42b40b8beda1335481f4b03d3b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015460b9565f2dbf081ca7ffd5025c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d07790963fbbfd09fa6d370d5967a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266d416384fe87787a44d5c253eeec778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d248db1aebda954a773ceefcbe6be8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae4579e11725a9ff55a0016d3452780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbc96e8e1f3518d02d7bf4f30b738281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e795f0f357753bbefbc540f32c3dc0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185df6208270a531dcf98ba42d3c43883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2679f9a6cfcd5c1d9b1193f7384a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed607953ac996b57658b795b61cea085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569e8c72baea9696e1a2c057758628386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bfbb000959fbe1994ec2046c859ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f17455d21e87710e36023c4b0450e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f8596e65d2eabe994101080637e6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fab5cae47a162806c9db03e1310fd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b47465b104e625521e80c18242489191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e68540dff6154b6680d242e037f8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e85570cb61c311110c517d7a1105e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801294ff7239859c68d3cdc28274387094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312588bdc6d66e02fd8a43af19161d8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b0c21572e2bde3fc08ca8fb8e91096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa987c45e146a125714aa86aaa677ef897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c11920bbc11a1cde7efc7a42129898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5903e98f437471560cb1c8b76971699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ed9a72a2a5cf840aa2bca034d03f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a861aae7c6d6f4a4e89f8eff5a6e170101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae878414646b1b78403a91c339661102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e2abdc512eb7540a2913ac25e30c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c9450a335a617f8853beb7d6e4ba7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc206d4c8f5cf98ffbb7e9fbddbabde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568131b55d9b53b57b32f597a9f0e8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c81f4d748258caa47882688b28aef4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fed3810586f9ee1f423c608089f465108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8d0e68a20072215fef739bff1b29b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c69bb28e39691450d514d7919a761d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc0c079b206f5c061e71c6e6ceace111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af298bba04e30d8b1aea98b22295ca4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a9e4fc6552c06aba9709f32c1310c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391046e01960adff3ba65c181561bf4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73418560d68fc7372d71e85e3e91c15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2101d070b0fc346d5535d8bb61a3a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d4aa1c5ebddf1f43eac04b7ac6386117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f361a4716b8b2c7cb5d51cafc18a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbbf5d1b950115956f7bf900ed73fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fc0d45765bc6d0190f4e639ea1a14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281d8d0bd33f0df6fbf30d01fd4f8e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8f5cd229b48626605d250489f0b91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270b16564d1a6a32e7c0e613e044982123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d44554813fa3e6d4a9b0037843bede124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070482ac47b0dc36c41d14f8a6d21bf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd38fcc5ad09b7914ecc0f2859c2ef6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4eea0ed81ebe98b73e14c62fd0c33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e67c75ca0fc3d6d735e105c03444ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301bdc7fba81ead1c86fc1197a07e5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1f24b91364af1cef910b4bdbf70f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0090116def92fe9ff2acaac30415e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a1e8d4a51060359bd8c0350782f7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5dbf108b451f4ebdf6380d5e185f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec94a2ae4445edc11767da9ceeed1d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dda2766959c3bcf6ad934ae487ac20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371be0e1b72bd58c525cb754b7d1f9a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d93881dda6b5490b30d48df6beed6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc254848d69805214d89c66aff83217138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eabe8fbc1ed597ca97ba56ed2dcf9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a25e14a0a59274eeb7531a7ecfb7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370b5f7d8d763b0300156ca69fcade1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0607c68487c64b4f763202b2a309e08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03404e1ee9e5ff0ffd2a32851f6b14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef29958dc1d20bbd91b0b967d07b91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80240334842aae7b6281ff863ed4c1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fd63f655c1afcdb7879256738fdbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c257f9fab202b4d805cca56c9a1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b0854ea2551b618307103f0ae8311148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d0d4ff6de5dbdef45bdafcecfc0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8d93269bf2e115463ef97cfd9274b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528e0c5ec215232301b25317a70325a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c83d415c3c695b135da2dc16d422df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6d5550cfa749d4e08815ea03ee0b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdcacc4209a953c0373c062167758b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066a42d7bcdc675ed457cc70703547155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f507c2103c1ce2a21b45b2dc48b2d0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e6a5048d1e04ad569867e941a1bf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848cc8e1dd3cb59f329f2bf59f42a87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69336b302b04e72b8bcf9259fd55f3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ffffc7a331f5be456dd3c4f54e7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cf7336c0290a4036348ac51ea8c69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8246c3fffe7a81e316988a757ee2e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84320f9cc8b69832e4b01f31a46f18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c386afe1185e93662318efdab4489164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39308bdefbc3f00f9bccbecb16dfbf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5cb3260fc843aa548e5c0046fa033166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee9fd22deaccb47c6857ff1dc95311167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d788d86de35a3ed92a93f22ecc5d99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314bd833e3549389ef6b02a18732a01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1454e16e8eeaa19b2ec99fbebb2f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4640292094e22f8a812ec9a87c0887171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7da311e7a64a1962823e7e300ec3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f987da287a630822b78da43264e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bd320604ac43b5327cd561adf98cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da80c7200389f358a8f970539c6e28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aa1f94e2c42caedb502d2602ce953176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbe5d36cf2260d228ab35b2c6c70b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49427c0793e05750b480118b37a49185178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cac4d80d938278aa5bdd4600da65a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c80b79b5f0bcca1a74253740dc00f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af763137d8669d8686f14376d49124181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b92f58b5f13b4c60b1b843c2dc4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559e84ab4dd82e7cbe2e1b7dd7303d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b72c4fcd9a2876322b9e729879e8af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0d8a04023e31def6ceb1971b0d714185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81990c0e03eb43568e30fe911497c13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca43ad8a0f4c0fba4a7d72f4a91397187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d839bc0be4c77ad651c45490c5bdce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7eb4c7d93489945dc52eaca41b92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73d2b23c691806351ebf8f3bfb610b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2210e7c696e307fc9c263ec172f4c72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ff6152b01e98850d0c5d2f044d555192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9783d70d6c6d898ce42ab19161c8b6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead2493d7736854c64054e1ec44e2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c80d7052f86dd4a5599db56a097b24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2450fd804761fab7c20a96799aedc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d90fe4a04ec991424e3f23c934965d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d7e1aee936d83396048c3b000750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913c6024284c00d7592d473bae609ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9330f1fdb90818f4fe0ba157c1ba8e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2116ad2cb1fe3b522e463f2bee690201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93f29a6a1597b906348a1efd36b4d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ebc69cf3dfcf460483de7f802dc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcb913e0d35adad1a9d7e2a8c70ce2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3723754f1b99955ed37ddc0946f129205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2ac8fe9505218b1f2a4d6ec23a7c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c560e254adfb6b23c8355c51c260d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe71d0826e47f941600b1d18a1c5943208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c47512c5e57f23ea32fdb551af7123209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e813ee23a2732217e734c926ae74b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7ad2ed9349ea3c131eaf1a9719f7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66ce802c513f7079c13122cde618b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891375388f164067d3589f62a64a529b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ab0db869e8e8a8734c95c27696c61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796a81f308ff123d8e3607fbe6667e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526680f2f4167fd20cf8eb026ae5737216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfb3ba8f293579926b421af303d705217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e9545a6f8925ca62b5a5bd68e28f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016193e2cc935b29666636cec441553219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfa7a90911d90ccb2c9aa4c46b745d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93531db9bfe7a9108cbd5fc2507a0df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce4523daa5bb89b4d7304bc063d568222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8fedba081db9925f2a36969ab712223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b5f59f79518f1053b1c3d46f5df63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f7d3eb01c248f076bcd639f1071fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e16fe5e458bf7d3451c34dd018c869226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ad424e4df4a369df514c90703677227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd749e9bd3690d1c24bc9d935fa328228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82794d55c3e48440bc791324aba43bb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4464554f5070913c29e6f5df300b26e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff713f2897599a09313a9afab684b9b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a9a5e431c99a89ce3cc3e71da46bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb2817dd2c1e070ae042c7f33e44b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0419ffd95d6e5a40e4cac5c84196af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a3a00888893f87b300a824b313407235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec1cd0f08765a2ca255ac1a16a416f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679c0f0919cd6afec74d5e8ee71a0d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a5787b486cd257e44b39cebc8c918238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e7d1bf47b896553636fe9494777b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7daa4e24451a9c26879945befe375240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642890b4655e4f473b730be43079363241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e04274861df81819b9b5a4b06d253242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512224210c91332113dec6fd5e1c579f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045b1969ad8d4b6456edb314c12afdd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8168726c8f50418ca3037a7710c3452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4b68ba5b7e14e9528aaa7dea1d03d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dba0ba716b6659d1739a88db879ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76d46777b4721c86ea3a1146c04d2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b33779bdf7abce99dc9a31f7f20a64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefb400b9b5987acd9719f2a2c1dc47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56b91c3fd3f56650020adb3a162bd1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3124eae5d577bcf46819989349043c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d819e7faa3fafc9539c3efbe800dadb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd549f8066d5384a0271994fd87f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ba823437a2cb5bd340fbe2098d843255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8179ac0c004fd2c7e5a67f391618ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401b6f65d75900383ec0548cdcc3d46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6327764ada6b476a075ee1f2e9baf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a48c35899876584c666f199a1faf76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f53d0e967dd324141b4b7fc97ec694260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdc5e7005048601c305d56677c168e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd6c4a2267c8852c1fe2dbfeb4414a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec90697436e5f26c00b10fabb0a54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfef8be54c0b9abe8fabbbbcd96164264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2c2f7abb125c75e5671f1d6ce908265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e7daeb702eef402584643fb7fb5b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923525410be7ed627b793c84d1de238a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfde42a5519ce9609f9fc174b1854a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac64667f31d21e42b0f927f79fee1ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a133356cc02f9188d66c6c2f97c30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce315714140a8a03f7766f6d3c5bd18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4db0941a567ed390d51305d1585fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c541c93b6a3cfa55c5b1e023d4009d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0492dd7f0571426338bc164d1dc61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b75a157562c5efd47fa9f2298e8fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ae27eedd138b80921ba19e9725a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4454798470434ae2211b7909a1c343c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0f15034b0743bc1ac762abacba0fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec132aa626b75c3b5a5ef9baadff2e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2944c636f4c850bcdb2b259e359776e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01a7fe401c036a518cf8c5d81e377c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c9a3451cbe97f78c8e6e285a8265e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164e2f54381c5365e8cdc9ebb90e143283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2d46eae9d7f640288f67e2714e108284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a986e5c77775eb9bce40c53b1de24f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85400d98a1b5bd85d8e9bdcd275c632286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb01f0f7cfea39f59c7d94adb9c54c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0a92255fdc8fd416924fa891c0902288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290e74bed390c47915b101e59766cd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2117b53488b69801cc2264487632b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3e9c751fe19c93b619441e8bba1d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36144dc227442682f2eb4525f2f33228292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45aa9851b1690a820718dc4d0f6bea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782130df4af7c217a0d6b90faf59e6db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b00cfa05b8c4bd381f8914bd29c421295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4188b1a69f1d1da783228a3003449d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b213638981d9756fdc1e661c856ec36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bbb18c7750b5fd665e6111c537f99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464933a3ad165e6f950246e5c503fca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8724fca7c06f339e4ff25d5fffbfa9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6d11d22f5ffda814ca39d872a2982301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77be2bcbc807f49e3d976b7c5f8258a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033da022bfbfc0eecb52904fafe594f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8a7a11e40737bbb5c8ef04d8550c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681889a22c0c04b8581b2bf23f05cd15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5fcfd783ee37e341283901e477a97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4006d51fc1012cabb522cfe4b60c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dad4aa3e4633f24eb8b2c78b2b43cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664a298ad68e8d0548a804222f2307b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacbe7ef549cae1e8086a7cb0a4a1d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529cace802f4b35cfd2b0649e809da1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c0037637c5df9f3b26a7b121d2311312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c552a5cb8c372c1da52ffe7a95df0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdeb5acfd9616f6ba8311fe151735f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7cbc902db4877daccb33823487c94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71956d5b0d349d4e22fc2a8be896fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8663429b436e9f24dcdeb6bae93db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f6f33dfd50588a30db926812b948e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9982868aa84c647f65751aa452dd0f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e6d7aefbef686aaeaa4cf33c0097f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96c82f7e74cfe7f4b7473d032ee9fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614723369ac17e91c003f2e40026371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef626e9c382291a39ffc8f973c7891ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d05ebaa89909fa6b3244ae600c685324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f3ff34ba851307ba13c8c794510f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd70925d22762471224b16be6b87e27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e42fda6c301b56e7bfc29cc5186c2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423581415b3f10ed669664f803e579ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa9cc06b934d2c3cac22b35c06c2fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b28ad5fcd73bb4d6026fa8788aa88d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ae8e4da42f7213266d32a81a6ffc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262a77aa0f4705fb01b6bda3b7eb73a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ae9d1729ad950ce4d2734bba53e5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2173b14df802477608794dde46a9d44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a22574baf9da75a73dade5bb2ddb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa13b8e5d631e15c2ed1e39059a44e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b13ff0b7b3c5406cb0473f6f79fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6294a476238924957ede47346ff62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579e4f5a2998761540e25eab975fc8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb94eb8a3c07df3b0625d035ac706340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7561d9fdb86befaac2be88a119eab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea2e74200f0f64d419db0722a08305342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6f1a225aa20aff0a22bddc135ba9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f66a3677a540528900a376efd768f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba937ecec6b88e27a56e4d308de010345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1d5f094164b2ee73724ff6183e1b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7076d86699874f8f9874efcc910e5b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da058065f0a9a355e3ef2f4c8d585f54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7ca9dfca2b551efd3338afac6f391349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f892a603368f0319fbead628e6ffd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc457fecb8270a9345ccd377ae2fed0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44172950b8aec58217c8e52d2f28f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820fd29cd1b9200949706b6f6d1836f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c198849bb3554558ec872699aa84246354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1044ff27ea1ff970b3a16bfc587f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde80f746dc7e78f1c841bbe25ffc092356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652bc19e4ca0a302cc2ed4e80d65b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7a8c70738454db136e9fb29d328ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd244b6b705dfe8050fbb4b6c40ff4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658827510bc02a5e6e9d237a8980a9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f43c28178508029ea56d25671e5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cb3c094b600162d30a7b88fb407f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79f38afb36f5a0a3b8c01e244e45f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bd916489dfd6d17f51326a7f6487f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecbfed8bf93485962d72ad43aca65f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81cf98f04355dac0b6e1476444c6c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf0fe74f822cf750c9ff1beea1d83c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b64d40acc8ae273b5595e39abb73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382172c5a52a0d291d15982fbc72fc64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e31d02bb060d1c253e148a13f6fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6f503d78dff317dfa3f742a570ad2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc251fa2efc220793ebb929183df420372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d202a7098e271743b03096470ebee0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a369fde57bb711792de11b4ec9b358d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db149a69c3c66b94dc528f2a513c97f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80514359649af3680b5551c1c1efcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a32a814b84a789f059e9a631f45e25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68b4de24afb686a8ec488f8350dabb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50d9b0e5d603479abe01b23716a80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff5adf3aa836d72dbcd85b662e7dfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab29f088ae5fffa4b01336c608c692381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef79c4cda4312b1d355f726e88527d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530dcbcb2a3fa145580e2575ab176c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da8ed8c0a935f6981d47f8e80fe85e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aead0bc0b12bb61cc55b69c3659d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385389e970f665497ad3aed76ee8e78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4363de0e9b087c00e65ff19c28892387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428034fbbdfa8e3a4a83f6b80a3a409388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d5cf76887341d23593123e1a484e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62fc673b24da3e7ae4d852738fbc0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948d779a96c68d3d4fbf7d40b4538fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ec16761a0e73cd44aa583750a24f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63499604ad8e67994dabd66f502b3fa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61aba7b266c514e807efe835d73cea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4823dc347afeabab431d7c18e088f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8e34a82fff9ac799301cc74107119396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6a9d3c3a9b497932b10233b04d658397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e32e7b0366008274808e1cbc0e142f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac136c5be25b24afbb7d4adefb128eb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce44a35c1e3b1d80e876c732b8ab9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4941341d798c133ffe26878b99c729401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18124f6cc2372dee371d119d609d04ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263900daa864efdcedc11543ff325b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c89e3e747bdc449408f3eb3c9612404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a9a859378743d81ffd5d1e2993d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3b34276a9a2cf3809302fc6cfa70e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dc86d0c7156a36c970e21f0855132407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2800ef5bf78bc3146cf6139b4f7e8d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b05e06f6c72229ad1d8f3e85ec6cc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d9ed0c4b2e0eff5a02064443a9320410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8474115bbf29a3c8b7ecfc3b3f165411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4d1822eca503963a940c14035d1b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2d25f3cfc96d74fddc138c91bf32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce6b48e484cc63fbfbd88a4049a10b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b1140f37340ac4f5dce31a2b9daa3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891223395696b50ca6e0b913ad0f5c6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a2639c96fe8f1a2f7072d5f6d4e8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25819f9a7f656b6eff4ad8c61e04092418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19639de19e0ef329fb84ca0b127f790419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd6597c4402152978690052d0c54e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08dc5e2624f5892736a60c95739a21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb06f2ca2323c24c581274ef7fc919422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9d394cb9b62245275ae17b12ec19f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b0436ecbb6a98ee10a3c95ecdc92b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c989381d6d5a21fcf3b76f2622614425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c69fa688099ca70a6beebe144ca76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca871a31c9923f4032697d7503b24a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e2fa5a53f97d4f5250e6af3410ed7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75317dcb4842a72199a35582835cbf9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691560294a30c608d5516a8c40a0292430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c4f5c0cf18b43892e9368c7f9261431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f2ad4c5dce5bed4b89e952cb2a1ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f390cb7d11d8ed8ec09323add5b75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b75b34959b49d18b3ed9b3eb4e4d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286a94888e7168e8e165d005a223da1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4158d89d606b8bb46f082b4a6bf92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3faffb364b14c8cb7e99980ee3808437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c74d46542c3a4f56af1ec93dd91851438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6ea25d83ebc4fcb543ac87595429c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f228b4e3a386603d88a9253c43035c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f779722653c418258d56753b4eab66e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4a5eb36ea551df5717965bb9f7695442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02be18a1920ae48989ab562a3acd8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535d16a4c1b809781565fefe20d4bf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102c3c1bd813651ecf49545644b5aa8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4f2b287ca1f80907c9e17a703bde2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8d2e465d73ac1c258c06808a2101c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb99f9c35a40c37b05d075a1965761e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fb2116235a1dd564534215b2a38e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a31590dc130521e8faf5a61158f015450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9d227c9266836eb99b9306effb93b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cff6d60dc0d8fd2eda01ebeaa5ef62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147e76f7f8aa71c242d6f26436102e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdcbfb3ec91172cb9ce95f3ad8f9a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb3dbdb487aa422b34f0320dd4203455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609473b5e3e8b9c3c952783e73901213456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaeebfeccb71b52d55621bc716cf75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce147d7531d0f5322b418904bd8d95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf1832e1254c861880e7625612a13a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff31c610e9135cef87bd171f03b54f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20488da0ee767b3f7cc60b5c87beeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5064118b688eed6cc245e3678db8fb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dff791c49d4afd130006553f4d2242463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d001f28b21dc609a6c1ffe3aa52914d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15846959b50afb422d8aba5a9291540f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c11e26e7110ba50f3470983c30d27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076321d6bb16ff7a6757db2dd0c8387467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3415c04d0f67179bf42d6e0270d0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58979259a7459ebfc93c8367c5a7542c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f2c60e1e9286d8ab367b1461de99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf16d9f30bec67e46fb8b11757811471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d936ed1bb891999aad979e0e94f786472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9334ee0d0cb07f4ccefa126505f91b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f9a38a75a294b774ef56c17d9e2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe538dd6bfef887fb106cf0eac90f9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a97a9826bf16311b5d273d025de83f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166e26429c4cdf1057a589f6e6608ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468287cbabdc437947b3572d37127a43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252dda47e19b80b99eb5af176ee990c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088cd3af99008e322e0a7299252df54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b33571ebdaba431fb42cb9bb3c9cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddf2988b0de235de283650a748673e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b6f8840279968fff20353490538f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd14a14be2dea8c61f2fa515ea9f6f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e0cd274aed2656a442e322a743cc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c95a9c00dfecf61aae7bec48c4adef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348c013bf99c4cdbed37d2ba57764f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe59a7ff8b469e9d7a4b8d1b1513d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfbd856c2c9882ce9d567bccb12a3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78bb4523b122c1c9c3e7337ef84dcd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04616dbcfa277dc20a12560bcbbca15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a09336716f36d12d954c1a6d6cc61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7da9c6fe6f918dcf6438285ff76da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec744e2b3c31ce0cee8d77dae80ea4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856bf00a6d78735c6babdbe500bf393495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621157fd07dbd95bf72b1c4e61caab23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdba25cc9fbaaaab2afd410cfc250c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6adefbe4a1350d9b2dd547de13a2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c4107e17d9ed8ea0d7811a2bb3e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd7d63f22173123a56b62a2ed7f840500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bbd639ff957e78f30333002ef8813501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9a4530ee9f50a1500564b599d472b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6785b6f22a3c1408b82bbf232e5d26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc6f400cce508bd7c729f0fcaf1dbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96caf6377afaecf01d624b2ab6fc8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c98c5501f61c61459bae87400e5857506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f9c9be3389617f0c01d6f6b15fe9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e6d18fc4e652093790826efe628dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7fdbb2da5321b96f4a5166b2d6386509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463642dcfe51148c770bc917d1c695b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403079a790bf9117934ab6db6bd038e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6455e9ccb1adc65af58c3df6622ce1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345ca8d3aa52c610c028e3afa33edc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f932a52da807722e838648db6356d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a0d8a98c31aa2afc1ba1d5923e591515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a2cada6af857f48e2b3f400536e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7ee1862b3f86475948ed8fb6e462b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad4725a9938bb052f61be481b0262518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b4b18e4719816e28b0baefbfcd58c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536046eceaff91e21c93a3f0e96298ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f872501d9ce867d2f52c999c191fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077be340c78c45422c9c3ef020f591d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3d07298b495b632aa2a537f6d46d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1828e812ca64a50420b7b68e0d38f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db05b3919274568498763543096fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499149a9e1006aab6b598da25bd4d388526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a89681b9c6bad7a6e2abb50dcf104527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694fc504fb64ca7ff58408992f29f43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5faf44ba3d61029c9d48159c3f470f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee720f3feb9e9bb4221241b472b884e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59b38874cdc3bd2ae7b11fb54169b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfaff7022d12d5e10723ebb0125798532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d068e4d7464aa8b9fad135cee86aa53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bd5a91543a057e046bb8b8d1a0c62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a923ff43281e3ae7fda4416f767b0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693063b815400e37dbd98befe924f445536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8336a145eb7a37de6cf71869314e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa6915ca06f5696c80bbdf51074f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e4440100c63960e73277843f98a09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e22af4738ac8a206f5757fff02a51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3f5f2f3f9bdb8896c39ee1cd102fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df6c9959675114a5aadd0094fad308542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c01bcedd24e4368aa7a2ccab8db280543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69235f9e0b21400ccc0336988437c114544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cf7a012aaef1008ee6943bececa97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e75c790d9b0ba2577c55e89ca2c49d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0cea0707c0cf89ec5ab61ccfd85d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d3f3cfb2b65920743f7c10ec4fd74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec99f3a92b2b71d5cb7255fc018efa6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffe79b8ddfed830dab668812141721550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827fd577ee3f4ca2c89f0294a961de9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba036eeb4f1f2607bfe9b41ab1560a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f848e15e70e737ccecf68f4c785e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452a1df2a14cf218106b4d965971733554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db425c63366e7ff31a5843e1e1f213d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64719d63b12ebe186cc5f216369d509f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c66e3638c6fb4d3713a38d454e957b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eba1d506b909c7b050cdeb8c4dd23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6c685d276430e3dacd518d1dbbd6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13c50a111f8d853638a40c1284ede5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5afdfbe751ed57884a21ec92a71c7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd0b300a923f6397132ed4be1f3c0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26f81f8f35110c5524ea7c83ee008f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab641d2d7bb82ec7c556c74ac4b427b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992883ff1e39e3f4a025c2565c14d8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074452557986eca268baff43fe6e2ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c1d56d40b499b5bc4bf01e8a3286f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9504cdfb8e64d82a6a5b322f209d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa61101b6e33f6be0daf0f4ca3669c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d482b16ac9740ae1baba6a287ffc26f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594ecc50481ed6fdb0ffcde218e2abd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57286dc250dee3abe3b75d724090704572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545fdf5ae64844b647b1b418cafcb78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e84bb8d9569595262ecb7679ac987574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696587b0942180fcd43911f4cef0a25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de543e769d0be0bd987fcfbc1a70ebd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bad6a102e84b049f0f4e754daf3ccb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4efa78e6d88f65ab8e174c347501e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56167ef8445962409871b9a65cc5a6f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f73e454cc53020d895a28bbd9c6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb106f9f0178d243991fbc9a167f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20b7f239d8aab9e9bea6e68dfcaf02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36145ddc3459c78381d001903e2fa507583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1260d8bdd943acca7c3182ee02641ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ed3ef8575a1543b840ffcbfce12ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd987642929408dd3c9cc1a665811de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68939445861644d9eea73028935d022587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b373e9129766491f9bc628d5767fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e1cce9860d32c4d638d0770d747c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae20f08fe632af3b69591fe8a1700d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12ff9a7a513072472d9f7a8bd47ec9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1448295df18b7d128a271ddea2c2bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2750a392f70d2dfe46f8ed7c1ad1035593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60146c4b384d7e252c8960aab0e8f719594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77753084c48cb6e74fd2355d9311a01f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acecd32606c750b9944c90bb9ed7104596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dffa4175ccd0f8156cdc27f35fcf0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688121401634e3783991af32d0e238a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adad3e9c5bb4871fa921c2a210c1ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34648dbcb403b9f70bccf5d0ad0431600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e657acaa4dab7a65fd88bd768ff50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4554d64a0ad453358dbfcdfbb6fd39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c14c2965ea9347d2a3c105e657814603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcab13084cab6f234d08a962897606604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d66f515bc8d93ce0ecbb726012337605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b2e525a955bc5073fcd3cc61838b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a666aa23eafa9720eb1d95f05d52d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45af5929b4d693fd6e05ba278a0313608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6807bb352bc3d0cff2568d40edf1db7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67428b40dde1d4e8ae69a332064bdc33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb02286819f641fef1ce1061da4ec02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357cee148bdc9bef90a1aa09e21123e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10747ca8f149e72147dc76689b2e28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209d863013e0b97932cc5438ab39f54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e59c45ed5eb32a4d3473a5de36dfc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d07172d2d0da9e83f8a175105f5e67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea54feda1367f152150b529d56707e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36c513c6d5747d1d95c702a98f8fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6df259a714cef5b9bd456c5b68c36a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd226ee28d4d062d4b1ce4df48fc1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe207488450ff60e1ef383894fb8cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d742794a91abc1c60160c12dbacab23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5d97e478af5e9507c2157f18c44e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82bd58353d3cdd89f88baf25f8948e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca67b1fe7f80bd714dc1abbf259a83f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11207482c6fa0e32378cc5281b2e14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b01fb86a46337bb087a2c1c78daaf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df2644d6e51f5dc8a82571db643bab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6a683c36328e0da7b805b5ea2ae4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de4365aed51a93a245f40de36bf76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab07f2a28ec1a7432ce1397d4748e45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f9a90c01e99a8d4320044ce03e68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa75b25f2ced5ab4a04422028045c6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a63ff3a433d7d0dc4d3568d91ad2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b9f0c2bf381787dd3db48796213f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322e22b5b57510833a0c099631d6e97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68b4ae385b4e5061ac494acb83cff5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeff766419bf20727d561b2813aba9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ecd535d257898348bcccb708d0480639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06b686f22467bbb28f2497ba94b727640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afccc2992242b15ad59e08c4fc30fa1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc983619a11862a0b6d7c6f1e30e453642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf12448b15ece37de985e7a51964227643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c33e578a5046da922c84892e7a6391644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23ecc393946b8c9541252060b67bda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57074cd58406e34df89a3edbf03c9a79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30584f0cce11b06dbc9348c9a8bb6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf0c4af47604f4d650f358babcff6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967272c0e20f0b85a09179c1ccab3bfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c35f8a8ac4295ccfade6ca3319516e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86b612cb7506689513a85c73ed5b9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef64e097ff826fcbf6b29304453ffe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e081d8102526cd7b72e17f09dcccb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623de544c78513e4ab7bbddc959172c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a61d1e3b32f708e11b04ad5f93367655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba340c8b69e1c79331784449a439d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bbc45c84e7c04aedf4db26abf0fb5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8adc0a57eca541a2ff4d48220eeee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656361a87480bd142d1caf70e587c9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebee159022189765f51294120855d7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b67649640c8a99618b922ec99b215661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bc32d63c0ad432abfe4f8cf13d2cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79df5069383073cb659c5f0ba3a2b31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6e0171ff711e44e1c8442b439a491664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe62b56c34ffded8a4b163bd1841fc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18c02f2902b7a459e5707754330de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8010ec069aee270fde34a90b4394667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000530f5001746c777abb9d6c1b1ebc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896419e63460d699d5f374ed90b36f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fc70f41dc76c2a96abd95b904d9be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c18c446b7a7e864ad6da5e86bdd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aec4bf775f3f38bdc1caf19d4b595672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f3e96aacf2f77035b3a2f69b8ad4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094d61deb0e530b0a33d01863a3bb4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea289213a1c782d8f39632d4600a3a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f6f3364becd60ae5f05263a2f19b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dbe7fdaf74dd27afe3c4c9899597a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c131ba5afa877ee0064c3bbcd60d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c74f9412f857d333f94b31b34088c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8516ccbf4dcd24eee081f63b33bdabf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785df851cfbd975a52dd52236d69571681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9c1ad21143e5ff29d1b56d43568fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2adee3786d36b500ebf30f91ec29ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd743e1b0ea8f179465ccea5cd79b2fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f26df69f80f682af9b68584eb7689685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e357ec4502f3f260c81f16c951e4e17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b153b4ad67daf0b72c1940f21f6c1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac4068d99174c63f50be928084f1c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5502c0b12747ab27052a0d952259391689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7514d5305d62e98a143bc0161a3b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e168c5ebe615fbe4f93d1ccd7f3e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef1c21eb6f286989a764b91c17c6e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c714dd9685adf95995e64fc548fbc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f004030ee378e16e5bb85baca0c6567694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5098b8801b878fe7585728c9c6d67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0751f4210debf4a2868bcfc11c894b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0426b3361b9f8c0478ba6677102e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561222845a0f4ce9b79584cfc73c1b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b9e7b2c01c2e99840318dbd9b63f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767eb459f3dfa5c0492f22a4df3301700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9681602997da71dea4c0500d26098701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af07c06712588055ae1a54050b2574702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce2ce833de27f7b66070f8ab68199c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343270a78479001862b76264f3626b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485a0e9bd672b0f5d198a1ba56f357705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd612d78ae377b0d43d517aac25a2624706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115381b6a806fba0a0d508ef2ad467ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff08bbec667e76d884290be13239d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b724b57f4a20d39de04cb19b5a9265709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b640900192f7956414befa12e4d69c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955785382a40d25edb18ff107c9937711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b9ff2d4a7b94a47c084f5fb559f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73aa081171f6d65a50f7a7847c7ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aef5f7712b0d55df4b7cccb57cfb22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac6f3288b56037127064645a8c9179715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969628b7c673052ec43919f6cc7c91a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9e49549ec11d91daad63cf4c0595c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092e268e6fec54311d1889f5f664b47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912552f2dc3e4116303e784971d1699719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc12e5f240e2441eb3adbd7edc9b5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b723eb04f74e8b20831cc1e8a59b84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1b70f06882e64c1e24df0a9c1c28a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bad49012111dc4996452834e8bc22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73fa38bb1a7d1a52923ce345b22d13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5afcdd101203b1e5905f632432cdc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf50511b5640212295454be1aa4636726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bec6a2244264b0a03e021461095473727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb1624e3745355b7de3e7f49e4f07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069b73abff732be7592f67f5ed1aeeb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35efcb839ef9b03d7295b15fd3025e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cdaba050f2dd977f36b3d2732ac28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3986926117575c972499b101e61ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b18952ad674bc87c72d0e50f9ce1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172b3d74d0cc8ff0f4edaf6111c0b4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95504715339503aef6e7b5ea7f2baf9b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75fb3d1afb6eb1fce8a8185a1a8f22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72897e2a5971b043f6c8104312acc5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac1c337d046ae02eb706fb0ff3b1fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92cb7ebc62ff34a7b668db2572337739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519167507bedc9fed123d36706f0a41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c15c4af7eb4550be56a8f2d92f477741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605333fb5de26c66ea808b2b80a156fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42958acf8e611303383fbfbc8490f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5341e16fae3c874c93a0a40efd5728744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21d9bde29bc5f725a17eda29fc59b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be5ecf10a0772ef5e90d46b1580ea5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd86e566a836921c257ac148bcb93b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b96ca4787e9605faa82e357393b5ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf47c484bf827ba359b6f9b17d177b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d5161a3ad0a8cb8acae3ff9aaa8a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd37a0d4b6b0c56c0ffce9ccbf0a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774844e2cfba84bd5efc01504ed4171d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7bb62205435b75079710c53468445753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7eac81b607c8c3e4ce89d3065488a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd7bb096a1e8407c391166de158c16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd91f8e550083dfb095a21025f44bb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a56682f988a22301d7b15cc53f187757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acaead7ca5d5ea991f3a712d70e439758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29344c60618bf8d505edc94be79241d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc977d74717ae49bc0006bb59333951760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35bc4f434f7d04056a7213f6d3a3d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa3a993b1dca325cff824d824d12b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23730978acd92a9ec5b3b73eccdb43763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd37a705c76c4fee348ca7de98b1e66764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348285fee95deb71fb24177b712b96d1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f86f8f0f91d23e60ab89c01e239c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f802fc9c942ad775416d331b9a7c4b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>